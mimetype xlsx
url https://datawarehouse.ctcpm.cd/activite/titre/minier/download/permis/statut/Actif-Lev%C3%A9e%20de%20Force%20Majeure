--- v0 (2026-06-20)
+++ v1 (2026-08-26)
@@ -12,671 +12,404 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>CTCPM DATA WAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DES TITRES MINIERS (Actif-Levée de Force Majeure)</t>
   </si>
   <si>
     <t>TITULAIRE</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>NUMERO</t>
   </si>
   <si>
     <t>STATUT</t>
   </si>
   <si>
     <t>CARRE MINIER</t>
   </si>
   <si>
     <t>PROVINCE</t>
   </si>
   <si>
     <t>DATE OCTROI</t>
   </si>
   <si>
     <t>DATE EXPIRATION</t>
   </si>
   <si>
     <t>COMPAGNIE DE DEVELOPPEMENT RURAL</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Actif-Levée de Force Majeure</t>
   </si>
   <si>
     <t>Kwango</t>
   </si>
   <si>
     <t>2008/12/29</t>
   </si>
   <si>
     <t>2038/12/28</t>
   </si>
   <si>
+    <t>Gem Diamond Longatshimo Mining Company</t>
+  </si>
+  <si>
+    <t>PEPM</t>
+  </si>
+  <si>
+    <t>Kasaï</t>
+  </si>
+  <si>
+    <t>2006/09/04</t>
+  </si>
+  <si>
+    <t>2016/09/03</t>
+  </si>
+  <si>
+    <t>YUSUFU MWANA KASONGO</t>
+  </si>
+  <si>
+    <t>2007/04/05</t>
+  </si>
+  <si>
+    <t>2017/04/04</t>
+  </si>
+  <si>
+    <t>Clément LETA MBAMVU</t>
+  </si>
+  <si>
+    <t>2009/07/02</t>
+  </si>
+  <si>
+    <t>2017/07/01</t>
+  </si>
+  <si>
+    <t>BAKWAFIKA KABULA</t>
+  </si>
+  <si>
+    <t>2007/07/11</t>
+  </si>
+  <si>
+    <t>2017/07/10</t>
+  </si>
+  <si>
+    <t>ACACIA Sprl</t>
+  </si>
+  <si>
     <t>PR</t>
   </si>
   <si>
-    <t>1996/02/15</t>
-[...70 lines deleted...]
-  <si>
     <t>2003/10/14</t>
   </si>
   <si>
-    <t>2023/03/22</t>
-[...17 lines deleted...]
-    <t>2024/03/27</t>
+    <t>2027/06/07</t>
+  </si>
+  <si>
+    <t>2027/05/08</t>
   </si>
   <si>
     <t>ADAMANTES SARL</t>
   </si>
   <si>
     <t>2015/03/10</t>
   </si>
   <si>
     <t>2023/01/19</t>
   </si>
   <si>
-    <t>2003/12/04</t>
-[...22 lines deleted...]
-  <si>
     <t>BANRO CONGO MINING Sarl</t>
   </si>
   <si>
+    <t>Ituri</t>
+  </si>
+  <si>
+    <t>2009/03/10</t>
+  </si>
+  <si>
+    <t>2013/12/27</t>
+  </si>
+  <si>
+    <t>Nord-Kivu</t>
+  </si>
+  <si>
+    <t>Mondo Mining</t>
+  </si>
+  <si>
+    <t>Tanganyika</t>
+  </si>
+  <si>
+    <t>2009/05/31</t>
+  </si>
+  <si>
+    <t>2014/05/30</t>
+  </si>
+  <si>
+    <t>2004/05/31</t>
+  </si>
+  <si>
+    <t>2009/05/30</t>
+  </si>
+  <si>
+    <t>MASTERS</t>
+  </si>
+  <si>
+    <t>2006/10/10</t>
+  </si>
+  <si>
+    <t>2011/10/09</t>
+  </si>
+  <si>
+    <t>Bas-Uélé</t>
+  </si>
+  <si>
+    <t>Haut-Uélé</t>
+  </si>
+  <si>
+    <t>2005/09/26</t>
+  </si>
+  <si>
+    <t>2009/09/25</t>
+  </si>
+  <si>
+    <t>GOLDBELTS EXPLORATION AND MINING Sprl</t>
+  </si>
+  <si>
+    <t>2011/05/31</t>
+  </si>
+  <si>
+    <t>2013/03/10</t>
+  </si>
+  <si>
+    <t>2011/06/01</t>
+  </si>
+  <si>
+    <t>2013/09/11</t>
+  </si>
+  <si>
+    <t>CONGO BANTU MINING SARL</t>
+  </si>
+  <si>
+    <t>2015/07/24</t>
+  </si>
+  <si>
+    <t>2045/07/23</t>
+  </si>
+  <si>
+    <t>LUNGA MINING SARL</t>
+  </si>
+  <si>
+    <t>Maniema</t>
+  </si>
+  <si>
+    <t>GREEN MINING COMPANY SARL</t>
+  </si>
+  <si>
+    <t>Tshopo</t>
+  </si>
+  <si>
+    <t>2007/08/07</t>
+  </si>
+  <si>
+    <t>2019/08/05</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE MOKU-BEVERENDI</t>
+  </si>
+  <si>
+    <t>2014/05/12</t>
+  </si>
+  <si>
+    <t>2029/05/11</t>
+  </si>
+  <si>
+    <t>MONGBWALU GOLD MINES SA</t>
+  </si>
+  <si>
+    <t>2014/12/31</t>
+  </si>
+  <si>
+    <t>2029/12/30</t>
+  </si>
+  <si>
+    <t>DRC RESOURCE HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>2010/03/05</t>
+  </si>
+  <si>
+    <t>2018/03/03</t>
+  </si>
+  <si>
+    <t>2018/03/02</t>
+  </si>
+  <si>
     <t>Sud-Kivu</t>
   </si>
   <si>
-    <t>2007/02/05</t>
-[...164 lines deleted...]
-    <t>2021/10/26</t>
+    <t>TILU MINING</t>
+  </si>
+  <si>
+    <t>2013/07/29</t>
+  </si>
+  <si>
+    <t>2018/07/28</t>
+  </si>
+  <si>
+    <t>SOCIETE OLIVE</t>
+  </si>
+  <si>
+    <t>2011/03/30</t>
+  </si>
+  <si>
+    <t>2021/03/29</t>
+  </si>
+  <si>
+    <t>2026/02/26</t>
+  </si>
+  <si>
+    <t>Adèle NDALA</t>
+  </si>
+  <si>
+    <t>2009/03/18</t>
+  </si>
+  <si>
+    <t>2014/03/17</t>
+  </si>
+  <si>
+    <t>MINING MINERAL RESOURCES Sarl</t>
+  </si>
+  <si>
+    <t>2008/12/02</t>
+  </si>
+  <si>
+    <t>2017/03/01</t>
+  </si>
+  <si>
+    <t>NONO MINING SARL</t>
+  </si>
+  <si>
+    <t>2017/10/30</t>
+  </si>
+  <si>
+    <t>2022/10/29</t>
+  </si>
+  <si>
+    <t>TANTALE MINING KATANGA</t>
+  </si>
+  <si>
+    <t>2012/02/17</t>
+  </si>
+  <si>
+    <t>2042/02/16</t>
+  </si>
+  <si>
+    <t>SOCIETE ALLAMANDA TRADING SARL</t>
+  </si>
+  <si>
+    <t>Kongo Central</t>
+  </si>
+  <si>
+    <t>2012/02/04</t>
+  </si>
+  <si>
+    <t>2028/08/18</t>
+  </si>
+  <si>
+    <t>BENDERA MINING COMPANY SARL</t>
+  </si>
+  <si>
+    <t>2018/04/30</t>
+  </si>
+  <si>
+    <t>2046/05/11</t>
+  </si>
+  <si>
+    <t>STANVIC MINING SARL</t>
+  </si>
+  <si>
+    <t>Lualaba</t>
+  </si>
+  <si>
+    <t>2019/02/12</t>
+  </si>
+  <si>
+    <t>2050/02/11</t>
+  </si>
+  <si>
+    <t>SOCIETE KAMKIS MINING SARL</t>
+  </si>
+  <si>
+    <t>2023/06/27</t>
+  </si>
+  <si>
+    <t>2028/06/26</t>
   </si>
   <si>
     <t>MCC RESOURCES SARL</t>
   </si>
   <si>
+    <t>Haut-Katanga</t>
+  </si>
+  <si>
     <t>2006/06/13</t>
   </si>
   <si>
     <t>2011/06/12</t>
-  </si>
-[...256 lines deleted...]
-    <t>2024/01/15</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -992,64 +725,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H328"/>
+  <dimension ref="A1:H59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H3" sqref="H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="20.995" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
@@ -1088,8198 +821,1476 @@
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4">
         <v>258</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4">
         <v>6</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C5">
-        <v>262</v>
+        <v>484</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G5" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="H5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="B6" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C6">
-        <v>317</v>
+        <v>624</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G6" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H6" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B7" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C7">
-        <v>367</v>
+        <v>665</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F7"/>
+        <v>8</v>
+      </c>
+      <c r="F7" t="s">
+        <v>18</v>
+      </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H7" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="B8" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C8">
-        <v>425</v>
+        <v>677</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F8"/>
+        <v>36</v>
+      </c>
+      <c r="F8" t="s">
+        <v>18</v>
+      </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H8" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B9" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="C9">
-        <v>624</v>
+        <v>1156</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9">
-        <v>36</v>
+        <v>326</v>
       </c>
       <c r="F9" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H9" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="C10">
-        <v>665</v>
+        <v>1178</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="F10" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H10" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B11" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="C11">
-        <v>677</v>
+        <v>1188</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11">
-        <v>36</v>
+        <v>234</v>
       </c>
       <c r="F11" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G11" t="s">
+        <v>32</v>
+      </c>
+      <c r="H11" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12">
+        <v>1274</v>
+      </c>
+      <c r="D12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12">
+        <v>25</v>
+      </c>
+      <c r="F12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" t="s">
         <v>36</v>
       </c>
-      <c r="B12" t="s">
-[...12 lines deleted...]
-      <c r="G12" t="s">
+      <c r="H12" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13">
+        <v>1715</v>
+      </c>
+      <c r="D13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13">
+        <v>457</v>
+      </c>
+      <c r="F13" t="s">
         <v>39</v>
       </c>
-      <c r="B13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B14" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C14">
-        <v>1141</v>
+        <v>1718</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="F14"/>
+        <v>134</v>
+      </c>
+      <c r="F14" t="s">
+        <v>42</v>
+      </c>
       <c r="G14" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H14" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B15" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C15">
-        <v>1142</v>
+        <v>1722</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G15" t="s">
+        <v>40</v>
+      </c>
+      <c r="H15" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B16" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C16">
-        <v>1143</v>
+        <v>1723</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16">
-        <v>231</v>
+        <v>386</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G16" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H16" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B17" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C17">
-        <v>1144</v>
+        <v>1727</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17">
-        <v>296</v>
+        <v>325</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G17" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H17" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="B18" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C18">
-        <v>1145</v>
+        <v>2316</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18">
-        <v>263</v>
+        <v>46</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G18" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="H18" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="B19" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C19">
-        <v>1146</v>
+        <v>2318</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19">
-        <v>262</v>
+        <v>215</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G19" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="H19" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="B20" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C20">
-        <v>1147</v>
+        <v>2618</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20">
-        <v>239</v>
+        <v>178</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G20" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="H20" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="B21" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C21">
-        <v>1148</v>
+        <v>2619</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21">
-        <v>205</v>
+        <v>172</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G21" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="H21" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="B22" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C22">
-        <v>1149</v>
+        <v>2628</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G22" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="H22" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="B23" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C23">
-        <v>1150</v>
+        <v>2631</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G23" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="H23" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="B24" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C24">
-        <v>1151</v>
+        <v>2632</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24">
-        <v>201</v>
+        <v>184</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G24" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="H24" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="B25" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C25">
-        <v>1152</v>
+        <v>2635</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="F25" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G25" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="H25" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="B26" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C26">
-        <v>1153</v>
+        <v>2636</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26">
-        <v>183</v>
+        <v>200</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G26" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="H26" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="B27" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C27">
-        <v>1154</v>
+        <v>2791</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27">
-        <v>147</v>
+        <v>291</v>
       </c>
       <c r="F27" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G27" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="H27" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="B28" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C28">
-        <v>1155</v>
+        <v>2792</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28">
-        <v>98</v>
+        <v>158</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G28" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="H28" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="B29" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C29">
-        <v>1156</v>
+        <v>2793</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29">
-        <v>326</v>
+        <v>155</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="G29" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="H29" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="B30" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C30">
-        <v>1158</v>
+        <v>3014</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G30" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="H30" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="B31" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C31">
-        <v>1159</v>
+        <v>3015</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
       <c r="E31">
-        <v>137</v>
+        <v>9</v>
       </c>
       <c r="F31" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G31" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="H31" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="B32" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C32">
-        <v>1160</v>
+        <v>3359</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32">
-        <v>231</v>
+        <v>380</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G32" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="H32" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="B33" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C33">
-        <v>1161</v>
+        <v>3360</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33">
-        <v>231</v>
+        <v>349</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G33" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="H33" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="B34" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C34">
-        <v>1162</v>
+        <v>3368</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="E34">
-        <v>231</v>
+        <v>200</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G34" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="H34" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="B35" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C35">
-        <v>1163</v>
+        <v>3373</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35">
-        <v>192</v>
+        <v>280</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G35" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="H35" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="B36" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C36">
-        <v>1164</v>
+        <v>3376</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36">
-        <v>204</v>
+        <v>420</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G36" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="H36" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="B37" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C37">
-        <v>1165</v>
+        <v>4158</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
       <c r="E37">
-        <v>228</v>
+        <v>200</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G37" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="H37" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="B38" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C38">
-        <v>1166</v>
+        <v>4162</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="G38" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="H38" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="B39" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C39">
-        <v>1167</v>
+        <v>4766</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39">
-        <v>156</v>
+        <v>30</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="G39" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="H39" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="B40" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C40">
-        <v>1168</v>
+        <v>4782</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40">
-        <v>220</v>
+        <v>30</v>
       </c>
       <c r="F40" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="G40" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="H40" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="B41" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C41">
-        <v>1169</v>
+        <v>4788</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
       <c r="E41">
-        <v>240</v>
+        <v>30</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="G41" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="H41" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>36</v>
+        <v>70</v>
       </c>
       <c r="B42" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C42">
-        <v>1170</v>
+        <v>5057</v>
       </c>
       <c r="D42" t="s">
         <v>12</v>
       </c>
       <c r="E42">
-        <v>231</v>
+        <v>417</v>
       </c>
       <c r="F42" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="G42" t="s">
-        <v>41</v>
+        <v>71</v>
       </c>
       <c r="H42" t="s">
-        <v>42</v>
+        <v>72</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>36</v>
+        <v>73</v>
       </c>
       <c r="B43" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C43">
-        <v>1171</v>
+        <v>5105</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
       <c r="E43">
-        <v>253</v>
+        <v>462</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G43" t="s">
-        <v>41</v>
+        <v>74</v>
       </c>
       <c r="H43" t="s">
-        <v>42</v>
+        <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>36</v>
+        <v>73</v>
       </c>
       <c r="B44" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C44">
-        <v>1172</v>
+        <v>5119</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
       <c r="E44">
-        <v>198</v>
+        <v>263</v>
       </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G44" t="s">
-        <v>41</v>
+        <v>71</v>
       </c>
       <c r="H44" t="s">
-        <v>42</v>
+        <v>72</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="B45" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C45">
-        <v>1173</v>
+        <v>7302</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45">
-        <v>242</v>
+        <v>49</v>
       </c>
       <c r="F45" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="G45" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="H45" t="s">
-        <v>42</v>
+        <v>78</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="B46" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C46">
-        <v>1174</v>
+        <v>7321</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
       <c r="E46">
-        <v>150</v>
+        <v>353</v>
       </c>
       <c r="F46" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="G46" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="H46" t="s">
-        <v>42</v>
+        <v>79</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="B47" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C47">
-        <v>1175</v>
+        <v>7331</v>
       </c>
       <c r="D47" t="s">
         <v>12</v>
       </c>
       <c r="E47">
-        <v>219</v>
+        <v>306</v>
       </c>
       <c r="F47" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="G47" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="H47" t="s">
-        <v>42</v>
+        <v>79</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="B48" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C48">
-        <v>1176</v>
+        <v>8252</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
       <c r="E48">
-        <v>230</v>
+        <v>104</v>
       </c>
       <c r="F48" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="G48" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="H48" t="s">
-        <v>42</v>
+        <v>83</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>36</v>
+        <v>84</v>
       </c>
       <c r="B49" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C49">
-        <v>1177</v>
+        <v>8386</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
       <c r="E49">
-        <v>213</v>
+        <v>27</v>
       </c>
       <c r="F49" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="G49" t="s">
-        <v>41</v>
+        <v>85</v>
       </c>
       <c r="H49" t="s">
-        <v>42</v>
+        <v>86</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>36</v>
+        <v>84</v>
       </c>
       <c r="B50" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C50">
-        <v>1178</v>
+        <v>8388</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
       <c r="E50">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="F50" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="G50" t="s">
-        <v>41</v>
+        <v>85</v>
       </c>
       <c r="H50" t="s">
-        <v>42</v>
+        <v>87</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>36</v>
+        <v>88</v>
       </c>
       <c r="B51" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C51">
-        <v>1180</v>
+        <v>9886</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
       <c r="E51">
-        <v>165</v>
+        <v>10</v>
       </c>
       <c r="F51" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="G51" t="s">
-        <v>41</v>
+        <v>89</v>
       </c>
       <c r="H51" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="B52" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C52">
-        <v>1182</v>
+        <v>10196</v>
       </c>
       <c r="D52" t="s">
         <v>12</v>
       </c>
       <c r="E52">
-        <v>189</v>
+        <v>157</v>
       </c>
       <c r="F52" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="G52" t="s">
-        <v>41</v>
+        <v>92</v>
       </c>
       <c r="H52" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>36</v>
+        <v>94</v>
       </c>
       <c r="B53" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C53">
-        <v>1187</v>
+        <v>12421</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
       <c r="E53">
-        <v>168</v>
+        <v>48</v>
       </c>
       <c r="F53" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="G53" t="s">
-        <v>41</v>
+        <v>95</v>
       </c>
       <c r="H53" t="s">
-        <v>42</v>
+        <v>96</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>36</v>
+        <v>97</v>
       </c>
       <c r="B54" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C54">
-        <v>1188</v>
+        <v>12607</v>
       </c>
       <c r="D54" t="s">
         <v>12</v>
       </c>
       <c r="E54">
-        <v>234</v>
+        <v>60</v>
       </c>
       <c r="F54" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="G54" t="s">
-        <v>41</v>
+        <v>98</v>
       </c>
       <c r="H54" t="s">
-        <v>42</v>
+        <v>99</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>36</v>
+        <v>100</v>
       </c>
       <c r="B55" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C55">
-        <v>1189</v>
+        <v>12910</v>
       </c>
       <c r="D55" t="s">
         <v>12</v>
       </c>
       <c r="E55">
-        <v>192</v>
+        <v>285</v>
       </c>
       <c r="F55" t="s">
-        <v>27</v>
+        <v>101</v>
       </c>
       <c r="G55" t="s">
-        <v>41</v>
+        <v>102</v>
       </c>
       <c r="H55" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>39</v>
+        <v>104</v>
       </c>
       <c r="B56" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C56">
-        <v>1190</v>
+        <v>13248</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
       <c r="E56">
-        <v>126</v>
+        <v>78</v>
       </c>
       <c r="F56" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="G56" t="s">
-        <v>41</v>
+        <v>105</v>
       </c>
       <c r="H56" t="s">
-        <v>44</v>
+        <v>106</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>39</v>
+        <v>107</v>
       </c>
       <c r="B57" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C57">
-        <v>1191</v>
+        <v>14378</v>
       </c>
       <c r="D57" t="s">
         <v>12</v>
       </c>
       <c r="E57">
-        <v>140</v>
+        <v>73</v>
       </c>
       <c r="F57" t="s">
-        <v>45</v>
+        <v>108</v>
       </c>
       <c r="G57" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="H57" t="s">
-        <v>46</v>
+        <v>110</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>39</v>
+        <v>111</v>
       </c>
       <c r="B58" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C58">
-        <v>1192</v>
+        <v>15501</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
       <c r="E58">
-        <v>141</v>
+        <v>10</v>
       </c>
       <c r="F58" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="G58" t="s">
-        <v>41</v>
+        <v>112</v>
       </c>
       <c r="H58" t="s">
-        <v>46</v>
+        <v>113</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>39</v>
+        <v>114</v>
       </c>
       <c r="B59" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C59">
-        <v>1193</v>
+        <v>5035</v>
       </c>
       <c r="D59" t="s">
         <v>12</v>
       </c>
       <c r="E59">
-        <v>373</v>
+        <v>18</v>
       </c>
       <c r="F59" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="G59" t="s">
-        <v>41</v>
+        <v>116</v>
       </c>
       <c r="H59" t="s">
-        <v>46</v>
-[...4932 lines deleted...]
-      <c r="H256" t="s">
         <v>117</v>
-      </c>
-[...1794 lines deleted...]
-        <v>206</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>