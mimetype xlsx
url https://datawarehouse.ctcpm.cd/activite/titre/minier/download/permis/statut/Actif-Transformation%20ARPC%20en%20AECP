--- v0 (2026-06-20)
+++ v1 (2026-08-26)
@@ -12,500 +12,581 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>CTCPM DATA WAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DES TITRES MINIERS (Actif-Transformation ARPC en AECP)</t>
   </si>
   <si>
     <t>TITULAIRE</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>NUMERO</t>
   </si>
   <si>
     <t>STATUT</t>
   </si>
   <si>
     <t>CARRE MINIER</t>
   </si>
   <si>
     <t>PROVINCE</t>
   </si>
   <si>
     <t>DATE OCTROI</t>
   </si>
   <si>
     <t>DATE EXPIRATION</t>
   </si>
   <si>
     <t>FRETIN CONSTRUCT SARL</t>
   </si>
   <si>
+    <t>ARCP</t>
+  </si>
+  <si>
+    <t>Actif-Transformation ARPC en AECP</t>
+  </si>
+  <si>
+    <t>Kongo Central</t>
+  </si>
+  <si>
+    <t>2005/10/31</t>
+  </si>
+  <si>
+    <t>2006/10/30</t>
+  </si>
+  <si>
+    <t>KIBWE STONE SARLU</t>
+  </si>
+  <si>
+    <t>Haut-Katanga</t>
+  </si>
+  <si>
+    <t>2006/10/27</t>
+  </si>
+  <si>
+    <t>2008/10/26</t>
+  </si>
+  <si>
+    <t>PAMOJA MINING SARLU</t>
+  </si>
+  <si>
+    <t>2008/04/24</t>
+  </si>
+  <si>
+    <t>2009/04/23</t>
+  </si>
+  <si>
+    <t>AFRICAN MINERALS COMPANY SARLU</t>
+  </si>
+  <si>
+    <t>2008/04/16</t>
+  </si>
+  <si>
+    <t>2009/04/15</t>
+  </si>
+  <si>
+    <t>INTERNATIONALSTOMS AGENCY Sprl</t>
+  </si>
+  <si>
+    <t>2011/06/24</t>
+  </si>
+  <si>
+    <t>2012/06/23</t>
+  </si>
+  <si>
+    <t>2009/05/15</t>
+  </si>
+  <si>
+    <t>2010/05/14</t>
+  </si>
+  <si>
+    <t>MC TWIGA INDUSTRIES SARL</t>
+  </si>
+  <si>
+    <t>Lualaba</t>
+  </si>
+  <si>
+    <t>2012/10/03</t>
+  </si>
+  <si>
+    <t>2013/10/02</t>
+  </si>
+  <si>
+    <t>HAPPY NEWS INVESTMENT SARL</t>
+  </si>
+  <si>
+    <t>2011/02/18</t>
+  </si>
+  <si>
+    <t>2012/02/17</t>
+  </si>
+  <si>
+    <t>KEBAYO MINES SARL</t>
+  </si>
+  <si>
     <t>ARPC</t>
   </si>
   <si>
-    <t>Actif-Transformation ARPC en AECP</t>
-[...8 lines deleted...]
-    <t>SASO TRANS</t>
+    <t>2012/08/17</t>
+  </si>
+  <si>
+    <t>2013/08/16</t>
+  </si>
+  <si>
+    <t>CONGO CONSTRUCTION INVESTMENTS SARL</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>2022/04/26</t>
+  </si>
+  <si>
+    <t>2027/04/25</t>
+  </si>
+  <si>
+    <t>GROUPE NEUF COMPANY SARL</t>
+  </si>
+  <si>
+    <t>2017/09/07</t>
+  </si>
+  <si>
+    <t>2018/09/06</t>
+  </si>
+  <si>
+    <t>FAST SERVICE COMPANY SARL</t>
+  </si>
+  <si>
+    <t>2019/08/22</t>
+  </si>
+  <si>
+    <t>2020/08/21</t>
+  </si>
+  <si>
+    <t>SOCIETE MULTI COMMERCIALE SARL</t>
+  </si>
+  <si>
+    <t>2017/10/04</t>
+  </si>
+  <si>
+    <t>2018/10/03</t>
+  </si>
+  <si>
+    <t>SOCIETE CONGO HOLDING SARL</t>
+  </si>
+  <si>
+    <t>2017/11/30</t>
+  </si>
+  <si>
+    <t>2018/11/29</t>
+  </si>
+  <si>
+    <t>BRAVURA CONGO S.A</t>
+  </si>
+  <si>
+    <t>2017/07/08</t>
+  </si>
+  <si>
+    <t>2018/07/07</t>
+  </si>
+  <si>
+    <t>CONGO MANAGEMENT SARL</t>
+  </si>
+  <si>
+    <t>Bas-Uélé</t>
+  </si>
+  <si>
+    <t>2018/01/19</t>
+  </si>
+  <si>
+    <t>2019/01/18</t>
+  </si>
+  <si>
+    <t>XIN HAO MINING SARL</t>
+  </si>
+  <si>
+    <t>2019/03/19</t>
+  </si>
+  <si>
+    <t>2020/03/18</t>
+  </si>
+  <si>
+    <t>DECO ROOM SARL</t>
+  </si>
+  <si>
+    <t>2019/07/24</t>
+  </si>
+  <si>
+    <t>2020/07/23</t>
+  </si>
+  <si>
+    <t>BULABA BUETU BIUMA SARL</t>
+  </si>
+  <si>
+    <t>2019/06/17</t>
+  </si>
+  <si>
+    <t>2020/06/16</t>
+  </si>
+  <si>
+    <t>GROUPE NEUF CONSTRUCTION COMPANY SARL</t>
+  </si>
+  <si>
+    <t>Sud-Kivu</t>
+  </si>
+  <si>
+    <t>2019/06/18</t>
+  </si>
+  <si>
+    <t>2020/06/17</t>
+  </si>
+  <si>
+    <t>SOCIETE DES DÉVELOPPEMENTS MINIERS SARL</t>
+  </si>
+  <si>
+    <t>NZILCO STONE SARLU</t>
+  </si>
+  <si>
+    <t>2019/08/07</t>
+  </si>
+  <si>
+    <t>2024/08/06</t>
+  </si>
+  <si>
+    <t>2020/08/06</t>
+  </si>
+  <si>
+    <t>WANI SARL</t>
+  </si>
+  <si>
+    <t>Kasaï</t>
+  </si>
+  <si>
+    <t>INTERLACS S.A</t>
+  </si>
+  <si>
+    <t>2021/01/20</t>
+  </si>
+  <si>
+    <t>2022/01/19</t>
+  </si>
+  <si>
+    <t>Société CIMENKAT</t>
+  </si>
+  <si>
+    <t>2019/11/14</t>
+  </si>
+  <si>
+    <t>2020/11/13</t>
+  </si>
+  <si>
+    <t>LA GENERALE DES CARRIERES ET DES MINES</t>
+  </si>
+  <si>
+    <t>GOLDEN CONSTRUCTION SARL</t>
+  </si>
+  <si>
+    <t>2020/10/29</t>
+  </si>
+  <si>
+    <t>2021/10/28</t>
+  </si>
+  <si>
+    <t>ULTIMATE INDUSTRIALS SARL</t>
+  </si>
+  <si>
+    <t>2020/12/16</t>
+  </si>
+  <si>
+    <t>2021/12/15</t>
+  </si>
+  <si>
+    <t>2021/05/14</t>
+  </si>
+  <si>
+    <t>2022/05/13</t>
+  </si>
+  <si>
+    <t>TD CONSTRUCTION SARLU</t>
+  </si>
+  <si>
+    <t>2020/10/20</t>
+  </si>
+  <si>
+    <t>2021/10/19</t>
+  </si>
+  <si>
+    <t>JIKA MINING COMPANY SARL</t>
+  </si>
+  <si>
+    <t>2021/04/23</t>
+  </si>
+  <si>
+    <t>2022/04/22</t>
+  </si>
+  <si>
+    <t>FIPAGRES SARL</t>
+  </si>
+  <si>
+    <t>2021/10/04</t>
+  </si>
+  <si>
+    <t>2022/10/03</t>
+  </si>
+  <si>
+    <t>SOCIETE TODAY TOMORROW CONGO SARLU</t>
+  </si>
+  <si>
+    <t>2021/08/03</t>
+  </si>
+  <si>
+    <t>2022/08/02</t>
+  </si>
+  <si>
+    <t>SOCIETE ASPHASAND SARLU</t>
+  </si>
+  <si>
+    <t>2022/05/03</t>
+  </si>
+  <si>
+    <t>2023/05/02</t>
+  </si>
+  <si>
+    <t>GLOBAL MINING DEVELOPMENT SARL</t>
+  </si>
+  <si>
+    <t>2024/12/24</t>
+  </si>
+  <si>
+    <t>2025/12/23</t>
+  </si>
+  <si>
+    <t>SOCIETE DE RECHERCHE GEOLOGIQUE ET MINIERE</t>
+  </si>
+  <si>
+    <t>2024/10/25</t>
+  </si>
+  <si>
+    <t>2025/10/24</t>
+  </si>
+  <si>
+    <t>FOURTUNE CONSTRUCTION CONGO</t>
+  </si>
+  <si>
+    <t>AECP</t>
   </si>
   <si>
     <t>Kinshasa</t>
   </si>
   <si>
-    <t>2007/08/09</t>
-[...158 lines deleted...]
-    <t>2018/10/03</t>
+    <t>2024/11/27</t>
+  </si>
+  <si>
+    <t>2025/11/26</t>
+  </si>
+  <si>
+    <t>SWAMI MINING ET CARRIERE SARL</t>
+  </si>
+  <si>
+    <t>2024/12/30</t>
+  </si>
+  <si>
+    <t>2025/12/29</t>
+  </si>
+  <si>
+    <t>PROMETAL SARL</t>
+  </si>
+  <si>
+    <t>2025/01/14</t>
+  </si>
+  <si>
+    <t>2026/01/13</t>
+  </si>
+  <si>
+    <t>MANONO LITHUIUM</t>
+  </si>
+  <si>
+    <t>Tanganyika</t>
+  </si>
+  <si>
+    <t>2025/07/21</t>
+  </si>
+  <si>
+    <t>2026/07/20</t>
+  </si>
+  <si>
+    <t>SOCIETE CPZ MINING SARL</t>
+  </si>
+  <si>
+    <t>2023/03/20</t>
+  </si>
+  <si>
+    <t>2024/03/19</t>
+  </si>
+  <si>
+    <t>SOCIETE MUKOKO MINING SARL</t>
+  </si>
+  <si>
+    <t>2025/12/16</t>
+  </si>
+  <si>
+    <t>2026/12/15</t>
+  </si>
+  <si>
+    <t>STONE CRAFT SARL</t>
+  </si>
+  <si>
+    <t>2025/04/10</t>
+  </si>
+  <si>
+    <t>2026/04/09</t>
+  </si>
+  <si>
+    <t>2023/01/10</t>
+  </si>
+  <si>
+    <t>2024/01/09</t>
+  </si>
+  <si>
+    <t>2022/02/22</t>
+  </si>
+  <si>
+    <t>2023/02/21</t>
+  </si>
+  <si>
+    <t>VISION MINING SARL</t>
+  </si>
+  <si>
+    <t>2025/07/11</t>
+  </si>
+  <si>
+    <t>2026/07/10</t>
+  </si>
+  <si>
+    <t>TSHILEMB MANUFACTURE &amp; EXTRACTION S.A</t>
+  </si>
+  <si>
+    <t>2020/08/04</t>
+  </si>
+  <si>
+    <t>PANDA RESOURCES SARL</t>
+  </si>
+  <si>
+    <t>2023/03/14</t>
+  </si>
+  <si>
+    <t>2024/03/13</t>
+  </si>
+  <si>
+    <t>LUALABA RESOURCES SARL</t>
+  </si>
+  <si>
+    <t>2023/05/16</t>
+  </si>
+  <si>
+    <t>2024/05/15</t>
+  </si>
+  <si>
+    <t>2023/02/28</t>
+  </si>
+  <si>
+    <t>2024/02/27</t>
   </si>
   <si>
     <t>SOCIETE MAISON LA VICTOIRE/NYIRAGONGO CIMENT SARL</t>
   </si>
   <si>
-    <t>2017/10/18</t>
-[...230 lines deleted...]
-    <t>2022/08/03</t>
+    <t>Nord-Kivu</t>
+  </si>
+  <si>
+    <t>2020/08/03</t>
+  </si>
+  <si>
+    <t>2021/08/02</t>
+  </si>
+  <si>
+    <t>SYCAMORE INVESTMENTS</t>
+  </si>
+  <si>
+    <t>2018/03/23</t>
+  </si>
+  <si>
+    <t>2019/03/22</t>
+  </si>
+  <si>
+    <t>2023/05/30</t>
+  </si>
+  <si>
+    <t>2024/05/29</t>
+  </si>
+  <si>
+    <t>GRANDS SERVICES SARLU</t>
+  </si>
+  <si>
+    <t>2022/07/20</t>
+  </si>
+  <si>
+    <t>2023/07/19</t>
+  </si>
+  <si>
+    <t>ALNA MINING SARLU</t>
+  </si>
+  <si>
+    <t>2023/02/23</t>
+  </si>
+  <si>
+    <t>2024/02/22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -821,64 +902,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H127"/>
+  <dimension ref="A1:H114"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H3" sqref="H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="20.995" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
@@ -905,3118 +986,2908 @@
         <v>7</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4">
         <v>4128</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
-      <c r="F4"/>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
       <c r="G4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5">
-        <v>6957</v>
+        <v>4565</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6">
         <v>7689</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6">
         <v>5</v>
       </c>
-      <c r="F6"/>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
       <c r="G6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7">
         <v>7690</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7">
         <v>5</v>
       </c>
-      <c r="F7"/>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
       <c r="G7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
       <c r="C8">
-        <v>8827</v>
+        <v>9558</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F8"/>
+        <v>5</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
       <c r="G8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9">
-        <v>8828</v>
+        <v>10465</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F9"/>
+        <v>5</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
       <c r="G9" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="H9" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10">
-        <v>8829</v>
+        <v>10466</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F10"/>
+        <v>5</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
       <c r="G10" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="H10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11">
-        <v>8830</v>
+        <v>10912</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11">
         <v>4</v>
       </c>
-      <c r="F11"/>
+      <c r="F11" t="s">
+        <v>32</v>
+      </c>
       <c r="G11" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="H11" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>11</v>
       </c>
       <c r="C12">
-        <v>8831</v>
+        <v>10913</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12">
         <v>4</v>
       </c>
-      <c r="F12"/>
+      <c r="F12" t="s">
+        <v>32</v>
+      </c>
       <c r="G12" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="H12" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="B13" t="s">
         <v>11</v>
       </c>
       <c r="C13">
-        <v>8832</v>
+        <v>10914</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F13"/>
+        <v>3</v>
+      </c>
+      <c r="F13" t="s">
+        <v>32</v>
+      </c>
       <c r="G13" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="H13" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="B14" t="s">
         <v>11</v>
       </c>
       <c r="C14">
-        <v>8833</v>
+        <v>10915</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F14"/>
+        <v>4</v>
+      </c>
+      <c r="F14" t="s">
+        <v>32</v>
+      </c>
       <c r="G14" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="H14" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="B15" t="s">
         <v>11</v>
       </c>
       <c r="C15">
-        <v>8834</v>
+        <v>11034</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F15"/>
+        <v>4</v>
+      </c>
+      <c r="F15" t="s">
+        <v>32</v>
+      </c>
       <c r="G15" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="H15" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="B16" t="s">
         <v>11</v>
       </c>
       <c r="C16">
-        <v>8835</v>
+        <v>12217</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F16"/>
+        <v>4</v>
+      </c>
+      <c r="F16" t="s">
+        <v>17</v>
+      </c>
       <c r="G16" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="H16" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="B17" t="s">
         <v>11</v>
       </c>
       <c r="C17">
-        <v>8836</v>
+        <v>12218</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F17"/>
+        <v>4</v>
+      </c>
+      <c r="F17" t="s">
+        <v>17</v>
+      </c>
       <c r="G17" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="H17" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="B18" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C18">
-        <v>8891</v>
+        <v>12659</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18">
-        <v>4</v>
-[...3 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="F18"/>
       <c r="G18" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H18" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="B19" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="C19">
-        <v>8892</v>
+        <v>13407</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19">
         <v>4</v>
       </c>
       <c r="F19" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G19" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="H19" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="B20" t="s">
         <v>11</v>
       </c>
       <c r="C20">
-        <v>8893</v>
+        <v>13408</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="F20"/>
+        <v>4</v>
+      </c>
+      <c r="F20" t="s">
+        <v>32</v>
+      </c>
       <c r="G20" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="H20" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="B21" t="s">
         <v>11</v>
       </c>
       <c r="C21">
-        <v>9550</v>
+        <v>13410</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21">
         <v>4</v>
       </c>
-      <c r="F21"/>
+      <c r="F21" t="s">
+        <v>32</v>
+      </c>
       <c r="G21" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="H21" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="B22" t="s">
         <v>11</v>
       </c>
       <c r="C22">
-        <v>9551</v>
+        <v>13411</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F22"/>
+        <v>4</v>
+      </c>
+      <c r="F22" t="s">
+        <v>32</v>
+      </c>
       <c r="G22" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="H22" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="B23" t="s">
         <v>11</v>
       </c>
       <c r="C23">
-        <v>9553</v>
+        <v>13412</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F23"/>
+        <v>4</v>
+      </c>
+      <c r="F23" t="s">
+        <v>32</v>
+      </c>
       <c r="G23" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="H23" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="B24" t="s">
         <v>11</v>
       </c>
       <c r="C24">
-        <v>9554</v>
+        <v>13413</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F24"/>
+        <v>4</v>
+      </c>
+      <c r="F24" t="s">
+        <v>32</v>
+      </c>
       <c r="G24" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="H24" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="B25" t="s">
         <v>11</v>
       </c>
       <c r="C25">
-        <v>9555</v>
+        <v>13731</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F25"/>
+        <v>1</v>
+      </c>
+      <c r="F25" t="s">
+        <v>32</v>
+      </c>
       <c r="G25" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="H25" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>28</v>
+        <v>52</v>
       </c>
       <c r="B26" t="s">
         <v>11</v>
       </c>
       <c r="C26">
-        <v>9556</v>
+        <v>13788</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26">
         <v>5</v>
       </c>
-      <c r="F26"/>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
       <c r="G26" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="H26" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>28</v>
+        <v>52</v>
       </c>
       <c r="B27" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="C27">
-        <v>9557</v>
+        <v>13789</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27">
         <v>5</v>
       </c>
-      <c r="F27"/>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
       <c r="G27" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="H27" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>28</v>
+        <v>52</v>
       </c>
       <c r="B28" t="s">
         <v>11</v>
       </c>
       <c r="C28">
-        <v>9558</v>
+        <v>13790</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28">
         <v>5</v>
       </c>
-      <c r="F28"/>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
       <c r="G28" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="H28" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="B29" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="C29">
-        <v>9559</v>
+        <v>13932</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29">
         <v>5</v>
       </c>
-      <c r="F29"/>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
       <c r="G29" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="H29" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="B30" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="C30">
-        <v>10465</v>
+        <v>13936</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30">
         <v>5</v>
       </c>
-      <c r="F30"/>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
       <c r="G30" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="H30" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="B31" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="C31">
-        <v>10466</v>
+        <v>13945</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
       <c r="E31">
         <v>5</v>
       </c>
-      <c r="F31"/>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
       <c r="G31" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="H31" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="B32" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="C32">
-        <v>10912</v>
+        <v>13946</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F32" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="G32" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="H32" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="B33" t="s">
         <v>11</v>
       </c>
       <c r="C33">
-        <v>10913</v>
+        <v>14070</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F33" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="G33" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="H33" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="B34" t="s">
         <v>11</v>
       </c>
       <c r="C34">
-        <v>10914</v>
+        <v>14071</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="E34">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F34" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G34" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="H34" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="B35" t="s">
         <v>11</v>
       </c>
       <c r="C35">
-        <v>10915</v>
+        <v>14072</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F35" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G35" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="H35" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="B36" t="s">
         <v>11</v>
       </c>
       <c r="C36">
-        <v>11034</v>
+        <v>14224</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36">
         <v>4</v>
       </c>
       <c r="F36" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G36" t="s">
-        <v>38</v>
+        <v>66</v>
       </c>
       <c r="H36" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="B37" t="s">
         <v>11</v>
       </c>
       <c r="C37">
-        <v>12217</v>
+        <v>14233</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
       <c r="E37">
         <v>4</v>
       </c>
-      <c r="F37"/>
+      <c r="F37" t="s">
+        <v>32</v>
+      </c>
       <c r="G37" t="s">
-        <v>41</v>
+        <v>69</v>
       </c>
       <c r="H37" t="s">
-        <v>42</v>
+        <v>70</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>40</v>
+        <v>71</v>
       </c>
       <c r="B38" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="C38">
-        <v>12218</v>
+        <v>14291</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F38"/>
+        <v>5</v>
+      </c>
+      <c r="F38" t="s">
+        <v>62</v>
+      </c>
       <c r="G38" t="s">
-        <v>41</v>
+        <v>72</v>
       </c>
       <c r="H38" t="s">
-        <v>42</v>
+        <v>73</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>74</v>
+      </c>
+      <c r="B39" t="s">
         <v>43</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39">
-        <v>12659</v>
+        <v>14424</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F39"/>
+        <v>4</v>
+      </c>
+      <c r="F39" t="s">
+        <v>75</v>
+      </c>
       <c r="G39" t="s">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="H39" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="B40" t="s">
         <v>11</v>
       </c>
       <c r="C40">
-        <v>12660</v>
+        <v>14427</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F40"/>
+        <v>4</v>
+      </c>
+      <c r="F40" t="s">
+        <v>32</v>
+      </c>
       <c r="G40" t="s">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="H40" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="B41" t="s">
         <v>11</v>
       </c>
       <c r="C41">
-        <v>12662</v>
+        <v>14428</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
       <c r="E41">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F41"/>
+        <v>4</v>
+      </c>
+      <c r="F41" t="s">
+        <v>32</v>
+      </c>
       <c r="G41" t="s">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="H41" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="B42" t="s">
         <v>11</v>
       </c>
       <c r="C42">
-        <v>12663</v>
+        <v>14429</v>
       </c>
       <c r="D42" t="s">
         <v>12</v>
       </c>
       <c r="E42">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F42"/>
+        <v>4</v>
+      </c>
+      <c r="F42" t="s">
+        <v>32</v>
+      </c>
       <c r="G42" t="s">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="H42" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="B43" t="s">
         <v>11</v>
       </c>
       <c r="C43">
-        <v>12664</v>
+        <v>14431</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
       <c r="E43">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F43"/>
+        <v>4</v>
+      </c>
+      <c r="F43" t="s">
+        <v>32</v>
+      </c>
       <c r="G43" t="s">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="H43" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="B44" t="s">
         <v>11</v>
       </c>
       <c r="C44">
-        <v>12665</v>
+        <v>14433</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
       <c r="E44">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F44"/>
+        <v>4</v>
+      </c>
+      <c r="F44" t="s">
+        <v>32</v>
+      </c>
       <c r="G44" t="s">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="H44" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>46</v>
+        <v>78</v>
       </c>
       <c r="B45" t="s">
         <v>11</v>
       </c>
       <c r="C45">
-        <v>13407</v>
+        <v>14434</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45">
         <v>4</v>
       </c>
-      <c r="F45"/>
+      <c r="F45" t="s">
+        <v>62</v>
+      </c>
       <c r="G45" t="s">
-        <v>47</v>
+        <v>76</v>
       </c>
       <c r="H45" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>49</v>
+        <v>79</v>
       </c>
       <c r="B46" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="C46">
-        <v>13408</v>
+        <v>14561</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
       <c r="E46">
         <v>4</v>
       </c>
       <c r="F46" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="G46" t="s">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="H46" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>49</v>
+        <v>79</v>
       </c>
       <c r="B47" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="C47">
-        <v>13410</v>
+        <v>14562</v>
       </c>
       <c r="D47" t="s">
         <v>12</v>
       </c>
       <c r="E47">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F47" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="G47" t="s">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="H47" t="s">
-        <v>51</v>
+        <v>82</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>49</v>
+        <v>79</v>
       </c>
       <c r="B48" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="C48">
-        <v>13411</v>
+        <v>14563</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
       <c r="E48">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F48" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="G48" t="s">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="H48" t="s">
-        <v>51</v>
+        <v>82</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>49</v>
+        <v>83</v>
       </c>
       <c r="B49" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="C49">
-        <v>13412</v>
+        <v>14602</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
       <c r="E49">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F49" t="s">
-        <v>37</v>
+        <v>84</v>
       </c>
       <c r="G49" t="s">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="H49" t="s">
-        <v>51</v>
+        <v>82</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="B50" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C50">
-        <v>13413</v>
+        <v>14735</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
       <c r="E50">
         <v>4</v>
       </c>
       <c r="F50" t="s">
-        <v>37</v>
+        <v>75</v>
       </c>
       <c r="G50" t="s">
-        <v>50</v>
+        <v>86</v>
       </c>
       <c r="H50" t="s">
-        <v>51</v>
+        <v>87</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>52</v>
+        <v>88</v>
       </c>
       <c r="B51" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C51">
-        <v>13452</v>
+        <v>14753</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
       <c r="E51">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="F51"/>
+        <v>4</v>
+      </c>
+      <c r="F51" t="s">
+        <v>32</v>
+      </c>
       <c r="G51" t="s">
-        <v>53</v>
+        <v>89</v>
       </c>
       <c r="H51" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>46</v>
+        <v>88</v>
       </c>
       <c r="B52" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C52">
-        <v>13487</v>
+        <v>14754</v>
       </c>
       <c r="D52" t="s">
         <v>12</v>
       </c>
       <c r="E52">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F52" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G52" t="s">
-        <v>55</v>
+        <v>89</v>
       </c>
       <c r="H52" t="s">
-        <v>56</v>
+        <v>90</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>88</v>
       </c>
       <c r="B53" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C53">
-        <v>13550</v>
+        <v>14755</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
       <c r="E53">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F53"/>
+        <v>3</v>
+      </c>
+      <c r="F53" t="s">
+        <v>32</v>
+      </c>
       <c r="G53" t="s">
-        <v>58</v>
+        <v>89</v>
       </c>
       <c r="H53" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>57</v>
+        <v>88</v>
       </c>
       <c r="B54" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C54">
-        <v>13552</v>
+        <v>14756</v>
       </c>
       <c r="D54" t="s">
         <v>12</v>
       </c>
       <c r="E54">
         <v>4</v>
       </c>
-      <c r="F54"/>
+      <c r="F54" t="s">
+        <v>32</v>
+      </c>
       <c r="G54" t="s">
-        <v>58</v>
+        <v>89</v>
       </c>
       <c r="H54" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>57</v>
+        <v>88</v>
       </c>
       <c r="B55" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C55">
-        <v>13553</v>
+        <v>14757</v>
       </c>
       <c r="D55" t="s">
         <v>12</v>
       </c>
       <c r="E55">
         <v>4</v>
       </c>
-      <c r="F55"/>
+      <c r="F55" t="s">
+        <v>32</v>
+      </c>
       <c r="G55" t="s">
-        <v>58</v>
+        <v>89</v>
       </c>
       <c r="H55" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>57</v>
+        <v>88</v>
       </c>
       <c r="B56" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C56">
-        <v>13554</v>
+        <v>14758</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
       <c r="E56">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="F56"/>
+        <v>4</v>
+      </c>
+      <c r="F56" t="s">
+        <v>32</v>
+      </c>
       <c r="G56" t="s">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="H56" t="s">
-        <v>61</v>
+        <v>90</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>88</v>
       </c>
       <c r="B57" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C57">
-        <v>13707</v>
+        <v>14759</v>
       </c>
       <c r="D57" t="s">
         <v>12</v>
       </c>
       <c r="E57">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F57" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G57" t="s">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="H57" t="s">
-        <v>64</v>
+        <v>90</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>88</v>
       </c>
       <c r="B58" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C58">
-        <v>13739</v>
+        <v>14760</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
       <c r="E58">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F58"/>
+        <v>4</v>
+      </c>
+      <c r="F58" t="s">
+        <v>32</v>
+      </c>
       <c r="G58" t="s">
-        <v>66</v>
+        <v>89</v>
       </c>
       <c r="H58" t="s">
-        <v>67</v>
+        <v>90</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>88</v>
       </c>
       <c r="B59" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C59">
-        <v>13788</v>
+        <v>14761</v>
       </c>
       <c r="D59" t="s">
         <v>12</v>
       </c>
       <c r="E59">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F59"/>
+        <v>4</v>
+      </c>
+      <c r="F59" t="s">
+        <v>32</v>
+      </c>
       <c r="G59" t="s">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="H59" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>88</v>
       </c>
       <c r="B60" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C60">
-        <v>13789</v>
+        <v>14762</v>
       </c>
       <c r="D60" t="s">
         <v>12</v>
       </c>
       <c r="E60">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F60"/>
+        <v>2</v>
+      </c>
+      <c r="F60" t="s">
+        <v>32</v>
+      </c>
       <c r="G60" t="s">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="H60" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>91</v>
       </c>
       <c r="B61" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C61">
-        <v>13790</v>
+        <v>14769</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F61"/>
+        <v>2</v>
+      </c>
+      <c r="F61" t="s">
+        <v>32</v>
+      </c>
       <c r="G61" t="s">
-        <v>69</v>
+        <v>89</v>
       </c>
       <c r="H61" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="B62" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C62">
-        <v>13869</v>
+        <v>14770</v>
       </c>
       <c r="D62" t="s">
         <v>12</v>
       </c>
       <c r="E62">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="F62"/>
+        <v>1</v>
+      </c>
+      <c r="F62" t="s">
+        <v>32</v>
+      </c>
       <c r="G62" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="H62" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
       <c r="B63" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C63">
-        <v>13932</v>
+        <v>14771</v>
       </c>
       <c r="D63" t="s">
         <v>12</v>
       </c>
       <c r="E63">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F63"/>
+        <v>1</v>
+      </c>
+      <c r="F63" t="s">
+        <v>32</v>
+      </c>
       <c r="G63" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="H63" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
       <c r="B64" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C64">
-        <v>13936</v>
+        <v>14792</v>
       </c>
       <c r="D64" t="s">
         <v>12</v>
       </c>
       <c r="E64">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F64"/>
+        <v>1</v>
+      </c>
+      <c r="F64" t="s">
+        <v>32</v>
+      </c>
       <c r="G64" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="H64" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="B65" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C65">
-        <v>13945</v>
+        <v>14826</v>
       </c>
       <c r="D65" t="s">
         <v>12</v>
       </c>
       <c r="E65">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F65"/>
+        <v>4</v>
+      </c>
+      <c r="F65" t="s">
+        <v>32</v>
+      </c>
       <c r="G65" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="H65" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="B66" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C66">
-        <v>13946</v>
+        <v>14827</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
       <c r="E66">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F66"/>
+        <v>4</v>
+      </c>
+      <c r="F66" t="s">
+        <v>32</v>
+      </c>
       <c r="G66" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="H66" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="B67" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C67">
-        <v>14036</v>
+        <v>14828</v>
       </c>
       <c r="D67" t="s">
         <v>12</v>
       </c>
       <c r="E67">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F67" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G67" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="H67" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="B68" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C68">
-        <v>14070</v>
+        <v>14829</v>
       </c>
       <c r="D68" t="s">
         <v>12</v>
       </c>
       <c r="E68">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="F68"/>
+        <v>2</v>
+      </c>
+      <c r="F68" t="s">
+        <v>32</v>
+      </c>
       <c r="G68" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="H68" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="B69" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C69">
-        <v>14071</v>
+        <v>14903</v>
       </c>
       <c r="D69" t="s">
         <v>12</v>
       </c>
       <c r="E69">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F69"/>
       <c r="G69" t="s">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="H69" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="B70" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C70">
-        <v>14072</v>
+        <v>14904</v>
       </c>
       <c r="D70" t="s">
         <v>12</v>
       </c>
       <c r="E70">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F70"/>
       <c r="G70" t="s">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="H70" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="B71" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C71">
-        <v>14082</v>
+        <v>14905</v>
       </c>
       <c r="D71" t="s">
         <v>12</v>
       </c>
       <c r="E71">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="F71"/>
+        <v>4</v>
+      </c>
+      <c r="F71" t="s">
+        <v>32</v>
+      </c>
       <c r="G71" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="H71" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="B72" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C72">
-        <v>14224</v>
+        <v>14940</v>
       </c>
       <c r="D72" t="s">
         <v>12</v>
       </c>
       <c r="E72">
-        <v>4</v>
-[...3 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="F72"/>
       <c r="G72" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="H72" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
       <c r="B73" t="s">
         <v>11</v>
       </c>
       <c r="C73">
-        <v>14233</v>
+        <v>14983</v>
       </c>
       <c r="D73" t="s">
         <v>12</v>
       </c>
       <c r="E73">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F73" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="G73" t="s">
-        <v>93</v>
+        <v>107</v>
       </c>
       <c r="H73" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="B74" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C74">
-        <v>14249</v>
+        <v>15008</v>
       </c>
       <c r="D74" t="s">
         <v>12</v>
       </c>
       <c r="E74">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F74"/>
       <c r="G74" t="s">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="H74" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="B75" t="s">
         <v>11</v>
       </c>
       <c r="C75">
-        <v>14291</v>
+        <v>15096</v>
       </c>
       <c r="D75" t="s">
         <v>12</v>
       </c>
       <c r="E75">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F75"/>
+        <v>4</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
       <c r="G75" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="H75" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="B76" t="s">
         <v>11</v>
       </c>
       <c r="C76">
-        <v>14416</v>
+        <v>15853</v>
       </c>
       <c r="D76" t="s">
         <v>12</v>
       </c>
       <c r="E76">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F76" t="s">
-        <v>102</v>
+        <v>13</v>
       </c>
       <c r="G76" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="H76" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="B77" t="s">
         <v>11</v>
       </c>
       <c r="C77">
-        <v>14424</v>
+        <v>15873</v>
       </c>
       <c r="D77" t="s">
         <v>12</v>
       </c>
       <c r="E77">
         <v>4</v>
       </c>
       <c r="F77" t="s">
-        <v>102</v>
+        <v>17</v>
       </c>
       <c r="G77" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="H77" t="s">
-        <v>107</v>
+        <v>120</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="B78" t="s">
         <v>11</v>
       </c>
       <c r="C78">
-        <v>14427</v>
+        <v>15874</v>
       </c>
       <c r="D78" t="s">
         <v>12</v>
       </c>
       <c r="E78">
         <v>4</v>
       </c>
       <c r="F78" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="G78" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="H78" t="s">
-        <v>107</v>
+        <v>120</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="B79" t="s">
         <v>11</v>
       </c>
       <c r="C79">
-        <v>14428</v>
+        <v>15875</v>
       </c>
       <c r="D79" t="s">
         <v>12</v>
       </c>
       <c r="E79">
         <v>4</v>
       </c>
       <c r="F79" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="G79" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="H79" t="s">
-        <v>107</v>
+        <v>120</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B80" t="s">
         <v>11</v>
       </c>
       <c r="C80">
-        <v>14429</v>
+        <v>15878</v>
       </c>
       <c r="D80" t="s">
         <v>12</v>
       </c>
       <c r="E80">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F80" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="G80" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="H80" t="s">
-        <v>107</v>
+        <v>120</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="B81" t="s">
         <v>11</v>
       </c>
       <c r="C81">
-        <v>14431</v>
+        <v>15888</v>
       </c>
       <c r="D81" t="s">
         <v>12</v>
       </c>
       <c r="E81">
         <v>4</v>
       </c>
       <c r="F81" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="G81" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="H81" t="s">
-        <v>107</v>
+        <v>120</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B82" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="C82">
-        <v>14433</v>
+        <v>15948</v>
       </c>
       <c r="D82" t="s">
         <v>12</v>
       </c>
       <c r="E82">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F82" t="s">
-        <v>37</v>
+        <v>123</v>
       </c>
       <c r="G82" t="s">
-        <v>106</v>
+        <v>124</v>
       </c>
       <c r="H82" t="s">
-        <v>107</v>
+        <v>125</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>108</v>
+        <v>126</v>
       </c>
       <c r="B83" t="s">
         <v>11</v>
       </c>
       <c r="C83">
-        <v>14434</v>
+        <v>15951</v>
       </c>
       <c r="D83" t="s">
         <v>12</v>
       </c>
       <c r="E83">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F83"/>
+        <v>3</v>
+      </c>
+      <c r="F83" t="s">
+        <v>13</v>
+      </c>
       <c r="G83" t="s">
-        <v>106</v>
+        <v>127</v>
       </c>
       <c r="H83" t="s">
-        <v>107</v>
+        <v>128</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>109</v>
+        <v>129</v>
       </c>
       <c r="B84" t="s">
         <v>11</v>
       </c>
       <c r="C84">
-        <v>14477</v>
+        <v>15958</v>
       </c>
       <c r="D84" t="s">
         <v>12</v>
       </c>
       <c r="E84">
         <v>4</v>
       </c>
       <c r="F84" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="G84" t="s">
-        <v>110</v>
+        <v>130</v>
       </c>
       <c r="H84" t="s">
-        <v>111</v>
+        <v>131</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>109</v>
+        <v>129</v>
       </c>
       <c r="B85" t="s">
         <v>11</v>
       </c>
       <c r="C85">
-        <v>14478</v>
+        <v>15959</v>
       </c>
       <c r="D85" t="s">
         <v>12</v>
       </c>
       <c r="E85">
         <v>4</v>
       </c>
       <c r="F85" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="G85" t="s">
-        <v>112</v>
+        <v>130</v>
       </c>
       <c r="H85" t="s">
-        <v>113</v>
+        <v>131</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>109</v>
+        <v>132</v>
       </c>
       <c r="B86" t="s">
         <v>11</v>
       </c>
       <c r="C86">
-        <v>14479</v>
+        <v>15989</v>
       </c>
       <c r="D86" t="s">
         <v>12</v>
       </c>
       <c r="E86">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F86" t="s">
-        <v>37</v>
+        <v>133</v>
       </c>
       <c r="G86" t="s">
-        <v>110</v>
+        <v>134</v>
       </c>
       <c r="H86" t="s">
-        <v>111</v>
+        <v>135</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>109</v>
+        <v>136</v>
       </c>
       <c r="B87" t="s">
         <v>11</v>
       </c>
       <c r="C87">
-        <v>14481</v>
+        <v>14604</v>
       </c>
       <c r="D87" t="s">
         <v>12</v>
       </c>
       <c r="E87">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F87" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G87" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
       <c r="H87" t="s">
-        <v>111</v>
+        <v>138</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>114</v>
+        <v>139</v>
       </c>
       <c r="B88" t="s">
         <v>11</v>
       </c>
       <c r="C88">
-        <v>14494</v>
+        <v>16017</v>
       </c>
       <c r="D88" t="s">
         <v>12</v>
       </c>
       <c r="E88">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F88" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="G88" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="H88" t="s">
-        <v>94</v>
+        <v>141</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>115</v>
+        <v>142</v>
       </c>
       <c r="B89" t="s">
         <v>11</v>
       </c>
       <c r="C89">
-        <v>14509</v>
+        <v>16052</v>
       </c>
       <c r="D89" t="s">
         <v>12</v>
       </c>
       <c r="E89">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F89"/>
+        <v>1</v>
+      </c>
+      <c r="F89" t="s">
+        <v>13</v>
+      </c>
       <c r="G89" t="s">
-        <v>116</v>
+        <v>143</v>
       </c>
       <c r="H89" t="s">
-        <v>117</v>
+        <v>144</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="B90" t="s">
         <v>11</v>
       </c>
       <c r="C90">
-        <v>14510</v>
+        <v>15178</v>
       </c>
       <c r="D90" t="s">
         <v>12</v>
       </c>
       <c r="E90">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F90"/>
+        <v>2</v>
+      </c>
+      <c r="F90" t="s">
+        <v>75</v>
+      </c>
       <c r="G90" t="s">
-        <v>116</v>
+        <v>145</v>
       </c>
       <c r="H90" t="s">
-        <v>117</v>
+        <v>146</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="B91" t="s">
         <v>11</v>
       </c>
       <c r="C91">
-        <v>14511</v>
+        <v>15198</v>
       </c>
       <c r="D91" t="s">
         <v>12</v>
       </c>
       <c r="E91">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F91"/>
+        <v>2</v>
+      </c>
+      <c r="F91" t="s">
+        <v>75</v>
+      </c>
       <c r="G91" t="s">
-        <v>116</v>
+        <v>147</v>
       </c>
       <c r="H91" t="s">
-        <v>117</v>
+        <v>148</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>115</v>
+        <v>149</v>
       </c>
       <c r="B92" t="s">
         <v>11</v>
       </c>
       <c r="C92">
-        <v>14512</v>
+        <v>16156</v>
       </c>
       <c r="D92" t="s">
         <v>12</v>
       </c>
       <c r="E92">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F92"/>
+        <v>2</v>
+      </c>
+      <c r="F92" t="s">
+        <v>17</v>
+      </c>
       <c r="G92" t="s">
-        <v>116</v>
+        <v>150</v>
       </c>
       <c r="H92" t="s">
-        <v>117</v>
+        <v>151</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>115</v>
+        <v>152</v>
       </c>
       <c r="B93" t="s">
         <v>11</v>
       </c>
       <c r="C93">
-        <v>14532</v>
+        <v>14615</v>
       </c>
       <c r="D93" t="s">
         <v>12</v>
       </c>
       <c r="E93">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F93"/>
+        <v>2</v>
+      </c>
+      <c r="F93" t="s">
+        <v>32</v>
+      </c>
       <c r="G93" t="s">
-        <v>116</v>
+        <v>153</v>
       </c>
       <c r="H93" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>115</v>
+        <v>154</v>
       </c>
       <c r="B94" t="s">
         <v>11</v>
       </c>
       <c r="C94">
-        <v>14533</v>
+        <v>15366</v>
       </c>
       <c r="D94" t="s">
         <v>12</v>
       </c>
       <c r="E94">
         <v>4</v>
       </c>
-      <c r="F94"/>
+      <c r="F94" t="s">
+        <v>32</v>
+      </c>
       <c r="G94" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
       <c r="H94" t="s">
-        <v>117</v>
+        <v>156</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>115</v>
+        <v>154</v>
       </c>
       <c r="B95" t="s">
         <v>11</v>
       </c>
       <c r="C95">
-        <v>14534</v>
+        <v>15367</v>
       </c>
       <c r="D95" t="s">
         <v>12</v>
       </c>
       <c r="E95">
         <v>4</v>
       </c>
-      <c r="F95"/>
+      <c r="F95" t="s">
+        <v>32</v>
+      </c>
       <c r="G95" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
       <c r="H95" t="s">
-        <v>117</v>
+        <v>156</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>118</v>
+        <v>154</v>
       </c>
       <c r="B96" t="s">
         <v>11</v>
       </c>
       <c r="C96">
-        <v>14561</v>
+        <v>15368</v>
       </c>
       <c r="D96" t="s">
         <v>12</v>
       </c>
       <c r="E96">
         <v>4</v>
       </c>
-      <c r="F96"/>
+      <c r="F96" t="s">
+        <v>32</v>
+      </c>
       <c r="G96" t="s">
-        <v>119</v>
+        <v>155</v>
       </c>
       <c r="H96" t="s">
-        <v>120</v>
+        <v>156</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>118</v>
+        <v>154</v>
       </c>
       <c r="B97" t="s">
         <v>11</v>
       </c>
       <c r="C97">
-        <v>14562</v>
+        <v>15369</v>
       </c>
       <c r="D97" t="s">
         <v>12</v>
       </c>
       <c r="E97">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="F97"/>
+        <v>4</v>
+      </c>
+      <c r="F97" t="s">
+        <v>32</v>
+      </c>
       <c r="G97" t="s">
-        <v>119</v>
+        <v>155</v>
       </c>
       <c r="H97" t="s">
-        <v>120</v>
+        <v>156</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>118</v>
+        <v>154</v>
       </c>
       <c r="B98" t="s">
         <v>11</v>
       </c>
       <c r="C98">
-        <v>14563</v>
+        <v>15370</v>
       </c>
       <c r="D98" t="s">
         <v>12</v>
       </c>
       <c r="E98">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="F98"/>
+        <v>4</v>
+      </c>
+      <c r="F98" t="s">
+        <v>32</v>
+      </c>
       <c r="G98" t="s">
-        <v>119</v>
+        <v>155</v>
       </c>
       <c r="H98" t="s">
-        <v>120</v>
+        <v>156</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>121</v>
+        <v>154</v>
       </c>
       <c r="B99" t="s">
         <v>11</v>
       </c>
       <c r="C99">
-        <v>14602</v>
+        <v>15371</v>
       </c>
       <c r="D99" t="s">
         <v>12</v>
       </c>
       <c r="E99">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F99" t="s">
-        <v>122</v>
+        <v>32</v>
       </c>
       <c r="G99" t="s">
-        <v>119</v>
+        <v>155</v>
       </c>
       <c r="H99" t="s">
-        <v>120</v>
+        <v>156</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>57</v>
+        <v>154</v>
       </c>
       <c r="B100" t="s">
         <v>11</v>
       </c>
       <c r="C100">
-        <v>14643</v>
+        <v>15372</v>
       </c>
       <c r="D100" t="s">
         <v>12</v>
       </c>
       <c r="E100">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="F100"/>
+        <v>4</v>
+      </c>
+      <c r="F100" t="s">
+        <v>32</v>
+      </c>
       <c r="G100" t="s">
-        <v>60</v>
+        <v>155</v>
       </c>
       <c r="H100" t="s">
-        <v>61</v>
+        <v>156</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>57</v>
+        <v>154</v>
       </c>
       <c r="B101" t="s">
         <v>11</v>
       </c>
       <c r="C101">
-        <v>14644</v>
+        <v>15373</v>
       </c>
       <c r="D101" t="s">
         <v>12</v>
       </c>
       <c r="E101">
         <v>4</v>
       </c>
-      <c r="F101"/>
+      <c r="F101" t="s">
+        <v>32</v>
+      </c>
       <c r="G101" t="s">
-        <v>60</v>
+        <v>155</v>
       </c>
       <c r="H101" t="s">
-        <v>61</v>
+        <v>156</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>123</v>
+        <v>154</v>
       </c>
       <c r="B102" t="s">
         <v>11</v>
       </c>
       <c r="C102">
-        <v>14735</v>
+        <v>15374</v>
       </c>
       <c r="D102" t="s">
         <v>12</v>
       </c>
       <c r="E102">
         <v>4</v>
       </c>
       <c r="F102" t="s">
-        <v>102</v>
+        <v>32</v>
       </c>
       <c r="G102" t="s">
-        <v>124</v>
+        <v>155</v>
       </c>
       <c r="H102" t="s">
-        <v>125</v>
+        <v>156</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>126</v>
+        <v>157</v>
       </c>
       <c r="B103" t="s">
         <v>11</v>
       </c>
       <c r="C103">
-        <v>14753</v>
+        <v>15375</v>
       </c>
       <c r="D103" t="s">
         <v>12</v>
       </c>
       <c r="E103">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F103" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G103" t="s">
-        <v>127</v>
+        <v>158</v>
       </c>
       <c r="H103" t="s">
-        <v>128</v>
+        <v>159</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>126</v>
+        <v>157</v>
       </c>
       <c r="B104" t="s">
         <v>11</v>
       </c>
       <c r="C104">
-        <v>14754</v>
+        <v>15376</v>
       </c>
       <c r="D104" t="s">
         <v>12</v>
       </c>
       <c r="E104">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F104" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G104" t="s">
-        <v>127</v>
+        <v>160</v>
       </c>
       <c r="H104" t="s">
-        <v>128</v>
+        <v>161</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>126</v>
+        <v>157</v>
       </c>
       <c r="B105" t="s">
         <v>11</v>
       </c>
       <c r="C105">
-        <v>14755</v>
+        <v>15377</v>
       </c>
       <c r="D105" t="s">
         <v>12</v>
       </c>
       <c r="E105">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F105" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G105" t="s">
-        <v>127</v>
+        <v>160</v>
       </c>
       <c r="H105" t="s">
-        <v>128</v>
+        <v>161</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>126</v>
+        <v>157</v>
       </c>
       <c r="B106" t="s">
         <v>11</v>
       </c>
       <c r="C106">
-        <v>14756</v>
+        <v>15378</v>
       </c>
       <c r="D106" t="s">
         <v>12</v>
       </c>
       <c r="E106">
         <v>4</v>
       </c>
       <c r="F106" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G106" t="s">
-        <v>127</v>
+        <v>160</v>
       </c>
       <c r="H106" t="s">
-        <v>128</v>
+        <v>161</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>126</v>
+        <v>157</v>
       </c>
       <c r="B107" t="s">
         <v>11</v>
       </c>
       <c r="C107">
-        <v>14757</v>
+        <v>15379</v>
       </c>
       <c r="D107" t="s">
         <v>12</v>
       </c>
       <c r="E107">
         <v>4</v>
       </c>
       <c r="F107" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G107" t="s">
-        <v>127</v>
+        <v>160</v>
       </c>
       <c r="H107" t="s">
-        <v>128</v>
+        <v>161</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>126</v>
+        <v>157</v>
       </c>
       <c r="B108" t="s">
         <v>11</v>
       </c>
       <c r="C108">
-        <v>14758</v>
+        <v>15380</v>
       </c>
       <c r="D108" t="s">
         <v>12</v>
       </c>
       <c r="E108">
         <v>4</v>
       </c>
       <c r="F108" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G108" t="s">
-        <v>127</v>
+        <v>160</v>
       </c>
       <c r="H108" t="s">
-        <v>128</v>
+        <v>161</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>126</v>
+        <v>157</v>
       </c>
       <c r="B109" t="s">
         <v>11</v>
       </c>
       <c r="C109">
-        <v>14759</v>
+        <v>15381</v>
       </c>
       <c r="D109" t="s">
         <v>12</v>
       </c>
       <c r="E109">
         <v>4</v>
       </c>
       <c r="F109" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G109" t="s">
-        <v>127</v>
+        <v>160</v>
       </c>
       <c r="H109" t="s">
-        <v>128</v>
+        <v>161</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>126</v>
+        <v>162</v>
       </c>
       <c r="B110" t="s">
         <v>11</v>
       </c>
       <c r="C110">
-        <v>14760</v>
+        <v>14716</v>
       </c>
       <c r="D110" t="s">
         <v>12</v>
       </c>
       <c r="E110">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F110" t="s">
-        <v>37</v>
+        <v>163</v>
       </c>
       <c r="G110" t="s">
-        <v>127</v>
+        <v>164</v>
       </c>
       <c r="H110" t="s">
-        <v>128</v>
+        <v>165</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>126</v>
+        <v>166</v>
       </c>
       <c r="B111" t="s">
         <v>11</v>
       </c>
       <c r="C111">
-        <v>14761</v>
+        <v>14134</v>
       </c>
       <c r="D111" t="s">
         <v>12</v>
       </c>
       <c r="E111">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F111" t="s">
-        <v>37</v>
+        <v>123</v>
       </c>
       <c r="G111" t="s">
-        <v>127</v>
+        <v>167</v>
       </c>
       <c r="H111" t="s">
-        <v>128</v>
+        <v>168</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>126</v>
+        <v>78</v>
       </c>
       <c r="B112" t="s">
         <v>11</v>
       </c>
       <c r="C112">
-        <v>14762</v>
+        <v>14436</v>
       </c>
       <c r="D112" t="s">
         <v>12</v>
       </c>
       <c r="E112">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F112" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G112" t="s">
-        <v>127</v>
+        <v>169</v>
       </c>
       <c r="H112" t="s">
-        <v>128</v>
+        <v>170</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>129</v>
+        <v>171</v>
       </c>
       <c r="B113" t="s">
         <v>11</v>
       </c>
       <c r="C113">
-        <v>14769</v>
+        <v>15006</v>
       </c>
       <c r="D113" t="s">
         <v>12</v>
       </c>
       <c r="E113">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F113" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G113" t="s">
-        <v>127</v>
+        <v>172</v>
       </c>
       <c r="H113" t="s">
-        <v>128</v>
+        <v>173</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>129</v>
+        <v>174</v>
       </c>
       <c r="B114" t="s">
         <v>11</v>
       </c>
       <c r="C114">
-        <v>14770</v>
+        <v>15544</v>
       </c>
       <c r="D114" t="s">
         <v>12</v>
       </c>
       <c r="E114">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F114" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="G114" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="H114" t="s">
-        <v>128</v>
-[...329 lines deleted...]
-        <v>149</v>
+        <v>176</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>