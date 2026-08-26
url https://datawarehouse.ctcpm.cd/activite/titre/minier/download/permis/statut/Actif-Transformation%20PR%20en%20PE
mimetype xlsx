--- v0 (2026-06-20)
+++ v1 (2026-08-26)
@@ -12,602 +12,893 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
   <si>
     <t>CTCPM DATA WAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DES TITRES MINIERS (Actif-Transformation PR en PE)</t>
   </si>
   <si>
     <t>TITULAIRE</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>NUMERO</t>
   </si>
   <si>
     <t>STATUT</t>
   </si>
   <si>
     <t>CARRE MINIER</t>
   </si>
   <si>
     <t>PROVINCE</t>
   </si>
   <si>
     <t>DATE OCTROI</t>
   </si>
   <si>
     <t>DATE EXPIRATION</t>
   </si>
   <si>
-    <t>MAKOKO SA</t>
+    <t>MAGHARIBI MINING SAU</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Actif-Transformation PR en PE</t>
+  </si>
+  <si>
+    <t>Lualaba</t>
+  </si>
+  <si>
+    <t>2013/11/11</t>
+  </si>
+  <si>
+    <t>2018/11/10</t>
+  </si>
+  <si>
+    <t>SOCIETE YAMS MINING SARL</t>
+  </si>
+  <si>
+    <t>Haut-Katanga</t>
+  </si>
+  <si>
+    <t>2018/10/16</t>
+  </si>
+  <si>
+    <t>2021/10/15</t>
+  </si>
+  <si>
+    <t>SOCIETE D'EXPLORATION MINIERE DU HAUT KATANGA</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
-    <t>Actif-Transformation PR en PE</t>
-[...43 lines deleted...]
-  <si>
     <t>2013/10/16</t>
   </si>
   <si>
     <t>2018/10/15</t>
   </si>
   <si>
-    <t>2014/10/24</t>
-[...4 lines deleted...]
-  <si>
     <t>MUYA RESSOURCES</t>
   </si>
   <si>
     <t>SOCIETE EVOLUTION MINING SARL</t>
   </si>
   <si>
     <t>SOCIETE PROGRES MINING SARL</t>
   </si>
   <si>
-    <t>GOLDEN SANDS MINING SARL</t>
-[...1 lines deleted...]
-  <si>
     <t>SOCIETE ROCHKAT MINING SARL</t>
   </si>
   <si>
-    <t>SOCIETE HK CENTER MINING SARL</t>
-[...1 lines deleted...]
-  <si>
     <t>COMPAGNIE MINIERE DE SAKANIA SPRL</t>
   </si>
   <si>
     <t>2013/11/02</t>
   </si>
   <si>
     <t>2018/11/01</t>
   </si>
   <si>
+    <t>CHEMICAL OF AFRICA Sarl</t>
+  </si>
+  <si>
+    <t>2013/10/23</t>
+  </si>
+  <si>
+    <t>2018/10/22</t>
+  </si>
+  <si>
+    <t>2013/10/14</t>
+  </si>
+  <si>
+    <t>2018/10/13</t>
+  </si>
+  <si>
+    <t>2014/04/13</t>
+  </si>
+  <si>
+    <t>2019/04/12</t>
+  </si>
+  <si>
+    <t>AURUM SARL</t>
+  </si>
+  <si>
+    <t>2019/02/26</t>
+  </si>
+  <si>
+    <t>2024/02/25</t>
+  </si>
+  <si>
+    <t>Haut-Lomami</t>
+  </si>
+  <si>
+    <t>2014/09/22</t>
+  </si>
+  <si>
+    <t>2019/09/21</t>
+  </si>
+  <si>
+    <t>TANGANYIKA MINING COMPANY</t>
+  </si>
+  <si>
+    <t>Tanganyika</t>
+  </si>
+  <si>
+    <t>2016/07/28</t>
+  </si>
+  <si>
+    <t>2021/07/27</t>
+  </si>
+  <si>
+    <t>2014/05/25</t>
+  </si>
+  <si>
+    <t>2019/05/24</t>
+  </si>
+  <si>
+    <t>2009/05/14</t>
+  </si>
+  <si>
+    <t>2014/05/13</t>
+  </si>
+  <si>
+    <t>CHEMAF KATANGA MINING SPRL</t>
+  </si>
+  <si>
+    <t>2021/02/01</t>
+  </si>
+  <si>
+    <t>CROWN MINING SARL</t>
+  </si>
+  <si>
+    <t>2010/09/05</t>
+  </si>
+  <si>
+    <t>2021/10/16</t>
+  </si>
+  <si>
+    <t>KANUKA MINING COMPANY</t>
+  </si>
+  <si>
+    <t>2010/10/14</t>
+  </si>
+  <si>
+    <t>2015/10/13</t>
+  </si>
+  <si>
+    <t>SOCIETE DE DEVELOPPEMENT INDUSTRIEL ET MINIER DU KATANGA</t>
+  </si>
+  <si>
+    <t>2014/10/07</t>
+  </si>
+  <si>
+    <t>2019/10/06</t>
+  </si>
+  <si>
+    <t>2024/07/27</t>
+  </si>
+  <si>
+    <t>2016/10/11</t>
+  </si>
+  <si>
+    <t>2024/10/10</t>
+  </si>
+  <si>
+    <t>MAANYAA SARL</t>
+  </si>
+  <si>
+    <t>2016/12/08</t>
+  </si>
+  <si>
+    <t>2021/12/07</t>
+  </si>
+  <si>
+    <t>TSM ENTREPRISE SARL</t>
+  </si>
+  <si>
+    <t>2007/06/21</t>
+  </si>
+  <si>
+    <t>2012/06/20</t>
+  </si>
+  <si>
+    <t>AFRICAN MINERALS COMPANY SARLU</t>
+  </si>
+  <si>
+    <t>2007/06/16</t>
+  </si>
+  <si>
+    <t>2012/06/15</t>
+  </si>
+  <si>
+    <t>MINING MINERAL RESOURCES SAS</t>
+  </si>
+  <si>
+    <t>2012/08/26</t>
+  </si>
+  <si>
+    <t>2017/08/25</t>
+  </si>
+  <si>
+    <t>2012/09/11</t>
+  </si>
+  <si>
+    <t>2017/09/10</t>
+  </si>
+  <si>
+    <t>SOCIETE INDUSTRIELLE MINING-INTERNATIONAL SARLU</t>
+  </si>
+  <si>
+    <t>Bas-Uélé</t>
+  </si>
+  <si>
+    <t>2009/06/17</t>
+  </si>
+  <si>
+    <t>2015/12/16</t>
+  </si>
+  <si>
+    <t>WALNI MINERAL COMPANY SARL</t>
+  </si>
+  <si>
+    <t>2015/09/01</t>
+  </si>
+  <si>
+    <t>2020/06/11</t>
+  </si>
+  <si>
+    <t>NGONDO MINING SARL</t>
+  </si>
+  <si>
+    <t>2017/02/12</t>
+  </si>
+  <si>
+    <t>2022/02/11</t>
+  </si>
+  <si>
+    <t>SOCIETE D'EXPLOITATION DES GISEMENTS DE MALEMBA NKULU</t>
+  </si>
+  <si>
+    <t>2010/10/19</t>
+  </si>
+  <si>
+    <t>2015/10/18</t>
+  </si>
+  <si>
+    <t>2014/09/18</t>
+  </si>
+  <si>
+    <t>2021/01/28</t>
+  </si>
+  <si>
+    <t>MADINI BARAKA SARL</t>
+  </si>
+  <si>
+    <t>2013/08/24</t>
+  </si>
+  <si>
+    <t>2018/08/23</t>
+  </si>
+  <si>
+    <t>2016/04/08</t>
+  </si>
+  <si>
+    <t>2021/04/07</t>
+  </si>
+  <si>
+    <t>TANTALE MINING KATANGA</t>
+  </si>
+  <si>
+    <t>2013/09/24</t>
+  </si>
+  <si>
+    <t>2018/09/23</t>
+  </si>
+  <si>
+    <t>LA CONGOLAISE D'EXPLOITATION MINIERE SA</t>
+  </si>
+  <si>
+    <t>Maniema</t>
+  </si>
+  <si>
+    <t>2011/08/29</t>
+  </si>
+  <si>
+    <t>2018/08/27</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE MITWABA</t>
+  </si>
+  <si>
+    <t>2020/09/05</t>
+  </si>
+  <si>
+    <t>LA CONGOLAISE D'EXPLOITATION MINIERE S.A.</t>
+  </si>
+  <si>
+    <t>2016/08/29</t>
+  </si>
+  <si>
+    <t>2018/08/28</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE DES MINES ET CARRIERES SARL</t>
+  </si>
+  <si>
+    <t>2018/02/06</t>
+  </si>
+  <si>
+    <t>2023/02/05</t>
+  </si>
+  <si>
+    <t>2017/10/20</t>
+  </si>
+  <si>
+    <t>2022/10/19</t>
+  </si>
+  <si>
+    <t>AITEO MINING CONGO LIMITED SARL</t>
+  </si>
+  <si>
+    <t>2017/08/10</t>
+  </si>
+  <si>
+    <t>2022/08/09</t>
+  </si>
+  <si>
+    <t>TENGYUAN COBALT &amp; COPPER RESOURCES LTD</t>
+  </si>
+  <si>
+    <t>2017/08/07</t>
+  </si>
+  <si>
+    <t>2022/08/06</t>
+  </si>
+  <si>
+    <t>MINERAL DEVELOPMENT INVESTMENT</t>
+  </si>
+  <si>
+    <t>2017/07/31</t>
+  </si>
+  <si>
+    <t>2022/07/30</t>
+  </si>
+  <si>
+    <t>2017/08/14</t>
+  </si>
+  <si>
+    <t>2022/08/13</t>
+  </si>
+  <si>
+    <t>SOCIETE KIN-BETON SARL</t>
+  </si>
+  <si>
+    <t>Haut-Uélé</t>
+  </si>
+  <si>
+    <t>2017/10/23</t>
+  </si>
+  <si>
+    <t>2022/10/22</t>
+  </si>
+  <si>
+    <t>2017/09/15</t>
+  </si>
+  <si>
+    <t>2022/09/14</t>
+  </si>
+  <si>
+    <t>MUKONO KWA MUKONO MU KAZI GROUPE SARL</t>
+  </si>
+  <si>
+    <t>2017/08/22</t>
+  </si>
+  <si>
+    <t>2022/08/21</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE NDUBA SARL</t>
+  </si>
+  <si>
+    <t>Kongo Central</t>
+  </si>
+  <si>
+    <t>2018/02/28</t>
+  </si>
+  <si>
+    <t>2023/02/27</t>
+  </si>
+  <si>
+    <t>BMK CONSTRUCTION SARL</t>
+  </si>
+  <si>
+    <t>CONGO CONSTRUCTION INVESTMENTS SARL</t>
+  </si>
+  <si>
+    <t>Lomami</t>
+  </si>
+  <si>
+    <t>2022/02/05</t>
+  </si>
+  <si>
+    <t>COMBINED MINING COMPANY SARL</t>
+  </si>
+  <si>
+    <t>2018/10/01</t>
+  </si>
+  <si>
+    <t>2023/09/30</t>
+  </si>
+  <si>
+    <t>DECO ROOM SARL</t>
+  </si>
+  <si>
+    <t>2018/03/10</t>
+  </si>
+  <si>
+    <t>2023/03/09</t>
+  </si>
+  <si>
+    <t>SOCIETE DE RECHERCHE GEOLOGIQUE ET MINIERE</t>
+  </si>
+  <si>
+    <t>GLOBAL TRADING COMMODITIES SARL</t>
+  </si>
+  <si>
+    <t>2022/03/09</t>
+  </si>
+  <si>
+    <t>BRITCON COMPANY SARL</t>
+  </si>
+  <si>
+    <t>GLOBAL ENVIRONMENT AND SERVICES</t>
+  </si>
+  <si>
+    <t>2018/05/02</t>
+  </si>
+  <si>
+    <t>2023/05/01</t>
+  </si>
+  <si>
     <t>COMPAGNIE MINIERE DE LA LUKAYA S.A</t>
   </si>
   <si>
-    <t>2013/12/04</t>
-[...56 lines deleted...]
-    <t>BANRO CONGO MINING Sarl</t>
+    <t>VALLEY MINING GROUP SAS</t>
+  </si>
+  <si>
+    <t>2019/03/19</t>
+  </si>
+  <si>
+    <t>2024/03/18</t>
+  </si>
+  <si>
+    <t>MC TWIGA INDUSTRIES SARL</t>
+  </si>
+  <si>
+    <t>2019/03/26</t>
+  </si>
+  <si>
+    <t>2024/03/25</t>
+  </si>
+  <si>
+    <t>2020/12/29</t>
+  </si>
+  <si>
+    <t>2025/12/28</t>
+  </si>
+  <si>
+    <t>VALLY MINING GROUP SAS</t>
+  </si>
+  <si>
+    <t>2019/03/11</t>
+  </si>
+  <si>
+    <t>2024/03/10</t>
+  </si>
+  <si>
+    <t>SOGEMIP MINING SARLU</t>
+  </si>
+  <si>
+    <t>2019/02/12</t>
+  </si>
+  <si>
+    <t>2024/02/11</t>
+  </si>
+  <si>
+    <t>NEK MINING SARL</t>
+  </si>
+  <si>
+    <t>STANVIC MINING SARL</t>
+  </si>
+  <si>
+    <t>2019/02/20</t>
+  </si>
+  <si>
+    <t>2024/02/19</t>
+  </si>
+  <si>
+    <t>2019/03/22</t>
+  </si>
+  <si>
+    <t>2024/03/21</t>
+  </si>
+  <si>
+    <t>BUTA SARL</t>
+  </si>
+  <si>
+    <t>2019/03/05</t>
+  </si>
+  <si>
+    <t>2024/03/04</t>
+  </si>
+  <si>
+    <t>2019/04/30</t>
+  </si>
+  <si>
+    <t>2024/04/29</t>
+  </si>
+  <si>
+    <t>SOCIETE NUMBI EXPLOITATION SARL</t>
+  </si>
+  <si>
+    <t>2019/03/15</t>
+  </si>
+  <si>
+    <t>2024/03/14</t>
+  </si>
+  <si>
+    <t>MAWUYA TRADING AU CONGO</t>
+  </si>
+  <si>
+    <t>Sud-Ubangi</t>
+  </si>
+  <si>
+    <t>AIR MARINE AFRICA SARL</t>
+  </si>
+  <si>
+    <t>SOLEIL MINING SARL</t>
+  </si>
+  <si>
+    <t>2019/04/05</t>
+  </si>
+  <si>
+    <t>2024/04/04</t>
+  </si>
+  <si>
+    <t>WIDAL MINING SARL</t>
+  </si>
+  <si>
+    <t>2019/03/07</t>
+  </si>
+  <si>
+    <t>2024/03/06</t>
+  </si>
+  <si>
+    <t>2019/09/03</t>
+  </si>
+  <si>
+    <t>2024/09/02</t>
+  </si>
+  <si>
+    <t>CONGO MOON MINING SARL</t>
+  </si>
+  <si>
+    <t>2021/03/01</t>
+  </si>
+  <si>
+    <t>2026/02/28</t>
+  </si>
+  <si>
+    <t>2021/08/26</t>
+  </si>
+  <si>
+    <t>2026/08/25</t>
+  </si>
+  <si>
+    <t>GLORIA DEI MINING SARL</t>
+  </si>
+  <si>
+    <t>2020/07/10</t>
+  </si>
+  <si>
+    <t>2025/07/09</t>
+  </si>
+  <si>
+    <t>Ituri</t>
+  </si>
+  <si>
+    <t>ENTREPRISE COMMERCIALE. MINIERE. AGRICOLE ET DE SECURITE SARL</t>
+  </si>
+  <si>
+    <t>2019/10/14</t>
+  </si>
+  <si>
+    <t>2024/10/13</t>
+  </si>
+  <si>
+    <t>KIMIA MINING INVESTMENT SARL</t>
+  </si>
+  <si>
+    <t>2019/08/13</t>
+  </si>
+  <si>
+    <t>2024/08/12</t>
+  </si>
+  <si>
+    <t>SOCIETE ORIENTALE RESSOURCES CONGO SARL</t>
   </si>
   <si>
     <t>Sud-Kivu</t>
   </si>
   <si>
-    <t>2016/08/10</t>
-[...212 lines deleted...]
-    <t>2021/11/20</t>
+    <t>2019/09/06</t>
+  </si>
+  <si>
+    <t>2024/09/05</t>
+  </si>
+  <si>
+    <t>ADVANCE INDUSTRY CONGO SARL</t>
+  </si>
+  <si>
+    <t>2021/04/14</t>
+  </si>
+  <si>
+    <t>2026/04/13</t>
+  </si>
+  <si>
+    <t>2021/04/22</t>
+  </si>
+  <si>
+    <t>2026/04/21</t>
+  </si>
+  <si>
+    <t>KGOR SARL</t>
+  </si>
+  <si>
+    <t>2024/07/19</t>
+  </si>
+  <si>
+    <t>2029/07/18</t>
+  </si>
+  <si>
+    <t>SHABA MINING RDC</t>
+  </si>
+  <si>
+    <t>2024/04/26</t>
+  </si>
+  <si>
+    <t>2029/04/25</t>
+  </si>
+  <si>
+    <t>2024/07/12</t>
+  </si>
+  <si>
+    <t>2029/07/11</t>
+  </si>
+  <si>
+    <t>ALNA MINING SARLU</t>
+  </si>
+  <si>
+    <t>2023/05/08</t>
+  </si>
+  <si>
+    <t>2028/05/07</t>
+  </si>
+  <si>
+    <t>2022/01/31</t>
+  </si>
+  <si>
+    <t>2027/01/30</t>
+  </si>
+  <si>
+    <t>PHAEPON INTERNATIONAL RESOURCES SARL</t>
+  </si>
+  <si>
+    <t>2025/03/04</t>
+  </si>
+  <si>
+    <t>2030/03/03</t>
+  </si>
+  <si>
+    <t>GLOBE MINING SAS</t>
+  </si>
+  <si>
+    <t>2025/05/20</t>
+  </si>
+  <si>
+    <t>2030/05/19</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE BAMBI ET FILS</t>
+  </si>
+  <si>
+    <t>2023/02/28</t>
+  </si>
+  <si>
+    <t>2028/02/27</t>
   </si>
   <si>
     <t>LETA MBANVU MINING COMPANY SARL</t>
   </si>
   <si>
+    <t>Kasaï-Central</t>
+  </si>
+  <si>
     <t>2017/09/11</t>
   </si>
   <si>
     <t>2021/09/10</t>
   </si>
   <si>
-    <t>DATHCOM MINING SA</t>
-[...26 lines deleted...]
-    <t>GROUPE LES LEADERS SERVICE SARL</t>
+    <t>2022/07/25</t>
+  </si>
+  <si>
+    <t>2027/07/24</t>
+  </si>
+  <si>
+    <t>2023/03/20</t>
+  </si>
+  <si>
+    <t>2028/03/19</t>
+  </si>
+  <si>
+    <t>NDONA EXPANSION MINING SARL</t>
+  </si>
+  <si>
+    <t>2009/07/01</t>
+  </si>
+  <si>
+    <t>2013/06/30</t>
+  </si>
+  <si>
+    <t>2018/10/18</t>
+  </si>
+  <si>
+    <t>2011/05/25</t>
+  </si>
+  <si>
+    <t>TAO DA SARL</t>
+  </si>
+  <si>
+    <t>2026/03/16</t>
+  </si>
+  <si>
+    <t>2031/03/15</t>
+  </si>
+  <si>
+    <t>MZURI MINING SARL</t>
+  </si>
+  <si>
+    <t>2025/09/18</t>
+  </si>
+  <si>
+    <t>2030/09/17</t>
+  </si>
+  <si>
+    <t>LIDA SARL</t>
+  </si>
+  <si>
+    <t>2025/09/03</t>
+  </si>
+  <si>
+    <t>2030/09/02</t>
+  </si>
+  <si>
+    <t>LIBELA SARL</t>
   </si>
   <si>
     <t>Tshopo</t>
   </si>
   <si>
-    <t>2017/10/02</t>
-[...104 lines deleted...]
-    <t>2026/04/13</t>
+    <t>2024/08/08</t>
+  </si>
+  <si>
+    <t>2029/08/07</t>
+  </si>
+  <si>
+    <t>2024/05/08</t>
+  </si>
+  <si>
+    <t>2029/05/07</t>
+  </si>
+  <si>
+    <t>KIBARA PROSPECTING SARL</t>
+  </si>
+  <si>
+    <t>2029/03/20</t>
+  </si>
+  <si>
+    <t>AFRIQUE OR MINING SARL</t>
+  </si>
+  <si>
+    <t>Nord-Kivu</t>
+  </si>
+  <si>
+    <t>2020/03/10</t>
+  </si>
+  <si>
+    <t>2025/03/09</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE L' EST DU CONGO</t>
+  </si>
+  <si>
+    <t>2023/08/08</t>
+  </si>
+  <si>
+    <t>2028/08/07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -923,64 +1214,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H127"/>
+  <dimension ref="A1:H173"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H3" sqref="H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="20.995" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
@@ -999,3094 +1290,4452 @@
       </c>
       <c r="D3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4">
-        <v>117</v>
+        <v>74</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5">
-        <v>706</v>
+        <v>712</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6">
-        <v>106</v>
+        <v>41</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7">
+        <v>738</v>
+      </c>
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G7" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
+      <c r="H7" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B8" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C8">
-        <v>712</v>
+        <v>739</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G8" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C9">
-        <v>713</v>
+        <v>746</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H9" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10">
-        <v>714</v>
+        <v>749</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H10" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C11">
-        <v>738</v>
+        <v>751</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="H11" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12">
+        <v>752</v>
+      </c>
+      <c r="D12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12">
+        <v>68</v>
+      </c>
+      <c r="F12" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" t="s">
+        <v>18</v>
+      </c>
+      <c r="H12" t="s">
         <v>19</v>
-      </c>
-[...14 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B13" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C13">
-        <v>745</v>
+        <v>757</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13">
-        <v>33</v>
+        <v>97</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G13" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H13" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B14" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C14">
-        <v>746</v>
+        <v>758</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14">
-        <v>39</v>
+        <v>88</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G14" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H14" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15">
+        <v>759</v>
+      </c>
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15">
+        <v>75</v>
+      </c>
+      <c r="F15" t="s">
+        <v>17</v>
+      </c>
+      <c r="G15" t="s">
+        <v>18</v>
+      </c>
+      <c r="H15" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B16" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C16">
-        <v>748</v>
+        <v>761</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16">
-        <v>100</v>
+        <v>66</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H16" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B17" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17">
+        <v>762</v>
+      </c>
+      <c r="D17" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17">
+        <v>60</v>
+      </c>
+      <c r="F17" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17" t="s">
         <v>19</v>
-      </c>
-[...14 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B18" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18">
+        <v>763</v>
+      </c>
+      <c r="D18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18">
+        <v>68</v>
+      </c>
+      <c r="F18" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" t="s">
+        <v>18</v>
+      </c>
+      <c r="H18" t="s">
         <v>19</v>
-      </c>
-[...14 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B19" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19">
+        <v>768</v>
+      </c>
+      <c r="D19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19">
+        <v>65</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" t="s">
+        <v>18</v>
+      </c>
+      <c r="H19" t="s">
         <v>19</v>
-      </c>
-[...14 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="B20" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20">
+        <v>777</v>
+      </c>
+      <c r="D20" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20">
+        <v>99</v>
+      </c>
+      <c r="F20" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" t="s">
+        <v>18</v>
+      </c>
+      <c r="H20" t="s">
         <v>19</v>
-      </c>
-[...14 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B21" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C21">
-        <v>753</v>
+        <v>845</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="F21"/>
+        <v>115</v>
+      </c>
+      <c r="F21" t="s">
+        <v>17</v>
+      </c>
       <c r="G21" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="H21" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B22" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C22">
-        <v>756</v>
+        <v>846</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="F22"/>
+        <v>113</v>
+      </c>
+      <c r="F22" t="s">
+        <v>17</v>
+      </c>
       <c r="G22" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="H22" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B23" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C23">
-        <v>757</v>
+        <v>847</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="F23"/>
+        <v>117</v>
+      </c>
+      <c r="F23" t="s">
+        <v>17</v>
+      </c>
       <c r="G23" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H23" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B24" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C24">
-        <v>758</v>
+        <v>848</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="F24"/>
+        <v>110</v>
+      </c>
+      <c r="F24" t="s">
+        <v>17</v>
+      </c>
       <c r="G24" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H24" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B25" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C25">
-        <v>759</v>
+        <v>850</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="F25"/>
+        <v>86</v>
+      </c>
+      <c r="F25" t="s">
+        <v>17</v>
+      </c>
       <c r="G25" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="H25" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B26" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C26">
-        <v>760</v>
+        <v>1438</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="F26"/>
+        <v>40</v>
+      </c>
+      <c r="F26" t="s">
+        <v>17</v>
+      </c>
       <c r="G26" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="H26" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" t="s">
+        <v>11</v>
+      </c>
+      <c r="C27">
+        <v>1440</v>
+      </c>
+      <c r="D27" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27">
+        <v>10</v>
+      </c>
+      <c r="F27" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" t="s">
+        <v>34</v>
+      </c>
+      <c r="H27" t="s">
         <v>35</v>
-      </c>
-[...17 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>31</v>
+      </c>
+      <c r="B28" t="s">
+        <v>11</v>
+      </c>
+      <c r="C28">
+        <v>1444</v>
+      </c>
+      <c r="D28" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28">
+        <v>32</v>
+      </c>
+      <c r="F28" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" t="s">
+        <v>34</v>
+      </c>
+      <c r="H28" t="s">
         <v>35</v>
-      </c>
-[...17 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B29" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C29">
-        <v>763</v>
+        <v>1887</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="F29"/>
+        <v>7</v>
+      </c>
+      <c r="F29" t="s">
+        <v>17</v>
+      </c>
       <c r="G29" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="H29" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B30" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C30">
-        <v>768</v>
+        <v>1959</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G30" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="H30" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B31" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C31">
-        <v>769</v>
+        <v>1960</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
       <c r="E31">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="F31"/>
+        <v>76</v>
+      </c>
+      <c r="F31" t="s">
+        <v>41</v>
+      </c>
       <c r="G31" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="H31" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C32">
-        <v>774</v>
+        <v>1995</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="F32"/>
+        <v>76</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
       <c r="G32" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="H32" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" t="s">
+        <v>11</v>
+      </c>
+      <c r="C33">
+        <v>2061</v>
+      </c>
+      <c r="D33" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33">
+        <v>20</v>
+      </c>
+      <c r="F33" t="s">
+        <v>17</v>
+      </c>
+      <c r="G33" t="s">
         <v>36</v>
       </c>
-      <c r="B33" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="H33" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" t="s">
+        <v>11</v>
+      </c>
+      <c r="C34">
+        <v>2120</v>
+      </c>
+      <c r="D34" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34">
+        <v>15</v>
+      </c>
+      <c r="F34" t="s">
+        <v>17</v>
+      </c>
+      <c r="G34" t="s">
         <v>36</v>
       </c>
-      <c r="B34" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="H34" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="B35" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C35">
-        <v>777</v>
+        <v>2130</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="F35"/>
+        <v>55</v>
+      </c>
+      <c r="F35" t="s">
+        <v>45</v>
+      </c>
       <c r="G35" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="H35" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="B36" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C36">
-        <v>778</v>
+        <v>2131</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="F36"/>
+        <v>114</v>
+      </c>
+      <c r="F36" t="s">
+        <v>45</v>
+      </c>
       <c r="G36" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="H36" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="B37" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C37">
-        <v>779</v>
+        <v>2133</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
       <c r="E37">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="F37"/>
+        <v>49</v>
+      </c>
+      <c r="F37" t="s">
+        <v>17</v>
+      </c>
       <c r="G37" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="H37" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B38" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C38">
-        <v>834</v>
+        <v>2136</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="F38"/>
+        <v>45</v>
+      </c>
+      <c r="F38" t="s">
+        <v>17</v>
+      </c>
       <c r="G38" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H38" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C39">
-        <v>845</v>
+        <v>2150</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="F39"/>
+        <v>53</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
       <c r="G39" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H39" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B40" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C40">
-        <v>846</v>
+        <v>2151</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="F40"/>
+        <v>30</v>
+      </c>
+      <c r="F40" t="s">
+        <v>41</v>
+      </c>
       <c r="G40" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H40" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B41" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C41">
-        <v>847</v>
+        <v>2152</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
       <c r="E41">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="F41"/>
+        <v>83</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
       <c r="G41" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="H41" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B42" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C42">
-        <v>848</v>
+        <v>2154</v>
       </c>
       <c r="D42" t="s">
         <v>12</v>
       </c>
       <c r="E42">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="F42"/>
+        <v>30</v>
+      </c>
+      <c r="F42" t="s">
+        <v>41</v>
+      </c>
       <c r="G42" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H42" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B43" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C43">
-        <v>849</v>
+        <v>2156</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
       <c r="E43">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="F43"/>
+        <v>52</v>
+      </c>
+      <c r="F43" t="s">
+        <v>17</v>
+      </c>
       <c r="G43" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H43" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>31</v>
+      </c>
+      <c r="B44" t="s">
+        <v>11</v>
+      </c>
+      <c r="C44">
+        <v>2192</v>
+      </c>
+      <c r="D44" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44">
+        <v>75</v>
+      </c>
+      <c r="F44" t="s">
+        <v>41</v>
+      </c>
+      <c r="G44" t="s">
+        <v>36</v>
+      </c>
+      <c r="H44" t="s">
         <v>37</v>
-      </c>
-[...17 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="B45" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C45">
-        <v>851</v>
+        <v>2477</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="F45"/>
+        <v>116</v>
+      </c>
+      <c r="F45" t="s">
+        <v>45</v>
+      </c>
       <c r="G45" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="H45" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>38</v>
+      </c>
+      <c r="B46" t="s">
+        <v>11</v>
+      </c>
+      <c r="C46">
+        <v>2508</v>
+      </c>
+      <c r="D46" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46">
+        <v>26</v>
+      </c>
+      <c r="F46" t="s">
+        <v>17</v>
+      </c>
+      <c r="G46" t="s">
+        <v>39</v>
+      </c>
+      <c r="H46" t="s">
         <v>40</v>
-      </c>
-[...17 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B47" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C47">
-        <v>1438</v>
+        <v>2509</v>
       </c>
       <c r="D47" t="s">
         <v>12</v>
       </c>
       <c r="E47">
+        <v>46</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" t="s">
+        <v>39</v>
+      </c>
+      <c r="H47" t="s">
         <v>40</v>
-      </c>
-[...5 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B48" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C48">
-        <v>1440</v>
+        <v>2511</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
       <c r="E48">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F48"/>
+        <v>35</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
       <c r="G48" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="H48" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B49" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C49">
-        <v>1444</v>
+        <v>2513</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
       <c r="E49">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="F49"/>
+        <v>48</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
       <c r="G49" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="H49" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="B50" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C50">
-        <v>1446</v>
+        <v>4072</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
       <c r="E50">
-        <v>7</v>
+        <v>214</v>
       </c>
       <c r="F50" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="G50" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="H50" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="B51" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C51">
-        <v>1734</v>
+        <v>4100</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
       <c r="E51">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="F51"/>
+        <v>155</v>
+      </c>
+      <c r="F51" t="s">
+        <v>41</v>
+      </c>
       <c r="G51" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="H51" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="B52" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C52">
-        <v>1818</v>
+        <v>4723</v>
       </c>
       <c r="D52" t="s">
         <v>12</v>
       </c>
       <c r="E52">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="F52"/>
+        <v>34</v>
+      </c>
+      <c r="F52" t="s">
+        <v>17</v>
+      </c>
       <c r="G52" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="H52" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B53" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C53">
-        <v>1820</v>
+        <v>5213</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
       <c r="E53">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="F53"/>
+        <v>230</v>
+      </c>
+      <c r="F53" t="s">
+        <v>45</v>
+      </c>
       <c r="G53" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="H53" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B54" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C54">
-        <v>1887</v>
+        <v>5297</v>
       </c>
       <c r="D54" t="s">
         <v>12</v>
       </c>
       <c r="E54">
-        <v>7</v>
+        <v>41</v>
       </c>
       <c r="F54" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="G54" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="H54" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B55" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C55">
-        <v>1995</v>
+        <v>5298</v>
       </c>
       <c r="D55" t="s">
         <v>12</v>
       </c>
       <c r="E55">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="F55" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="G55" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="H55" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="B56" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C56">
-        <v>2061</v>
+        <v>5725</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
       <c r="E56">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="F56" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G56" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="H56" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="B57" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C57">
-        <v>2120</v>
+        <v>7039</v>
       </c>
       <c r="D57" t="s">
         <v>12</v>
       </c>
       <c r="E57">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="F57"/>
+        <v>188</v>
+      </c>
+      <c r="F57" t="s">
+        <v>45</v>
+      </c>
       <c r="G57" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="H57" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
       <c r="B58" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C58">
-        <v>2142</v>
+        <v>7085</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
       <c r="E58">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="F58"/>
+        <v>2</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
       <c r="G58" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="H58" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>43</v>
+        <v>75</v>
       </c>
       <c r="B59" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C59">
-        <v>2192</v>
+        <v>8565</v>
       </c>
       <c r="D59" t="s">
         <v>12</v>
       </c>
       <c r="E59">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="F59"/>
+        <v>69</v>
+      </c>
+      <c r="F59" t="s">
+        <v>45</v>
+      </c>
       <c r="G59" t="s">
-        <v>52</v>
+        <v>76</v>
       </c>
       <c r="H59" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>56</v>
+        <v>75</v>
       </c>
       <c r="B60" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C60">
-        <v>2477</v>
+        <v>8567</v>
       </c>
       <c r="D60" t="s">
         <v>12</v>
       </c>
       <c r="E60">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="F60"/>
+        <v>38</v>
+      </c>
+      <c r="F60" t="s">
+        <v>45</v>
+      </c>
       <c r="G60" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
       <c r="H60" t="s">
-        <v>57</v>
+        <v>79</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>43</v>
+        <v>80</v>
       </c>
       <c r="B61" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C61">
-        <v>2765</v>
+        <v>10974</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="F61"/>
+        <v>11</v>
+      </c>
+      <c r="F61" t="s">
+        <v>81</v>
+      </c>
       <c r="G61" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="H61" t="s">
-        <v>59</v>
+        <v>83</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>60</v>
+        <v>84</v>
       </c>
       <c r="B62" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C62">
-        <v>3873</v>
+        <v>12107</v>
       </c>
       <c r="D62" t="s">
         <v>12</v>
       </c>
       <c r="E62">
-        <v>459</v>
+        <v>51</v>
       </c>
       <c r="F62" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G62" t="s">
-        <v>62</v>
+        <v>85</v>
       </c>
       <c r="H62" t="s">
-        <v>63</v>
+        <v>86</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>64</v>
+        <v>87</v>
       </c>
       <c r="B63" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C63">
-        <v>4072</v>
+        <v>12190</v>
       </c>
       <c r="D63" t="s">
         <v>12</v>
       </c>
       <c r="E63">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="F63"/>
+        <v>142</v>
+      </c>
+      <c r="F63" t="s">
+        <v>17</v>
+      </c>
       <c r="G63" t="s">
-        <v>65</v>
+        <v>88</v>
       </c>
       <c r="H63" t="s">
-        <v>66</v>
+        <v>89</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>67</v>
+        <v>90</v>
       </c>
       <c r="B64" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C64">
-        <v>4091</v>
+        <v>12203</v>
       </c>
       <c r="D64" t="s">
         <v>12</v>
       </c>
       <c r="E64">
-        <v>2</v>
+        <v>294</v>
       </c>
       <c r="F64" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="G64" t="s">
-        <v>68</v>
+        <v>91</v>
       </c>
       <c r="H64" t="s">
-        <v>69</v>
+        <v>92</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="B65" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C65">
-        <v>4293</v>
+        <v>12204</v>
       </c>
       <c r="D65" t="s">
         <v>12</v>
       </c>
       <c r="E65">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="F65" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G65" t="s">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="H65" t="s">
-        <v>72</v>
+        <v>92</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="B66" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C66">
-        <v>4295</v>
+        <v>12205</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
       <c r="E66">
-        <v>471</v>
-[...1 lines deleted...]
-      <c r="F66"/>
+        <v>22</v>
+      </c>
+      <c r="F66" t="s">
+        <v>41</v>
+      </c>
       <c r="G66" t="s">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="H66" t="s">
-        <v>72</v>
+        <v>92</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>70</v>
+        <v>31</v>
       </c>
       <c r="B67" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C67">
-        <v>4296</v>
+        <v>12370</v>
       </c>
       <c r="D67" t="s">
         <v>12</v>
       </c>
       <c r="E67">
-        <v>471</v>
-[...1 lines deleted...]
-      <c r="F67"/>
+        <v>184</v>
+      </c>
+      <c r="F67" t="s">
+        <v>17</v>
+      </c>
       <c r="G67" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="H67" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="B68" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C68">
-        <v>4723</v>
+        <v>12371</v>
       </c>
       <c r="D68" t="s">
         <v>12</v>
       </c>
       <c r="E68">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="F68"/>
+        <v>400</v>
+      </c>
+      <c r="F68" t="s">
+        <v>17</v>
+      </c>
       <c r="G68" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="H68" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>76</v>
+        <v>31</v>
       </c>
       <c r="B69" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C69">
-        <v>4791</v>
+        <v>12372</v>
       </c>
       <c r="D69" t="s">
         <v>12</v>
       </c>
       <c r="E69">
-        <v>50</v>
+        <v>292</v>
       </c>
       <c r="F69" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="G69" t="s">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="H69" t="s">
-        <v>78</v>
+        <v>94</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>79</v>
+        <v>31</v>
       </c>
       <c r="B70" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C70">
-        <v>5214</v>
+        <v>12373</v>
       </c>
       <c r="D70" t="s">
         <v>12</v>
       </c>
       <c r="E70">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="F70"/>
+        <v>240</v>
+      </c>
+      <c r="F70" t="s">
+        <v>17</v>
+      </c>
       <c r="G70" t="s">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="H70" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="B71" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C71">
-        <v>5215</v>
+        <v>12374</v>
       </c>
       <c r="D71" t="s">
         <v>12</v>
       </c>
       <c r="E71">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="F71"/>
+        <v>4</v>
+      </c>
+      <c r="F71" t="s">
+        <v>17</v>
+      </c>
       <c r="G71" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="H71" t="s">
-        <v>81</v>
+        <v>97</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>79</v>
+        <v>31</v>
       </c>
       <c r="B72" t="s">
+        <v>11</v>
+      </c>
+      <c r="C72">
+        <v>12424</v>
+      </c>
+      <c r="D72" t="s">
+        <v>12</v>
+      </c>
+      <c r="E72">
         <v>19</v>
       </c>
-      <c r="C72">
-[...8 lines deleted...]
-      <c r="F72"/>
+      <c r="F72" t="s">
+        <v>13</v>
+      </c>
       <c r="G72" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="H72" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="B73" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C73">
-        <v>5217</v>
+        <v>12432</v>
       </c>
       <c r="D73" t="s">
         <v>12</v>
       </c>
       <c r="E73">
-        <v>164</v>
+        <v>220</v>
       </c>
       <c r="F73"/>
       <c r="G73" t="s">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="H73" t="s">
-        <v>82</v>
+        <v>102</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="B74" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C74">
-        <v>5725</v>
+        <v>12438</v>
       </c>
       <c r="D74" t="s">
         <v>12</v>
       </c>
       <c r="E74">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F74"/>
+        <v>444</v>
+      </c>
+      <c r="F74" t="s">
+        <v>104</v>
+      </c>
       <c r="G74" t="s">
-        <v>84</v>
+        <v>105</v>
       </c>
       <c r="H74" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="B75" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C75">
-        <v>6445</v>
+        <v>12443</v>
       </c>
       <c r="D75" t="s">
         <v>12</v>
       </c>
       <c r="E75">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="F75"/>
+        <v>460</v>
+      </c>
+      <c r="F75" t="s">
+        <v>17</v>
+      </c>
       <c r="G75" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="H75" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="B76" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C76">
-        <v>7085</v>
+        <v>12452</v>
       </c>
       <c r="D76" t="s">
         <v>12</v>
       </c>
       <c r="E76">
-        <v>2</v>
+        <v>210</v>
       </c>
       <c r="F76" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="G76" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="H76" t="s">
-        <v>91</v>
+        <v>111</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>92</v>
+        <v>112</v>
       </c>
       <c r="B77" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C77">
-        <v>8565</v>
+        <v>13284</v>
       </c>
       <c r="D77" t="s">
         <v>12</v>
       </c>
       <c r="E77">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="F77"/>
+        <v>27</v>
+      </c>
+      <c r="F77" t="s">
+        <v>13</v>
+      </c>
       <c r="G77" t="s">
-        <v>93</v>
+        <v>113</v>
       </c>
       <c r="H77" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>92</v>
+        <v>112</v>
       </c>
       <c r="B78" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C78">
-        <v>8567</v>
+        <v>13290</v>
       </c>
       <c r="D78" t="s">
         <v>12</v>
       </c>
       <c r="E78">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="F78"/>
+        <v>5</v>
+      </c>
+      <c r="F78" t="s">
+        <v>17</v>
+      </c>
       <c r="G78" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="H78" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>97</v>
+        <v>117</v>
       </c>
       <c r="B79" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C79">
-        <v>10862</v>
+        <v>13309</v>
       </c>
       <c r="D79" t="s">
         <v>12</v>
       </c>
       <c r="E79">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="F79"/>
+        <v>10</v>
+      </c>
+      <c r="F79" t="s">
+        <v>17</v>
+      </c>
       <c r="G79" t="s">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="H79" t="s">
-        <v>99</v>
+        <v>119</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>97</v>
+        <v>120</v>
       </c>
       <c r="B80" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C80">
-        <v>10864</v>
+        <v>13392</v>
       </c>
       <c r="D80" t="s">
         <v>12</v>
       </c>
       <c r="E80">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="F80" t="s">
         <v>13</v>
       </c>
       <c r="G80" t="s">
-        <v>98</v>
+        <v>121</v>
       </c>
       <c r="H80" t="s">
-        <v>99</v>
+        <v>122</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>97</v>
+        <v>120</v>
       </c>
       <c r="B81" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C81">
-        <v>10867</v>
+        <v>13393</v>
       </c>
       <c r="D81" t="s">
         <v>12</v>
       </c>
       <c r="E81">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="F81" t="s">
         <v>13</v>
       </c>
       <c r="G81" t="s">
-        <v>98</v>
+        <v>121</v>
       </c>
       <c r="H81" t="s">
-        <v>99</v>
+        <v>122</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>100</v>
+        <v>123</v>
       </c>
       <c r="B82" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C82">
-        <v>10974</v>
+        <v>13422</v>
       </c>
       <c r="D82" t="s">
         <v>12</v>
       </c>
       <c r="E82">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="F82"/>
+        <v>54</v>
+      </c>
+      <c r="F82" t="s">
+        <v>13</v>
+      </c>
       <c r="G82" t="s">
-        <v>101</v>
+        <v>124</v>
       </c>
       <c r="H82" t="s">
-        <v>102</v>
+        <v>125</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>70</v>
+        <v>123</v>
       </c>
       <c r="B83" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C83">
-        <v>12107</v>
+        <v>13441</v>
       </c>
       <c r="D83" t="s">
         <v>12</v>
       </c>
       <c r="E83">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="F83"/>
+        <v>5</v>
+      </c>
+      <c r="F83" t="s">
+        <v>17</v>
+      </c>
       <c r="G83" t="s">
-        <v>103</v>
+        <v>124</v>
       </c>
       <c r="H83" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>105</v>
+        <v>123</v>
       </c>
       <c r="B84" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C84">
-        <v>12162</v>
+        <v>13445</v>
       </c>
       <c r="D84" t="s">
         <v>12</v>
       </c>
       <c r="E84">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="F84"/>
+        <v>48</v>
+      </c>
+      <c r="F84" t="s">
+        <v>17</v>
+      </c>
       <c r="G84" t="s">
-        <v>106</v>
+        <v>126</v>
       </c>
       <c r="H84" t="s">
-        <v>107</v>
+        <v>127</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>105</v>
+        <v>128</v>
       </c>
       <c r="B85" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C85">
-        <v>12172</v>
+        <v>13448</v>
       </c>
       <c r="D85" t="s">
         <v>12</v>
       </c>
       <c r="E85">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="F85"/>
+        <v>99</v>
+      </c>
+      <c r="F85" t="s">
+        <v>129</v>
+      </c>
       <c r="G85" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="H85" t="s">
-        <v>109</v>
+        <v>131</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>105</v>
+        <v>128</v>
       </c>
       <c r="B86" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C86">
-        <v>12173</v>
+        <v>13449</v>
       </c>
       <c r="D86" t="s">
         <v>12</v>
       </c>
       <c r="E86">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="F86"/>
+        <v>41</v>
+      </c>
+      <c r="F86" t="s">
+        <v>129</v>
+      </c>
       <c r="G86" t="s">
-        <v>108</v>
+        <v>132</v>
       </c>
       <c r="H86" t="s">
-        <v>109</v>
+        <v>133</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>105</v>
+        <v>128</v>
       </c>
       <c r="B87" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C87">
-        <v>12175</v>
+        <v>13450</v>
       </c>
       <c r="D87" t="s">
         <v>12</v>
       </c>
       <c r="E87">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="F87"/>
+        <v>77</v>
+      </c>
+      <c r="F87" t="s">
+        <v>129</v>
+      </c>
       <c r="G87" t="s">
-        <v>108</v>
+        <v>132</v>
       </c>
       <c r="H87" t="s">
-        <v>109</v>
+        <v>133</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>105</v>
+        <v>134</v>
       </c>
       <c r="B88" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C88">
-        <v>12182</v>
+        <v>13622</v>
       </c>
       <c r="D88" t="s">
         <v>12</v>
       </c>
       <c r="E88">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="F88"/>
+        <v>51</v>
+      </c>
+      <c r="F88" t="s">
+        <v>17</v>
+      </c>
       <c r="G88" t="s">
-        <v>108</v>
+        <v>135</v>
       </c>
       <c r="H88" t="s">
-        <v>109</v>
+        <v>136</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>105</v>
+        <v>137</v>
       </c>
       <c r="B89" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C89">
-        <v>12183</v>
+        <v>13887</v>
       </c>
       <c r="D89" t="s">
         <v>12</v>
       </c>
       <c r="E89">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="F89"/>
+        <v>20</v>
+      </c>
+      <c r="F89" t="s">
+        <v>138</v>
+      </c>
       <c r="G89" t="s">
-        <v>108</v>
+        <v>139</v>
       </c>
       <c r="H89" t="s">
-        <v>109</v>
+        <v>140</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>105</v>
+        <v>141</v>
       </c>
       <c r="B90" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C90">
-        <v>12188</v>
+        <v>13893</v>
       </c>
       <c r="D90" t="s">
         <v>12</v>
       </c>
       <c r="E90">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="F90"/>
+        <v>15</v>
+      </c>
+      <c r="F90" t="s">
+        <v>81</v>
+      </c>
       <c r="G90" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="H90" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>110</v>
+        <v>142</v>
       </c>
       <c r="B91" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C91">
-        <v>12203</v>
+        <v>13952</v>
       </c>
       <c r="D91" t="s">
         <v>12</v>
       </c>
       <c r="E91">
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="F91"/>
+        <v>80</v>
+      </c>
+      <c r="F91" t="s">
+        <v>143</v>
+      </c>
       <c r="G91" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="H91" t="s">
-        <v>112</v>
+        <v>144</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>110</v>
+        <v>145</v>
       </c>
       <c r="B92" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C92">
-        <v>12204</v>
+        <v>13961</v>
       </c>
       <c r="D92" t="s">
         <v>12</v>
       </c>
       <c r="E92">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="F92"/>
+        <v>90</v>
+      </c>
+      <c r="F92" t="s">
+        <v>81</v>
+      </c>
       <c r="G92" t="s">
-        <v>111</v>
+        <v>146</v>
       </c>
       <c r="H92" t="s">
-        <v>112</v>
+        <v>147</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>110</v>
+        <v>148</v>
       </c>
       <c r="B93" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C93">
-        <v>12205</v>
+        <v>14076</v>
       </c>
       <c r="D93" t="s">
         <v>12</v>
       </c>
       <c r="E93">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="F93"/>
+        <v>14</v>
+      </c>
+      <c r="F93" t="s">
+        <v>17</v>
+      </c>
       <c r="G93" t="s">
-        <v>111</v>
+        <v>149</v>
       </c>
       <c r="H93" t="s">
-        <v>112</v>
+        <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>113</v>
+        <v>151</v>
       </c>
       <c r="B94" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C94">
-        <v>12361</v>
+        <v>14079</v>
       </c>
       <c r="D94" t="s">
         <v>12</v>
       </c>
       <c r="E94">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="F94"/>
+        <v>13</v>
+      </c>
+      <c r="F94" t="s">
+        <v>41</v>
+      </c>
       <c r="G94" t="s">
-        <v>114</v>
+        <v>149</v>
       </c>
       <c r="H94" t="s">
-        <v>115</v>
+        <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>43</v>
+        <v>151</v>
       </c>
       <c r="B95" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C95">
-        <v>12370</v>
+        <v>14081</v>
       </c>
       <c r="D95" t="s">
         <v>12</v>
       </c>
       <c r="E95">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="F95"/>
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>41</v>
+      </c>
       <c r="G95" t="s">
-        <v>116</v>
+        <v>149</v>
       </c>
       <c r="H95" t="s">
-        <v>117</v>
+        <v>150</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>43</v>
+        <v>152</v>
       </c>
       <c r="B96" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C96">
-        <v>12371</v>
+        <v>14084</v>
       </c>
       <c r="D96" t="s">
         <v>12</v>
       </c>
       <c r="E96">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="F96"/>
+        <v>10</v>
+      </c>
+      <c r="F96" t="s">
+        <v>81</v>
+      </c>
       <c r="G96" t="s">
-        <v>116</v>
+        <v>149</v>
       </c>
       <c r="H96" t="s">
-        <v>117</v>
+        <v>153</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>43</v>
+        <v>152</v>
       </c>
       <c r="B97" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C97">
-        <v>12372</v>
+        <v>14085</v>
       </c>
       <c r="D97" t="s">
         <v>12</v>
       </c>
       <c r="E97">
-        <v>292</v>
-[...1 lines deleted...]
-      <c r="F97"/>
+        <v>10</v>
+      </c>
+      <c r="F97" t="s">
+        <v>81</v>
+      </c>
       <c r="G97" t="s">
-        <v>116</v>
+        <v>149</v>
       </c>
       <c r="H97" t="s">
-        <v>117</v>
+        <v>153</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>43</v>
+        <v>154</v>
       </c>
       <c r="B98" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C98">
-        <v>12373</v>
+        <v>14096</v>
       </c>
       <c r="D98" t="s">
         <v>12</v>
       </c>
       <c r="E98">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="F98"/>
+        <v>20</v>
+      </c>
+      <c r="F98" t="s">
+        <v>104</v>
+      </c>
       <c r="G98" t="s">
-        <v>116</v>
+        <v>149</v>
       </c>
       <c r="H98" t="s">
-        <v>117</v>
+        <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>118</v>
+        <v>155</v>
       </c>
       <c r="B99" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C99">
-        <v>12374</v>
+        <v>14110</v>
       </c>
       <c r="D99" t="s">
         <v>12</v>
       </c>
       <c r="E99">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F99"/>
+        <v>105</v>
+      </c>
+      <c r="F99" t="s">
+        <v>41</v>
+      </c>
       <c r="G99" t="s">
-        <v>119</v>
+        <v>156</v>
       </c>
       <c r="H99" t="s">
-        <v>120</v>
+        <v>157</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>43</v>
+        <v>158</v>
       </c>
       <c r="B100" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C100">
-        <v>12424</v>
+        <v>14187</v>
       </c>
       <c r="D100" t="s">
         <v>12</v>
       </c>
       <c r="E100">
-        <v>19</v>
+        <v>180</v>
       </c>
       <c r="F100" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="G100" t="s">
-        <v>121</v>
+        <v>146</v>
       </c>
       <c r="H100" t="s">
-        <v>122</v>
+        <v>147</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>123</v>
+        <v>159</v>
       </c>
       <c r="B101" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C101">
-        <v>12432</v>
+        <v>14272</v>
       </c>
       <c r="D101" t="s">
         <v>12</v>
       </c>
       <c r="E101">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="F101"/>
+        <v>7</v>
+      </c>
+      <c r="F101" t="s">
+        <v>17</v>
+      </c>
       <c r="G101" t="s">
-        <v>124</v>
+        <v>160</v>
       </c>
       <c r="H101" t="s">
-        <v>125</v>
+        <v>161</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>126</v>
+        <v>162</v>
       </c>
       <c r="B102" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C102">
-        <v>12442</v>
+        <v>14277</v>
       </c>
       <c r="D102" t="s">
         <v>12</v>
       </c>
       <c r="E102">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="F102"/>
+        <v>6</v>
+      </c>
+      <c r="F102" t="s">
+        <v>17</v>
+      </c>
       <c r="G102" t="s">
-        <v>127</v>
+        <v>163</v>
       </c>
       <c r="H102" t="s">
-        <v>128</v>
+        <v>164</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>126</v>
+        <v>162</v>
       </c>
       <c r="B103" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C103">
-        <v>12458</v>
+        <v>14278</v>
       </c>
       <c r="D103" t="s">
         <v>12</v>
       </c>
       <c r="E103">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="F103"/>
+        <v>6</v>
+      </c>
+      <c r="F103" t="s">
+        <v>17</v>
+      </c>
       <c r="G103" t="s">
-        <v>127</v>
+        <v>165</v>
       </c>
       <c r="H103" t="s">
-        <v>128</v>
+        <v>166</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>129</v>
+        <v>167</v>
       </c>
       <c r="B104" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C104">
-        <v>12728</v>
+        <v>14340</v>
       </c>
       <c r="D104" t="s">
         <v>12</v>
       </c>
       <c r="E104">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="F104"/>
+        <v>18</v>
+      </c>
+      <c r="F104" t="s">
+        <v>17</v>
+      </c>
       <c r="G104" t="s">
-        <v>130</v>
+        <v>160</v>
       </c>
       <c r="H104" t="s">
-        <v>131</v>
+        <v>161</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>56</v>
+        <v>159</v>
       </c>
       <c r="B105" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C105">
-        <v>12744</v>
+        <v>14341</v>
       </c>
       <c r="D105" t="s">
         <v>12</v>
       </c>
       <c r="E105">
-        <v>324</v>
-[...1 lines deleted...]
-      <c r="F105"/>
+        <v>14</v>
+      </c>
+      <c r="F105" t="s">
+        <v>17</v>
+      </c>
       <c r="G105" t="s">
-        <v>132</v>
+        <v>168</v>
       </c>
       <c r="H105" t="s">
-        <v>133</v>
+        <v>169</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>134</v>
+        <v>170</v>
       </c>
       <c r="B106" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C106">
-        <v>13343</v>
+        <v>14368</v>
       </c>
       <c r="D106" t="s">
         <v>12</v>
       </c>
       <c r="E106">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="F106"/>
+        <v>24</v>
+      </c>
+      <c r="F106" t="s">
+        <v>13</v>
+      </c>
       <c r="G106" t="s">
-        <v>135</v>
+        <v>171</v>
       </c>
       <c r="H106" t="s">
-        <v>136</v>
+        <v>172</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>137</v>
+        <v>170</v>
       </c>
       <c r="B107" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C107">
-        <v>13359</v>
+        <v>14369</v>
       </c>
       <c r="D107" t="s">
         <v>12</v>
       </c>
       <c r="E107">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="F107"/>
+        <v>88</v>
+      </c>
+      <c r="F107" t="s">
+        <v>13</v>
+      </c>
       <c r="G107" t="s">
-        <v>138</v>
+        <v>171</v>
       </c>
       <c r="H107" t="s">
-        <v>139</v>
+        <v>172</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>140</v>
+        <v>170</v>
       </c>
       <c r="B108" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C108">
-        <v>13390</v>
+        <v>14370</v>
       </c>
       <c r="D108" t="s">
         <v>12</v>
       </c>
       <c r="E108">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="F108" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G108" t="s">
-        <v>141</v>
+        <v>171</v>
       </c>
       <c r="H108" t="s">
-        <v>142</v>
+        <v>172</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>143</v>
+        <v>170</v>
       </c>
       <c r="B109" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C109">
-        <v>13393</v>
+        <v>14371</v>
       </c>
       <c r="D109" t="s">
         <v>12</v>
       </c>
       <c r="E109">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="F109" t="s">
         <v>13</v>
       </c>
       <c r="G109" t="s">
-        <v>144</v>
+        <v>171</v>
       </c>
       <c r="H109" t="s">
-        <v>145</v>
+        <v>172</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>146</v>
+        <v>170</v>
       </c>
       <c r="B110" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C110">
-        <v>13617</v>
+        <v>14372</v>
       </c>
       <c r="D110" t="s">
         <v>12</v>
       </c>
       <c r="E110">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="F110" t="s">
-        <v>147</v>
+        <v>17</v>
       </c>
       <c r="G110" t="s">
-        <v>148</v>
+        <v>171</v>
       </c>
       <c r="H110" t="s">
-        <v>149</v>
+        <v>172</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="B111" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C111">
-        <v>13701</v>
+        <v>14373</v>
       </c>
       <c r="D111" t="s">
         <v>12</v>
       </c>
       <c r="E111">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F111" t="s">
-        <v>147</v>
+        <v>17</v>
       </c>
       <c r="G111" t="s">
-        <v>151</v>
+        <v>171</v>
       </c>
       <c r="H111" t="s">
-        <v>152</v>
+        <v>172</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>153</v>
+        <v>173</v>
       </c>
       <c r="B112" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C112">
-        <v>13993</v>
+        <v>14374</v>
       </c>
       <c r="D112" t="s">
         <v>12</v>
       </c>
       <c r="E112">
-        <v>104</v>
+        <v>22</v>
       </c>
       <c r="F112" t="s">
         <v>13</v>
       </c>
       <c r="G112" t="s">
-        <v>154</v>
+        <v>171</v>
       </c>
       <c r="H112" t="s">
-        <v>155</v>
+        <v>172</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>156</v>
+        <v>173</v>
       </c>
       <c r="B113" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C113">
-        <v>14084</v>
+        <v>14375</v>
       </c>
       <c r="D113" t="s">
         <v>12</v>
       </c>
       <c r="E113">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F113"/>
+        <v>28</v>
+      </c>
+      <c r="F113" t="s">
+        <v>13</v>
+      </c>
       <c r="G113" t="s">
-        <v>157</v>
+        <v>171</v>
       </c>
       <c r="H113" t="s">
-        <v>158</v>
+        <v>172</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>156</v>
+        <v>174</v>
       </c>
       <c r="B114" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C114">
-        <v>14085</v>
+        <v>14376</v>
       </c>
       <c r="D114" t="s">
         <v>12</v>
       </c>
       <c r="E114">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F114"/>
+        <v>106</v>
+      </c>
+      <c r="F114" t="s">
+        <v>13</v>
+      </c>
       <c r="G114" t="s">
-        <v>157</v>
+        <v>175</v>
       </c>
       <c r="H114" t="s">
-        <v>158</v>
+        <v>176</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
       <c r="B115" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C115">
-        <v>14305</v>
+        <v>14377</v>
       </c>
       <c r="D115" t="s">
         <v>12</v>
       </c>
       <c r="E115">
-        <v>7</v>
+        <v>113</v>
       </c>
       <c r="F115" t="s">
         <v>13</v>
       </c>
       <c r="G115" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="H115" t="s">
-        <v>161</v>
+        <v>176</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="B116" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C116">
-        <v>14386</v>
+        <v>14380</v>
       </c>
       <c r="D116" t="s">
         <v>12</v>
       </c>
       <c r="E116">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F116"/>
+        <v>6</v>
+      </c>
+      <c r="F116" t="s">
+        <v>13</v>
+      </c>
       <c r="G116" t="s">
-        <v>163</v>
+        <v>177</v>
       </c>
       <c r="H116" t="s">
-        <v>164</v>
+        <v>178</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="B117" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C117">
-        <v>14559</v>
+        <v>14381</v>
       </c>
       <c r="D117" t="s">
         <v>12</v>
       </c>
       <c r="E117">
+        <v>20</v>
+      </c>
+      <c r="F117" t="s">
         <v>13</v>
       </c>
-      <c r="F117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G117" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="H117" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="B118" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C118">
-        <v>14625</v>
+        <v>14390</v>
       </c>
       <c r="D118" t="s">
         <v>12</v>
       </c>
       <c r="E118">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="F118" t="s">
-        <v>169</v>
+        <v>17</v>
       </c>
       <c r="G118" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="H118" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="B119" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C119">
-        <v>14717</v>
+        <v>14404</v>
       </c>
       <c r="D119" t="s">
         <v>12</v>
       </c>
       <c r="E119">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="F119" t="s">
-        <v>169</v>
+        <v>17</v>
       </c>
       <c r="G119" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
       <c r="H119" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="B120" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C120">
-        <v>14718</v>
+        <v>14405</v>
       </c>
       <c r="D120" t="s">
         <v>12</v>
       </c>
       <c r="E120">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="F120" t="s">
-        <v>169</v>
+        <v>17</v>
       </c>
       <c r="G120" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="H120" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="B121" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C121">
-        <v>14720</v>
+        <v>14408</v>
       </c>
       <c r="D121" t="s">
         <v>12</v>
       </c>
       <c r="E121">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F121" t="s">
-        <v>169</v>
+        <v>13</v>
       </c>
       <c r="G121" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="H121" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="B122" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C122">
-        <v>14721</v>
+        <v>14414</v>
       </c>
       <c r="D122" t="s">
         <v>12</v>
       </c>
       <c r="E122">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F122" t="s">
-        <v>147</v>
+        <v>188</v>
       </c>
       <c r="G122" t="s">
-        <v>179</v>
+        <v>163</v>
       </c>
       <c r="H122" t="s">
-        <v>180</v>
+        <v>164</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="B123" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C123">
-        <v>14722</v>
+        <v>14418</v>
       </c>
       <c r="D123" t="s">
         <v>12</v>
       </c>
       <c r="E123">
-        <v>38</v>
+        <v>4</v>
       </c>
       <c r="F123" t="s">
-        <v>169</v>
+        <v>13</v>
       </c>
       <c r="G123" t="s">
-        <v>177</v>
+        <v>160</v>
       </c>
       <c r="H123" t="s">
-        <v>178</v>
+        <v>161</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="B124" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C124">
-        <v>14725</v>
+        <v>14419</v>
       </c>
       <c r="D124" t="s">
         <v>12</v>
       </c>
       <c r="E124">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="F124" t="s">
-        <v>169</v>
+        <v>13</v>
       </c>
       <c r="G124" t="s">
-        <v>179</v>
+        <v>160</v>
       </c>
       <c r="H124" t="s">
-        <v>180</v>
+        <v>161</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B125" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C125">
-        <v>14726</v>
+        <v>14513</v>
       </c>
       <c r="D125" t="s">
         <v>12</v>
       </c>
       <c r="E125">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="F125" t="s">
-        <v>169</v>
+        <v>13</v>
       </c>
       <c r="G125" t="s">
-        <v>179</v>
+        <v>163</v>
       </c>
       <c r="H125" t="s">
-        <v>180</v>
+        <v>164</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B126" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C126">
-        <v>14732</v>
+        <v>14524</v>
       </c>
       <c r="D126" t="s">
         <v>12</v>
       </c>
       <c r="E126">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="F126" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G126" t="s">
-        <v>179</v>
+        <v>163</v>
       </c>
       <c r="H126" t="s">
-        <v>180</v>
+        <v>164</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="B127" t="s">
+        <v>11</v>
+      </c>
+      <c r="C127">
+        <v>14525</v>
+      </c>
+      <c r="D127" t="s">
+        <v>12</v>
+      </c>
+      <c r="E127">
+        <v>14</v>
+      </c>
+      <c r="F127" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" t="s">
+        <v>163</v>
+      </c>
+      <c r="H127" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>174</v>
+      </c>
+      <c r="B128" t="s">
+        <v>11</v>
+      </c>
+      <c r="C128">
+        <v>14526</v>
+      </c>
+      <c r="D128" t="s">
+        <v>12</v>
+      </c>
+      <c r="E128">
+        <v>34</v>
+      </c>
+      <c r="F128" t="s">
+        <v>13</v>
+      </c>
+      <c r="G128" t="s">
+        <v>163</v>
+      </c>
+      <c r="H128" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>190</v>
+      </c>
+      <c r="B129" t="s">
+        <v>11</v>
+      </c>
+      <c r="C129">
+        <v>14529</v>
+      </c>
+      <c r="D129" t="s">
+        <v>12</v>
+      </c>
+      <c r="E129">
+        <v>4</v>
+      </c>
+      <c r="F129" t="s">
+        <v>81</v>
+      </c>
+      <c r="G129" t="s">
+        <v>191</v>
+      </c>
+      <c r="H129" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>190</v>
+      </c>
+      <c r="B130" t="s">
+        <v>11</v>
+      </c>
+      <c r="C130">
+        <v>14530</v>
+      </c>
+      <c r="D130" t="s">
+        <v>12</v>
+      </c>
+      <c r="E130">
+        <v>4</v>
+      </c>
+      <c r="F130" t="s">
+        <v>81</v>
+      </c>
+      <c r="G130" t="s">
+        <v>191</v>
+      </c>
+      <c r="H130" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>190</v>
+      </c>
+      <c r="B131" t="s">
+        <v>11</v>
+      </c>
+      <c r="C131">
+        <v>14531</v>
+      </c>
+      <c r="D131" t="s">
+        <v>12</v>
+      </c>
+      <c r="E131">
+        <v>4</v>
+      </c>
+      <c r="F131" t="s">
+        <v>81</v>
+      </c>
+      <c r="G131" t="s">
+        <v>191</v>
+      </c>
+      <c r="H131" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>193</v>
+      </c>
+      <c r="B132" t="s">
+        <v>11</v>
+      </c>
+      <c r="C132">
+        <v>14536</v>
+      </c>
+      <c r="D132" t="s">
+        <v>12</v>
+      </c>
+      <c r="E132">
+        <v>39</v>
+      </c>
+      <c r="F132" t="s">
+        <v>81</v>
+      </c>
+      <c r="G132" t="s">
+        <v>194</v>
+      </c>
+      <c r="H132" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>193</v>
+      </c>
+      <c r="B133" t="s">
+        <v>11</v>
+      </c>
+      <c r="C133">
+        <v>14540</v>
+      </c>
+      <c r="D133" t="s">
+        <v>12</v>
+      </c>
+      <c r="E133">
+        <v>77</v>
+      </c>
+      <c r="F133" t="s">
+        <v>81</v>
+      </c>
+      <c r="G133" t="s">
+        <v>194</v>
+      </c>
+      <c r="H133" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>174</v>
+      </c>
+      <c r="B134" t="s">
+        <v>11</v>
+      </c>
+      <c r="C134">
+        <v>14564</v>
+      </c>
+      <c r="D134" t="s">
+        <v>12</v>
+      </c>
+      <c r="E134">
+        <v>6</v>
+      </c>
+      <c r="F134" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" t="s">
+        <v>196</v>
+      </c>
+      <c r="H134" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>198</v>
+      </c>
+      <c r="B135" t="s">
+        <v>11</v>
+      </c>
+      <c r="C135">
+        <v>14634</v>
+      </c>
+      <c r="D135" t="s">
+        <v>12</v>
+      </c>
+      <c r="E135">
+        <v>15</v>
+      </c>
+      <c r="F135" t="s">
+        <v>104</v>
+      </c>
+      <c r="G135" t="s">
+        <v>199</v>
+      </c>
+      <c r="H135" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>174</v>
+      </c>
+      <c r="B136" t="s">
+        <v>11</v>
+      </c>
+      <c r="C136">
+        <v>14653</v>
+      </c>
+      <c r="D136" t="s">
+        <v>12</v>
+      </c>
+      <c r="E136">
+        <v>9</v>
+      </c>
+      <c r="F136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" t="s">
+        <v>201</v>
+      </c>
+      <c r="H136" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>203</v>
+      </c>
+      <c r="B137" t="s">
+        <v>11</v>
+      </c>
+      <c r="C137">
+        <v>14670</v>
+      </c>
+      <c r="D137" t="s">
+        <v>12</v>
+      </c>
+      <c r="E137">
+        <v>25</v>
+      </c>
+      <c r="F137" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" t="s">
+        <v>204</v>
+      </c>
+      <c r="H137" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>203</v>
+      </c>
+      <c r="B138" t="s">
+        <v>11</v>
+      </c>
+      <c r="C138">
+        <v>14671</v>
+      </c>
+      <c r="D138" t="s">
+        <v>12</v>
+      </c>
+      <c r="E138">
+        <v>25</v>
+      </c>
+      <c r="F138" t="s">
+        <v>206</v>
+      </c>
+      <c r="G138" t="s">
+        <v>204</v>
+      </c>
+      <c r="H138" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>207</v>
+      </c>
+      <c r="B139" t="s">
+        <v>11</v>
+      </c>
+      <c r="C139">
+        <v>14698</v>
+      </c>
+      <c r="D139" t="s">
+        <v>12</v>
+      </c>
+      <c r="E139">
+        <v>3</v>
+      </c>
+      <c r="F139" t="s">
+        <v>13</v>
+      </c>
+      <c r="G139" t="s">
+        <v>208</v>
+      </c>
+      <c r="H139" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>207</v>
+      </c>
+      <c r="B140" t="s">
+        <v>11</v>
+      </c>
+      <c r="C140">
+        <v>14699</v>
+      </c>
+      <c r="D140" t="s">
+        <v>12</v>
+      </c>
+      <c r="E140">
+        <v>4</v>
+      </c>
+      <c r="F140" t="s">
+        <v>17</v>
+      </c>
+      <c r="G140" t="s">
+        <v>208</v>
+      </c>
+      <c r="H140" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>210</v>
+      </c>
+      <c r="B141" t="s">
+        <v>21</v>
+      </c>
+      <c r="C141">
+        <v>14717</v>
+      </c>
+      <c r="D141" t="s">
+        <v>12</v>
+      </c>
+      <c r="E141">
+        <v>32</v>
+      </c>
+      <c r="F141" t="s">
+        <v>206</v>
+      </c>
+      <c r="G141" t="s">
+        <v>211</v>
+      </c>
+      <c r="H141" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>213</v>
+      </c>
+      <c r="B142" t="s">
+        <v>11</v>
+      </c>
+      <c r="C142">
+        <v>14732</v>
+      </c>
+      <c r="D142" t="s">
+        <v>12</v>
+      </c>
+      <c r="E142">
+        <v>27</v>
+      </c>
+      <c r="F142" t="s">
+        <v>214</v>
+      </c>
+      <c r="G142" t="s">
+        <v>215</v>
+      </c>
+      <c r="H142" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>217</v>
+      </c>
+      <c r="B143" t="s">
+        <v>11</v>
+      </c>
+      <c r="C143">
+        <v>14927</v>
+      </c>
+      <c r="D143" t="s">
+        <v>12</v>
+      </c>
+      <c r="E143">
+        <v>1</v>
+      </c>
+      <c r="F143"/>
+      <c r="G143" t="s">
+        <v>218</v>
+      </c>
+      <c r="H143" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>190</v>
+      </c>
+      <c r="B144" t="s">
+        <v>11</v>
+      </c>
+      <c r="C144">
+        <v>15019</v>
+      </c>
+      <c r="D144" t="s">
+        <v>12</v>
+      </c>
+      <c r="E144">
+        <v>4</v>
+      </c>
+      <c r="F144" t="s">
+        <v>17</v>
+      </c>
+      <c r="G144" t="s">
+        <v>220</v>
+      </c>
+      <c r="H144" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>222</v>
+      </c>
+      <c r="B145" t="s">
+        <v>11</v>
+      </c>
+      <c r="C145">
+        <v>15858</v>
+      </c>
+      <c r="D145" t="s">
+        <v>12</v>
+      </c>
+      <c r="E145">
+        <v>58</v>
+      </c>
+      <c r="F145" t="s">
+        <v>129</v>
+      </c>
+      <c r="G145" t="s">
+        <v>223</v>
+      </c>
+      <c r="H145" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>225</v>
+      </c>
+      <c r="B146" t="s">
+        <v>11</v>
+      </c>
+      <c r="C146">
+        <v>15861</v>
+      </c>
+      <c r="D146" t="s">
+        <v>12</v>
+      </c>
+      <c r="E146">
+        <v>13</v>
+      </c>
+      <c r="F146" t="s">
+        <v>13</v>
+      </c>
+      <c r="G146" t="s">
+        <v>226</v>
+      </c>
+      <c r="H146" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>225</v>
+      </c>
+      <c r="B147" t="s">
+        <v>11</v>
+      </c>
+      <c r="C147">
+        <v>15868</v>
+      </c>
+      <c r="D147" t="s">
+        <v>12</v>
+      </c>
+      <c r="E147">
+        <v>12</v>
+      </c>
+      <c r="F147" t="s">
+        <v>13</v>
+      </c>
+      <c r="G147" t="s">
+        <v>228</v>
+      </c>
+      <c r="H147" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>230</v>
+      </c>
+      <c r="B148" t="s">
+        <v>11</v>
+      </c>
+      <c r="C148">
+        <v>15496</v>
+      </c>
+      <c r="D148" t="s">
+        <v>12</v>
+      </c>
+      <c r="E148">
+        <v>38</v>
+      </c>
+      <c r="F148" t="s">
+        <v>17</v>
+      </c>
+      <c r="G148" t="s">
+        <v>231</v>
+      </c>
+      <c r="H148" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>159</v>
+      </c>
+      <c r="B149" t="s">
+        <v>11</v>
+      </c>
+      <c r="C149">
+        <v>15043</v>
+      </c>
+      <c r="D149" t="s">
+        <v>12</v>
+      </c>
+      <c r="E149">
+        <v>59</v>
+      </c>
+      <c r="F149" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" t="s">
+        <v>233</v>
+      </c>
+      <c r="H149" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>235</v>
+      </c>
+      <c r="B150" t="s">
+        <v>11</v>
+      </c>
+      <c r="C150">
+        <v>16034</v>
+      </c>
+      <c r="D150" t="s">
+        <v>12</v>
+      </c>
+      <c r="E150">
+        <v>50</v>
+      </c>
+      <c r="F150" t="s">
+        <v>41</v>
+      </c>
+      <c r="G150" t="s">
+        <v>236</v>
+      </c>
+      <c r="H150" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>238</v>
+      </c>
+      <c r="B151" t="s">
+        <v>11</v>
+      </c>
+      <c r="C151">
+        <v>16079</v>
+      </c>
+      <c r="D151" t="s">
+        <v>12</v>
+      </c>
+      <c r="E151">
         <v>19</v>
       </c>
-      <c r="C127">
-[...9 lines deleted...]
-      <c r="G127" t="s">
+      <c r="F151" t="s">
+        <v>17</v>
+      </c>
+      <c r="G151" t="s">
+        <v>239</v>
+      </c>
+      <c r="H151" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>241</v>
+      </c>
+      <c r="B152" t="s">
+        <v>11</v>
+      </c>
+      <c r="C152">
+        <v>15212</v>
+      </c>
+      <c r="D152" t="s">
+        <v>12</v>
+      </c>
+      <c r="E152">
+        <v>6</v>
+      </c>
+      <c r="F152" t="s">
+        <v>206</v>
+      </c>
+      <c r="G152" t="s">
+        <v>242</v>
+      </c>
+      <c r="H152" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>244</v>
+      </c>
+      <c r="B153" t="s">
+        <v>11</v>
+      </c>
+      <c r="C153">
+        <v>13343</v>
+      </c>
+      <c r="D153" t="s">
+        <v>12</v>
+      </c>
+      <c r="E153">
+        <v>30</v>
+      </c>
+      <c r="F153" t="s">
+        <v>245</v>
+      </c>
+      <c r="G153" t="s">
+        <v>246</v>
+      </c>
+      <c r="H153" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>54</v>
+      </c>
+      <c r="B154" t="s">
+        <v>11</v>
+      </c>
+      <c r="C154">
+        <v>15266</v>
+      </c>
+      <c r="D154" t="s">
+        <v>12</v>
+      </c>
+      <c r="E154">
+        <v>8</v>
+      </c>
+      <c r="F154" t="s">
+        <v>17</v>
+      </c>
+      <c r="G154" t="s">
+        <v>248</v>
+      </c>
+      <c r="H154" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>103</v>
+      </c>
+      <c r="B155" t="s">
+        <v>11</v>
+      </c>
+      <c r="C155">
+        <v>12439</v>
+      </c>
+      <c r="D155" t="s">
+        <v>12</v>
+      </c>
+      <c r="E155">
+        <v>446</v>
+      </c>
+      <c r="F155" t="s">
+        <v>104</v>
+      </c>
+      <c r="G155" t="s">
+        <v>105</v>
+      </c>
+      <c r="H155" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>54</v>
+      </c>
+      <c r="B156" t="s">
+        <v>11</v>
+      </c>
+      <c r="C156">
+        <v>15320</v>
+      </c>
+      <c r="D156" t="s">
+        <v>12</v>
+      </c>
+      <c r="E156">
+        <v>6</v>
+      </c>
+      <c r="F156" t="s">
+        <v>17</v>
+      </c>
+      <c r="G156" t="s">
+        <v>250</v>
+      </c>
+      <c r="H156" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>103</v>
+      </c>
+      <c r="B157" t="s">
+        <v>11</v>
+      </c>
+      <c r="C157">
+        <v>12440</v>
+      </c>
+      <c r="D157" t="s">
+        <v>12</v>
+      </c>
+      <c r="E157">
+        <v>460</v>
+      </c>
+      <c r="F157" t="s">
+        <v>45</v>
+      </c>
+      <c r="G157" t="s">
+        <v>110</v>
+      </c>
+      <c r="H157" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>103</v>
+      </c>
+      <c r="B158" t="s">
+        <v>11</v>
+      </c>
+      <c r="C158">
+        <v>12441</v>
+      </c>
+      <c r="D158" t="s">
+        <v>12</v>
+      </c>
+      <c r="E158">
+        <v>273</v>
+      </c>
+      <c r="F158" t="s">
+        <v>45</v>
+      </c>
+      <c r="G158" t="s">
+        <v>105</v>
+      </c>
+      <c r="H158" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>103</v>
+      </c>
+      <c r="B159" t="s">
+        <v>11</v>
+      </c>
+      <c r="C159">
+        <v>12455</v>
+      </c>
+      <c r="D159" t="s">
+        <v>12</v>
+      </c>
+      <c r="E159">
+        <v>414</v>
+      </c>
+      <c r="F159" t="s">
+        <v>41</v>
+      </c>
+      <c r="G159" t="s">
+        <v>105</v>
+      </c>
+      <c r="H159" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>252</v>
+      </c>
+      <c r="B160" t="s">
+        <v>11</v>
+      </c>
+      <c r="C160">
+        <v>11061</v>
+      </c>
+      <c r="D160" t="s">
+        <v>12</v>
+      </c>
+      <c r="E160">
+        <v>6</v>
+      </c>
+      <c r="F160" t="s">
+        <v>81</v>
+      </c>
+      <c r="G160" t="s">
+        <v>253</v>
+      </c>
+      <c r="H160" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>26</v>
+      </c>
+      <c r="B161" t="s">
+        <v>11</v>
+      </c>
+      <c r="C161">
+        <v>756</v>
+      </c>
+      <c r="D161" t="s">
+        <v>12</v>
+      </c>
+      <c r="E161">
+        <v>96</v>
+      </c>
+      <c r="F161" t="s">
+        <v>17</v>
+      </c>
+      <c r="G161" t="s">
+        <v>255</v>
+      </c>
+      <c r="H161" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>24</v>
+      </c>
+      <c r="B162" t="s">
+        <v>11</v>
+      </c>
+      <c r="C162">
+        <v>769</v>
+      </c>
+      <c r="D162" t="s">
+        <v>12</v>
+      </c>
+      <c r="E162">
+        <v>67</v>
+      </c>
+      <c r="F162" t="s">
+        <v>17</v>
+      </c>
+      <c r="G162" t="s">
+        <v>18</v>
+      </c>
+      <c r="H162" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>44</v>
+      </c>
+      <c r="B163" t="s">
+        <v>11</v>
+      </c>
+      <c r="C163">
+        <v>5212</v>
+      </c>
+      <c r="D163" t="s">
+        <v>12</v>
+      </c>
+      <c r="E163">
+        <v>253</v>
+      </c>
+      <c r="F163" t="s">
+        <v>45</v>
+      </c>
+      <c r="G163" t="s">
+        <v>256</v>
+      </c>
+      <c r="H163" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>257</v>
+      </c>
+      <c r="B164" t="s">
+        <v>11</v>
+      </c>
+      <c r="C164">
+        <v>16581</v>
+      </c>
+      <c r="D164" t="s">
+        <v>12</v>
+      </c>
+      <c r="E164">
+        <v>11</v>
+      </c>
+      <c r="F164" t="s">
+        <v>13</v>
+      </c>
+      <c r="G164" t="s">
+        <v>258</v>
+      </c>
+      <c r="H164" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>257</v>
+      </c>
+      <c r="B165" t="s">
+        <v>11</v>
+      </c>
+      <c r="C165">
+        <v>16582</v>
+      </c>
+      <c r="D165" t="s">
+        <v>12</v>
+      </c>
+      <c r="E165">
+        <v>6</v>
+      </c>
+      <c r="F165" t="s">
+        <v>17</v>
+      </c>
+      <c r="G165" t="s">
+        <v>258</v>
+      </c>
+      <c r="H165" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>260</v>
+      </c>
+      <c r="B166" t="s">
+        <v>11</v>
+      </c>
+      <c r="C166">
+        <v>16294</v>
+      </c>
+      <c r="D166" t="s">
+        <v>12</v>
+      </c>
+      <c r="E166">
+        <v>71</v>
+      </c>
+      <c r="F166" t="s">
+        <v>17</v>
+      </c>
+      <c r="G166" t="s">
+        <v>261</v>
+      </c>
+      <c r="H166" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>263</v>
+      </c>
+      <c r="B167" t="s">
+        <v>11</v>
+      </c>
+      <c r="C167">
+        <v>16309</v>
+      </c>
+      <c r="D167" t="s">
+        <v>12</v>
+      </c>
+      <c r="E167">
+        <v>50</v>
+      </c>
+      <c r="F167" t="s">
+        <v>17</v>
+      </c>
+      <c r="G167" t="s">
+        <v>264</v>
+      </c>
+      <c r="H167" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>189</v>
+      </c>
+      <c r="B168" t="s">
+        <v>11</v>
+      </c>
+      <c r="C168">
+        <v>14439</v>
+      </c>
+      <c r="D168" t="s">
+        <v>12</v>
+      </c>
+      <c r="E168">
+        <v>5</v>
+      </c>
+      <c r="F168" t="s">
+        <v>17</v>
+      </c>
+      <c r="G168" t="s">
         <v>182</v>
       </c>
-      <c r="H127" t="s">
+      <c r="H168" t="s">
         <v>183</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>266</v>
+      </c>
+      <c r="B169" t="s">
+        <v>11</v>
+      </c>
+      <c r="C169">
+        <v>15848</v>
+      </c>
+      <c r="D169" t="s">
+        <v>12</v>
+      </c>
+      <c r="E169">
+        <v>30</v>
+      </c>
+      <c r="F169" t="s">
+        <v>267</v>
+      </c>
+      <c r="G169" t="s">
+        <v>268</v>
+      </c>
+      <c r="H169" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>266</v>
+      </c>
+      <c r="B170" t="s">
+        <v>11</v>
+      </c>
+      <c r="C170">
+        <v>15847</v>
+      </c>
+      <c r="D170" t="s">
+        <v>12</v>
+      </c>
+      <c r="E170">
+        <v>34</v>
+      </c>
+      <c r="F170" t="s">
+        <v>267</v>
+      </c>
+      <c r="G170" t="s">
+        <v>270</v>
+      </c>
+      <c r="H170" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>272</v>
+      </c>
+      <c r="B171" t="s">
+        <v>11</v>
+      </c>
+      <c r="C171">
+        <v>15821</v>
+      </c>
+      <c r="D171" t="s">
+        <v>12</v>
+      </c>
+      <c r="E171">
+        <v>24</v>
+      </c>
+      <c r="F171" t="s">
+        <v>45</v>
+      </c>
+      <c r="G171" t="s">
+        <v>178</v>
+      </c>
+      <c r="H171" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>274</v>
+      </c>
+      <c r="B172" t="s">
+        <v>11</v>
+      </c>
+      <c r="C172">
+        <v>14804</v>
+      </c>
+      <c r="D172" t="s">
+        <v>12</v>
+      </c>
+      <c r="E172">
+        <v>4</v>
+      </c>
+      <c r="F172" t="s">
+        <v>275</v>
+      </c>
+      <c r="G172" t="s">
+        <v>276</v>
+      </c>
+      <c r="H172" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>278</v>
+      </c>
+      <c r="B173" t="s">
+        <v>11</v>
+      </c>
+      <c r="C173">
+        <v>15525</v>
+      </c>
+      <c r="D173" t="s">
+        <v>12</v>
+      </c>
+      <c r="E173">
+        <v>10</v>
+      </c>
+      <c r="F173" t="s">
+        <v>206</v>
+      </c>
+      <c r="G173" t="s">
+        <v>279</v>
+      </c>
+      <c r="H173" t="s">
+        <v>280</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>