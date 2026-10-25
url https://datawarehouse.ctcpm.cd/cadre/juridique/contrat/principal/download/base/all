--- v0 (2026-06-24)
+++ v1 (2026-10-25)
@@ -12,104 +12,107 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="663">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
   <si>
     <t>CTCPM DATA WAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DE TOUS LES CONTRATS DE BASE</t>
   </si>
   <si>
     <t>NOM</t>
   </si>
   <si>
     <t>OPERATEUR</t>
   </si>
   <si>
     <t>ANNEE</t>
   </si>
   <si>
     <t>MINERAIS</t>
   </si>
   <si>
     <t>TYPE DE CONTRAT</t>
   </si>
   <si>
     <t>NARURE DU CONTRAT</t>
   </si>
   <si>
     <t>PERMIS</t>
   </si>
   <si>
     <t>NOMBRE DOCUMENT RELATIF</t>
   </si>
   <si>
-    <t>CONTRAT DE JV KAMOA ENTRE LA GECAMINES ET TREMALT LIMITED</t>
+    <t>CONTRAT DE LA JOINT-VENTURE KAMOA ENTRE LA GENERALE DES CARRIERES ET DES MINES "GECAMINES SA" ET TREMALT LIMITED</t>
   </si>
   <si>
     <t>KAMOA COPPER SA</t>
   </si>
   <si>
     <t xml:space="preserve">Cuivre; Cobalt; </t>
   </si>
   <si>
     <t xml:space="preserve">Joint-Venture; </t>
   </si>
   <si>
     <t>Contrat de base</t>
   </si>
   <si>
-    <t>CONVENTION SICOMINES  ENTRE LA RDC ET GEC</t>
-[...5 lines deleted...]
-    <t>CONVENTION TENKE FUNGURUME TFM</t>
+    <t>CONVENTION DE LA SINO-CONGOLAISE DES MINES SA "SICOMINES"  ENTRE LA REPUBLIQUE DEMOCRATIQUE DU CONGO ET LE GROUPEMENT DES ENTREPRISES CHINOISES "GEC"</t>
+  </si>
+  <si>
+    <t>LA SINO-CONGOLAISE DES MINES SA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 9681; PE 9682; </t>
+  </si>
+  <si>
+    <t>CONVENTION TENKE FUNGURUME  MINING SA "TFM"</t>
   </si>
   <si>
     <t>TENKE FUNGURUME MINING SA</t>
   </si>
   <si>
     <t xml:space="preserve">PE 123; PE 159; PE 4728; PE 4729; </t>
   </si>
   <si>
     <t>CONTRAT DE CREATION DE SOCIETE ENTRE LA GENERALE DES CARRIERES ET DES MINES ET CHINA NATIONAL OVERSEAS ENGINEERING CORPORATION RELATIF A L'EXPLOITATION DU GISEMENT DE MUSONOIE GLOBAL - JV COMMUS</t>
   </si>
   <si>
     <t>COMPAGNIE MINIERE DE MUSONOIE GLOBAL</t>
   </si>
   <si>
     <t xml:space="preserve">PE 525; PE 12133; </t>
   </si>
   <si>
     <t>CONTRAT DE CREATION DE SOCIETE "JV COMILU" ENTRE LA GENERALE DES CARRIERES ET DES MINES ET CHINA NATIONAL OVERSEAS ENGINEERING CORPORATION "COVEC" RELATIF A L'EXPLOITATION DU BIEN</t>
   </si>
   <si>
     <t>COMPAGNIE MINIERE DE LUISHA</t>
   </si>
   <si>
     <t xml:space="preserve">PE 526; </t>
   </si>
@@ -161,51 +164,51 @@
   <si>
     <t>SOCIETE MINIERE DE MITWABA</t>
   </si>
   <si>
     <t xml:space="preserve">Etain; Or; Tungsten Bar W-4; Niobium Pentoxide; Tantale Métal; </t>
   </si>
   <si>
     <t xml:space="preserve">PR 12443; PR 12444; PR 12445; </t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES S.A ET FRETIN CONSTRUCT SARL RELATIF AUX DROITS MINIERS ATTACHES AUX SEPT (07) CARRES DONT 04 COUVERTS PAR LE PE 1077 (Partiellement) ET 03 COUVERTS PAR LE PE 14.366 (Totalement) DU SITE DE KALABI DE LA GECAMINES</t>
   </si>
   <si>
     <t>FRETIN CONSTRUCT Sprl</t>
   </si>
   <si>
     <t xml:space="preserve">Amodiation; </t>
   </si>
   <si>
     <t xml:space="preserve">PE 1077; PE 14366; </t>
   </si>
   <si>
     <t>CONVENTION DE JOINT-VENTURE ENTRE LA GENERALE DES CARRIERES ET DES MINES ET CENTRAL AFRICAN AND MINING EXPLORATION COMPANY PLC RELATIVE A L'EXPLOITATION DES GISEMENTS CUPRO COBALTIFERES LOCALISES DANS LES PE 463, 467, 468, 469 ET 2589 - PARTENARIAT BOSS MINING SPRL</t>
   </si>
   <si>
-    <t>BOSS MINING SARL</t>
+    <t>BOSS MINING</t>
   </si>
   <si>
     <t xml:space="preserve">PE 463; PE 467; PE 468; PE 469; PE 2589; </t>
   </si>
   <si>
     <t>CONTRAT D'EXPLOITATION DE LA MINE DE MUSOSHI ENTRE LA SODIMICO ET TAE JOO SYNTHESIS STEEL CO. LTD</t>
   </si>
   <si>
     <t>ENTREPRISE MINIERE DE MUSOSHI S.A</t>
   </si>
   <si>
     <t xml:space="preserve">PE 102; </t>
   </si>
   <si>
     <t>CONTRAT DE PARTENARIAT  ENTRE SODIMICO ET WESTERN MINING SPRL</t>
   </si>
   <si>
     <t>WESTERN MINING SPRL</t>
   </si>
   <si>
     <t xml:space="preserve">PE 271; </t>
   </si>
   <si>
     <t>CONTRAT ENTRE LA MIBA SARL ET WEST RIVER SARL RELATIF A L'AMODIATION DES DROITS MINIERS ATTACHES AU PE 11861</t>
   </si>
@@ -227,81 +230,81 @@
   <si>
     <t xml:space="preserve">Sous-traitance; </t>
   </si>
   <si>
     <t xml:space="preserve">PE 12094; </t>
   </si>
   <si>
     <t>CONVENTION D'ENTREPRISE COMMUNE ENTRE LA GECAMINES ET DINO STEEL INTERNATIONAL RELATIVE A L'EXPLOITATION DU GISEMENT DE CHABARA COUVERT PAR LE PE 658</t>
   </si>
   <si>
     <t>SOCIETE D'EXPLOITATION DE CHABARA</t>
   </si>
   <si>
     <t xml:space="preserve">PE 658; </t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES SA ET LA SOCIETE KAI PENG MINING SARL RELATIF AUX DROITS MINIERS ATTACHES AU PERIMETRE DE 5 (CINQ ) CARRES COUVERTS PAR LE PE 13256 PARTIELLEMENT ISSU DU PE 12274 ET AU PERIMETRE DE 2 (DEUX) CARRES COUVERTS PAR LE PE 2355 PARTIELLEMENT DE GECAMINES SA</t>
   </si>
   <si>
     <t>KAI PENG MINING SARL</t>
   </si>
   <si>
     <t xml:space="preserve">PE 2355; PE 13256; </t>
   </si>
   <si>
-    <t>CONTRAT D'MODIATION DES DROITS ET TITRES MINIERS AFFERENTS AUX PERIMETRES COUVERTS PAR LES POLYGONES  DE KINGAMYAMBO ET DE KILAMUSEMBO MATERIALISES PAR LES PE 11.600 ET 8841 DE LA GECAMINES</t>
+    <t>CONTRAT D'AMODIATION DES DROITS ET TITRES MINIERS AFFERENTS AUX PERIMETRES COUVERTS PAR LES POLYGONES  DE KINGAMYAMBO ET DE KILAMUSEMBO MATERIALISES PAR LES PE 11600 ET 8841 DE LA GECAMINES</t>
   </si>
   <si>
     <t>KINGA KILA MINING SASU</t>
   </si>
   <si>
     <t xml:space="preserve">PE 8841; PE 11600; </t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES S.A ET BETA MINING SARL RELATIF AUX DROITS MINIERS ATTACHES AU PERIMETRE DE SIX (6) CARRES COUVERTS LE PE 540 DE GECAMINES S.A</t>
   </si>
   <si>
     <t>BETA MINING</t>
   </si>
   <si>
     <t xml:space="preserve">PE 540; </t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION PARTIELLE ENTRE LA GENERALE DES CARRIERES ET DES MINES SA ET LA COMEDECOM SARL RELATIF AUX DROITS MINIERS ATTACHES  AUX 72 CARRES DU PERIMETRE COUVERT PAR LE PE 2354 DE GECAMINES SA</t>
   </si>
   <si>
     <t>COOPERATIVE MINIERE D'ENCADREMENT DE DEMOBILISES ET EX. COMBATTANTS MAYI-MAYI</t>
   </si>
   <si>
     <t xml:space="preserve">PE 2354; </t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES  S.A ET AURUM SARL RELATIF AUX DROITS MINIERS ATTACHES  AUX PERIMETRES COUVERTS PAR LES PE 2357 et 2359 APPARTENANT A GECAMINES S.A</t>
   </si>
   <si>
-    <t>AURUM</t>
+    <t>AURUM SARL</t>
   </si>
   <si>
     <t xml:space="preserve">PE 2357; PE 2359; </t>
   </si>
   <si>
     <t>CONTRAT D'OPTION ENTRE LA SOCIETE MINIERE DE BAKWANGA "MIBA" ET LA SOCIETE ENERGY 24 SARL RELATIF AUX TRAVAUX DE RECHERCHE POUR LA MISE EN EVIDENCE DES GISEMENTS DE NICKEL-CHROME - PR 11876, 11877, 11878, 11879 et 11880</t>
   </si>
   <si>
     <t>ENERGY 24 SARL</t>
   </si>
   <si>
     <t xml:space="preserve">Nickel; </t>
   </si>
   <si>
     <t xml:space="preserve">Option; </t>
   </si>
   <si>
     <t xml:space="preserve">PR 11876; PR 11877; PR 11878; PR 11879; </t>
   </si>
   <si>
     <t>CONTRAT ENTRE LA SOCIETE MINIERE DE BAKWANGA "MIBA" SA ET LA SOCIETE COMPAGNIE MINIERE DU KASAI "COMIKAS" SARL RELATIF AUX TRAVAUX DE RECHERCHES POUR LA MISE EN EVIDENCE DES GISEMENTS DU CUIVRE ET DU COBALT</t>
   </si>
   <si>
     <t>COMPAGNIE MINIERE DU KASAI SARL</t>
   </si>
@@ -344,60 +347,60 @@
   <si>
     <t xml:space="preserve">Cobalt; </t>
   </si>
   <si>
     <t xml:space="preserve">Contrat de vente; </t>
   </si>
   <si>
     <t>CONTRAT DE CESSION TOTALE DES PE 21, 2594 ET 2595 DE LA SOCIETE AURIFERE DU KIVU ET DU MANIEMA SA "SAKIMA SA" AU PROFIT DE LA SOCIETE KALIMA MINING COMPANY SARL</t>
   </si>
   <si>
     <t>Kalima Mining Company,</t>
   </si>
   <si>
     <t xml:space="preserve">Etain; Or; Tungsten Bar W-4; </t>
   </si>
   <si>
     <t xml:space="preserve">Cession  totale; </t>
   </si>
   <si>
     <t xml:space="preserve">PE 21; PE 2594; PE 2595; </t>
   </si>
   <si>
     <t>CONTRAT DE CESSION TOTALE DES PE 11, 13, 19, 78, 88, 235 ET 2591 DE LA SAKIMA SA AU PROFIT DE LA SOCIETE PUNIA KASESE MINING SA</t>
   </si>
   <si>
-    <t>PUNIA KASESE MINING</t>
+    <t>PUNIA KASESE MINING S.A</t>
   </si>
   <si>
     <t xml:space="preserve">PE 19; PE 11; PE 13; PE 78; PE 88; PE 235; PE 2591; </t>
   </si>
   <si>
     <t>CONTRAT ENTRE  LA SOCIETE AURIFERE DU KIVU ET DU MANIEMA  SA (SAKIMA SA) ET CONGO FAIR MINING SA "CFM SA" RELATIF A LA CESSION TOTALE DES PE 17 ET 76 DE LA SAKIMA SA</t>
   </si>
   <si>
-    <t>CONGO FAIR MINING</t>
+    <t>CONGO FAIR MINING SA</t>
   </si>
   <si>
     <t xml:space="preserve">Or; Coltan; Tantale Métal; </t>
   </si>
   <si>
     <t xml:space="preserve">PE 17; PE 76; </t>
   </si>
   <si>
     <t>PROTOCOLE D'ACCORD DE COOPERATION ENTRE LA SOCIETE AURIFERE DU KIVU ET DU MANIEMA SA "SAKIMA SA" ET DITHER LTD</t>
   </si>
   <si>
     <t>DITHER SARLU</t>
   </si>
   <si>
     <t xml:space="preserve">Protocole d accord; </t>
   </si>
   <si>
     <t>CONVENTION DE JOINT-VENTURE ENTRE LA GECAMINES ET KINROSS -FORREST LTD RELATIVE A L'EXPLOITATION DE LA FILIERE KAMOTO (MINE) - DIMA - KGMOTO CONCENTRATEUR-USINES HYDROMETALLURGIQUES DE LUILU</t>
   </si>
   <si>
     <t>KAMOTO COPPER COMPANY SA</t>
   </si>
   <si>
     <t>CONTRAT ENTRE LA GECAMINES SARL ET LA SICOMINES SARL RELATIF A L'AMODIATION PARTIELLE DES DROITS ATTACHES AU PE 11599 POUR L'ERECTION D'UN SITE DES REMBLAIS,  AU PE 11229 POUR L'INSTALLATION D'UN DYNAMITIERE ET AU PE 8841 POUR LE STOCKAGE DES REJETS</t>
   </si>
@@ -428,120 +431,120 @@
   <si>
     <t xml:space="preserve">Niobium; Etain; Or; Wolframite WO3; Tantale Métal; </t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION ENTRE LA GECAMINES S.A ET FRETIN CONSTRUCT SARL RELATIF AUX DROITS MINIERS ATTACHES AUX 3 CARRES DONT 2 COUVERTS PAR LE PE 464 ET 1 COUVERT PAR LE PE 1077 DU SITE DE KALABI DE GECAMINES S.A</t>
   </si>
   <si>
     <t xml:space="preserve">PE 464; PE 1077; </t>
   </si>
   <si>
     <t>CONTRAT D'EXPLOITATION DE LA MINE DE MUSOSHI ENTRE LA SODIMICO SA ET LE CONSORTIUM COREEN MCM KOREA CO LTD</t>
   </si>
   <si>
     <t>CONVENTION DE TRANSACTION ET D'INVESTISSEMENT ENTRE LA RDC, GECAMINES, SODIMICO, FIRST QUANTUM MINERALS LTD, INTERNATIONAL QUANTUM RESOURCES LTD, KOLWEZI INVESTMENTS LTD, CONGO MINERAL DEVELOPMENTS LTD, COMPAGNIE MINIERE DE SAKANIA SPRL, FRONTIER SPRL, KINGAMYAMBO MUSONOI TAILINGS SPRL, ROAN PROSPECTING AND MINING SPRL, ENRC CONGO B.V  AINSI QUE LES ACTIFS, DROITS ET ACTIONS RELATIFS AUX MINES DE LONSHI ET FRONTIER ET AU PROJET D'EXPLOITATION DES REJETS DE KOLWEZI</t>
   </si>
   <si>
     <t>COMPAGNIE MINIERE DE SAKANIA</t>
   </si>
   <si>
     <t xml:space="preserve">PER 652; </t>
   </si>
   <si>
     <t>CONTRAT DE JV  ENTRE LA GECAMINES ET PLATMIN CONGO LTD POUR L'EXPLOITATION DES POLYGONES DE DEZIWA ET DE L'ECAILLE C COUVERTS PAR LES PE 660 ET 8841 - PART 1</t>
   </si>
   <si>
-    <t>SOCIETE MINIERE DE DEZIWA ET ECAILLE</t>
+    <t>SOCIETE MINIERE DE DEZIWA SAS</t>
   </si>
   <si>
     <t xml:space="preserve">PE 660; PE 8841; </t>
   </si>
   <si>
     <t>CONVENTION DE JV ENTRE LA COMINIERE ET LA SOCIETE DBB RESOURCES CORPORATION RELATIVE A L'EXPLOITATION DES GISEMENTS MINIERS DANS LA REGION DE MANONO</t>
   </si>
   <si>
     <t>MANONO MINERALS DRC SARL</t>
   </si>
   <si>
     <t xml:space="preserve">Niobium; Etain; Wolframite; Coltan; Tantale Métal; Lithium; </t>
   </si>
   <si>
     <t>CONTRAT DE JV ENTRE LA COMINIERE SA ET AVZ MINERALS LTD ET DATHCOM MINING SAS ET DATHOMIR MINING RESOURCES SARL ET AVZ INTERNATIONAL PTY LTD</t>
   </si>
   <si>
     <t>DATHCOM MINING SA</t>
   </si>
   <si>
-    <t xml:space="preserve">PR 12454; PR 13359; </t>
+    <t xml:space="preserve">PR 13359; </t>
   </si>
   <si>
     <t>CONVENTION DE JOINT VENTURE ENTRE LA SODIMICO ET FORTUNE AHEAD LTD RELATIVE A L'EXPLOITATION DES GISEMENTS DE CUIVRE ET DE COBALT DANS LA PROVNCE DU KATANGA, TERRITOIRE DE SAKANIA</t>
   </si>
   <si>
     <t>SODIFOR</t>
   </si>
   <si>
     <t>CONTRAT D'ASSOCIATION ENTRE LA RDC, LE GROUPE GECAMINES ET LE GROUPE HIGHWIND PROPERTIES LTD RELATIF A L'EXPLOITATION DES REJETS DE KINGAMYAMBO, DE LA VALLEE DE MUSONOIE ET KASOBANTU</t>
   </si>
   <si>
     <t>COMPAGNIE DE TRAITEMENT DES REJETS DE KINGAMYAMBO</t>
   </si>
   <si>
     <t xml:space="preserve">PER 652; PE 7044; </t>
   </si>
   <si>
     <t>CONTRAT DE CESSION DES PARTS SOCIALES ENTRE LA GECAMINES SARL ET BIKO INVEST CORP DU GISEMENT MINIER DE KANSUKI COUVERT PAR LE PE 643</t>
   </si>
   <si>
     <t>KANSUKI SPRL</t>
   </si>
   <si>
     <t xml:space="preserve">Cession partielle; </t>
   </si>
   <si>
     <t xml:space="preserve">PE 643; </t>
   </si>
   <si>
     <t>CONTRAT DE CESSION DES PARTS SOCIALES ENTRE LA GECAMINES SARL ET ROWNY ASSETS LIMITED (MUTANDA MINING)</t>
   </si>
   <si>
     <t>CONVENTION D'ENTREPRISE COMMUNE ENTRE LA GECAMINES ET HEAVY MACHINERY AND INDUSTRIAL EQUIPMENT SA RELATIVE A LA RELANCE DE LA PRODUCTION DE CIMENT AU SIEGE DE CALCAIRE, CHAUX ET CIMENT DE GECAMINES</t>
   </si>
   <si>
     <t>GRANDE CIMENTERIE DU KATANGA</t>
   </si>
   <si>
     <t xml:space="preserve">PE 465; AECP 2364; </t>
   </si>
   <si>
     <t>CONTRAT DE JV  ENTRE LA GECAMINES ET PLATMIN CONGO LTD POUR L'EXPLOITATION DES POLYGONES DE DEZIWA ET DE L'ECAILLE C COUVERTS PAR LES PE 660 ET 8841 - PART 2</t>
   </si>
   <si>
     <t>CONVENTION DE JOINT VENTURE ENTRE LA  GECAMINES ET MINING MINERAL RESOURCES SPRL RELATIVE A L'EXPLOITATION DE LA CASSITERITE ET SES ACCOMPAGNATEURS DANS LES PERIMETRES COUVERTS PAR LES PE 119 ET 122 APPARTENANT A GECAMINES</t>
   </si>
   <si>
-    <t>SOCIETE D’EXPLOITATION DE LA CASSITERITE AU KATANGA</t>
+    <t>SOCIETE D'EX PLOITATION DE  LA CASSITERITE  AU KATANGA</t>
   </si>
   <si>
     <t xml:space="preserve">Cassitérite; </t>
   </si>
   <si>
     <t xml:space="preserve">PE 119; PE 120; PE 122; </t>
   </si>
   <si>
     <t>CONVENTION D'ENTREPRISE COMMUNE ENTRE LA GECAMINES ET WANBAO KINGCO LTD RELATIVE A L'EXPLOITAION DES GISEMENTS DE KAMOYA ET DE KAZIBIZI - PART 1</t>
   </si>
   <si>
     <t>COMPAGNIE MINIERE DE KAMBOVE</t>
   </si>
   <si>
     <t xml:space="preserve">PE 465; </t>
   </si>
   <si>
     <t>CONVENTION D'ENTREPRISE COMMUNE ENTRE LA GECAMINES ET WANBAO KINGCO LTD RELATIVE A L'EXPLOITAION DES GISEMENTS DE KAMOYA ET DE KAZIBIZI - PART 2</t>
   </si>
   <si>
     <t>CONTRAT DE CESSION DES PARTS ENTRE LA GECAMINES ET EMERALD STAR ENTERPRISES LTD</t>
   </si>
   <si>
     <t>SOCIETE MINIERE DE KABOLELA ET DE KIPESE</t>
   </si>
@@ -608,917 +611,905 @@
   <si>
     <t>CONTRAT DE CREATION DE SOCIETE ENTRE LA GENERALE DES CARRIERES ET DES MINES ET EXPLOITATIONS ARTISANALES AU CONGO "EXACO SPRL" POUR L'EXPLOITATION  DES GISEMENTS DE KALUMBWE ET MYUNGA</t>
   </si>
   <si>
     <t>LA MINIERE DE KALUMBWE MYUNGA</t>
   </si>
   <si>
     <t>ACCORD DE JOINT VENTURE ENTRE OMG B.V, LA S.A, GROUPE GEORGE FORREST ET LA GECAMINES POUR EXPLOITER LES SCORIES DU TERRIL DE LUBUMBASHI</t>
   </si>
   <si>
     <t>STL SA</t>
   </si>
   <si>
     <t>CONTRAT DE VENTE A LONG TERME DE SCORIES ENTRE LA GECAMINES ET LA JV "GROUPEMENT POUR LE TRAITEMENT DU TERRIL DE LUBUMBASHI"</t>
   </si>
   <si>
     <t>CONTRAT DE CREATION DE SOCIETE ENTRE LA GECAMINES ET MELKIOR RESOURCES INC</t>
   </si>
   <si>
     <t>CONTRAT DE CREATION DE LA SOCIETE D'EXPLOITATION DU GISEMENT DE L'ETOILE ENTRE LA GECAMINES ET CONGO MINERALS POUR L'EXPLOITATION DU GISEMENT DE L'ETOILE</t>
   </si>
   <si>
     <t>SOCIETE D'EXPLOITATION DU GISEMENT DE L'ETOILE</t>
   </si>
   <si>
-    <t>AVENANT N° 2 AU CONTRAT DE CREATION DE LA SOCIETE D'EXPLOITATION DE KIPOI ENTRE LA GECAMINES ET CONGO MINERALS</t>
-[...2 lines deleted...]
-    <t>SOCIETE D'EXPLOITATION DE KIPOI  SA</t>
+    <t>CONTRAT D'ASSOCIATION PORTANT SUR UN PROJET D'INDUSTRIE MINIERE, REJETS DE KINGAMYAMBO, VALLEE DE LA MUSONOI ET KASOBANTU ENTRE LA RDC ET GECAMINES ET CONGO MINERALS DEVELOPMENTS LTD</t>
+  </si>
+  <si>
+    <t>KINGAMYAMBO MUSONOI TAILINGS SARL</t>
+  </si>
+  <si>
+    <t>CONTRAT DE CREATION DE SOCIETE ENTRE LA GECAMINES ET LA STE WESTERN MINING RELATIF A LA PROSPECTION ET A L'EXPLOITATION DES GISEMENTS DE KASOMBO</t>
+  </si>
+  <si>
+    <t>LA MINIERE DE KASOMBO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 4886; </t>
+  </si>
+  <si>
+    <t>CONTRAT DE CREATION DE SOCIETE ENTRE LA GECAMINES ET L'ENTREPRISE H &amp; J SWANEPOEL FAMILLE TRUST POUR L'EXPLOITATION DES GISEMENTS DE KALUKUNDI</t>
+  </si>
+  <si>
+    <t>SOCIETE D'EXPLOITATION DE KALUKUNDI</t>
+  </si>
+  <si>
+    <t>PROTOCOLE D'ACCORD ENTRE LA SOCIETE MINIERE DE BAKWANGA SARL ET DE BEERS CENTENARY AG</t>
+  </si>
+  <si>
+    <t>DE BEERS CENTENARY AG</t>
+  </si>
+  <si>
+    <t>Protocole d'accord</t>
+  </si>
+  <si>
+    <t>PROTOCOLE D'ACCORD ENTRE LA SOCIETE MINIERE DE BAKWANGA SARL ET DGI MINING LTD</t>
+  </si>
+  <si>
+    <t>ExplorerCo</t>
+  </si>
+  <si>
+    <t>PROTOCOLE D'ACCORD ENTRE LA SOCIETE MINIERE DE BAKWANGA SARL ET NINJE LENSKOYE ET I &amp; L CANADA LIMITED</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE BAKWANGA</t>
+  </si>
+  <si>
+    <t>PROTOCOLE D'ACCORD ENTRE LA SOCIETE MINIERE DE BAKWANGA SARL ET INDO AFRIQUE MINING</t>
+  </si>
+  <si>
+    <t>PROTOCOLE D'ACCORD ENTRE LA SOCIETE MINIERE DE BAKWANGA SARL ET ELEMENTAL MINERALS LTD</t>
+  </si>
+  <si>
+    <t>BCM CONGO EXPLORATION SPRL</t>
+  </si>
+  <si>
+    <t>PROTOCOLE D'ACCORD ENTRE LA SOCIETE MINIERE DE BAKWANGA SARL ET BHP BILLITON WORLD EXPLORATION INC</t>
+  </si>
+  <si>
+    <t>BHP BILLITON EXPLORATION  INC</t>
+  </si>
+  <si>
+    <t>CONVENTION MINIERE ENTRE LA REPUBLIQUE DEMOCRATIQUE DU CONGO ET SENGAMINE S.A.R.L</t>
+  </si>
+  <si>
+    <t>LA MINIERE DE SENGA SENGA S.A.R.L</t>
+  </si>
+  <si>
+    <t>PROTOCOLE D'ACCORD ENTRE LA SOCIETE MINIERE DE BAKWANGA SARL ET DIAMOND INDUSTRY ASSOCIATES LIMITED</t>
+  </si>
+  <si>
+    <t>DIAMOND INDUSTRY ASSOCIATES LIMITED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 367; PE 395; PE 402; PE 410; PE 425; </t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION ENTRE LA SOCIETE AURIFERE DU KIVU MANIEMA "SAKIMA" ET LA SOCIETE D.F.S.A MINING CONGO "DMC"</t>
+  </si>
+  <si>
+    <t>DMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Or; Wolframite; Cassitérite; Tungsten Bar W-4; Tantale Métal; </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 12; PE 20; PE 2592; PE 2593; </t>
+  </si>
+  <si>
+    <t>CONTRATS D'AMODIATION ENTRE LA SOCIETE AURIFERE DU KIVU MANIEMA "SAKIMA" ET D.F.S.A MINING CONGO "DMC SPRL", LA GENERALE DES MINES AU CONGO "GEMICO SPRL, LE GROUPE MINIER BANGANDULA "GMB" ET SUMMERVALE OVERSEAS LIMITED "SOL"</t>
+  </si>
+  <si>
+    <t>SOCIETE AURIFERE DU KIVU ET DU MANIEMA SA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Etain; Or; Wolframite; Coltan; Cassitérite; Tantale Métal; </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 19; PE 12; PE 20; PE 70; PE 71; PE 72; PE 73; PE 74; PE 75; PE 79; PE 89; PE 2592; PE 2593; </t>
+  </si>
+  <si>
+    <t>CONTRAT DE PARTENARIAT ET DE MANAGEMENT ENTRE LA SAKIMA SARL ET LA CENTRAL AFRICAN RESOURCES SPRL</t>
+  </si>
+  <si>
+    <t>CENTRAL AFRICAN RESOURCES SPRL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Etain; Or; Wolframite; Cassitérite; Tungsten Bar W-4; Tantale Métal; </t>
+  </si>
+  <si>
+    <t>CONTRAT DE VENTE  ENTRE LA SOCIETE AURIFERE DU KIVU ET DU MANIEMA SARL "SAKIMA SARL" ET LA SOCIETE MANIEMA MINING SPRL</t>
+  </si>
+  <si>
+    <t>MANIEMA MINING COMPANY SARL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wolframite; Coltan; Cassitérite; </t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION ENTRE L'OFFICE DES MINES D'OR DE KILO-MOTO ET LA SOCIETE BLUE ROSE SPRL</t>
+  </si>
+  <si>
+    <t>BLUE ROSE SPRL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Or; </t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION ENTRE L'OFFICE DES MINES D'OR DE KILO-MOTO ET LA SOCIETE BORGAKIM MINING SPRL</t>
+  </si>
+  <si>
+    <t>BORGAKIM MINING SPRL</t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION ENTRE L'OFFICE DES MINES D'OR DE KILO-MOTO ET LA SOCIETE GORUMBWA MINING SPRL</t>
+  </si>
+  <si>
+    <t>GORUMBWA MINING SPRL</t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION ENTRE L'OFFICE DES MINES D'OR DE KILO-MOTO ET LA SOCIETE MWANA AFRICA HOLDINGS (PTY) LTD</t>
+  </si>
+  <si>
+    <t>MWANA AFRICA HOLDINGS (PTY) LTD</t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION ENTRE L'OFFICE DES MINES D'OR DE KILO-MOTO ET LA SOCIETE RAMBI MINING SPRL</t>
+  </si>
+  <si>
+    <t>RAMBI MINING SPRL</t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION ENTRE L'OFFICE DES MINES D'OR DE KILO-MOTO ET LA SOCIETE TANGOLD SPRL</t>
+  </si>
+  <si>
+    <t>TANGOLD SPRL</t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION ENTRE L'OFFICE DES MINES D'OR DE KILO-MOTO ET LA SOCIETE KILO-MOTO  MINING INTERNATIONAL SZARL</t>
+  </si>
+  <si>
+    <t>KILO MOTO MINING INTERNATIONAL SZARL</t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION, AVENANTS N° 1 &amp; 2, ENTRE LA SODIMICO ET KGHM CONGO SPRL</t>
+  </si>
+  <si>
+    <t>KGHM CONGO SPRL</t>
+  </si>
+  <si>
+    <t>MEMORANDUM D'ENTENTE MUTUELLE ENTRE LA SODIMICO ET BIMZI LIMITED &amp; FIRST QUANTUM MINERALS LIMITED</t>
+  </si>
+  <si>
+    <t>SOCIETE DE DEVELOPPEMENT INDUSTRIEL ET MINIER DU CONGO SARL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MOU; </t>
+  </si>
+  <si>
+    <t>MOU</t>
+  </si>
+  <si>
+    <t>PROTOCOLE D'ACCORD ENTRE LA SODIMICO ET BIMZI LIMITED POUR LA PROSPECTION GEOLOGIQUE DANS LES ZONES EXCLUSIVES DE RECHERCHES N° LVIII ET N° LV PARTIE SUD DE SODIMICO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cuivre; Cobalt; Zinc; Etain; Nickel; </t>
+  </si>
+  <si>
+    <t>CONTRAT DE CESSION PARTIELLE DES GISEMENTS KIMPE NORD ET DE KIMPE SUD-SUD DU PE 271 ENTRE LA SOCIETEDE DEVELOPPEMENT INDUSTRIEL ET MINIER DU CONGO "SODIMICO" ET LA SOCIETE LONG FEI MINING SPRL</t>
+  </si>
+  <si>
+    <t>LONG FEI MINING SPRL</t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION ENTRE LA SOCIETE DE DEVELOPPEMENT INDUSTRIEL ET MINIER DU CONGO "SODIMICO" ET LA SOCIETE LONG FEI  MINING SPRL "LFKY" RELATIF A L'EXPLOITATION DES GISEMENTS KIMPE NORD ET KIMPE SUD PE 271</t>
+  </si>
+  <si>
+    <t>PROTOCOLE D'ACCORD ENTRE LA SODIMICO ET L'ENTREPRISE GENERALE MALTA FORREST RELATIF A LA REALISATION D'UNE ETUDE DE FAISABILITE DEVANT CONDUIRE A UNE RELANCE D'ACTIVITES DE SODIMICO</t>
+  </si>
+  <si>
+    <t>ENTREPRISE GENERALE MALTA FORREST</t>
+  </si>
+  <si>
+    <t>ACTE CONSTITUTIF</t>
+  </si>
+  <si>
+    <t>MINIERE DE MUSOSHI ET KINSENDA</t>
+  </si>
+  <si>
+    <t>Statut</t>
+  </si>
+  <si>
+    <t>CONVENTION DE CONFIDENTIALITE ENTRE LA SODIMICO ET L'ENTREPRISE GENERALE MALTA FORREST</t>
+  </si>
+  <si>
+    <t>CONTRAT DE LOCATION DES CITERNES ENTRE LA SODIMICO ET MUFAYA CONGO SPRL</t>
+  </si>
+  <si>
+    <t>MUFAYA CONGO SPRL</t>
+  </si>
+  <si>
+    <t>CONVENTION MINIERE ENTRE LA REPUBLIQUE DEMOCRATIQUE DU CONGO ET L'ENTREPRISE MINIERE DE KISENGE-MANGANESE ET CLUFF MINING LIMITED</t>
+  </si>
+  <si>
+    <t>CLUFF MINING CONGO SPRL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manganèse; Diamant; Platine; </t>
+  </si>
+  <si>
+    <t>PROTOCOLE D'ACCORD PRELIMINAIRE DE CREATION D'UNE JOINT-VENTURE CONCLU ENTRE L'ENTREPRISE MINIERE DE KISENGE MANGANESE ET LA SOCIETE SENTINELLE INTERNATIONAL GROUP LTD</t>
+  </si>
+  <si>
+    <t>SENTINELLE INTERNATIONAL GROUP LTD</t>
+  </si>
+  <si>
+    <t>PROTOCOLE D'ACCORD DE CREATION D'UNE JOINT-VENTURE ENTRE L'ENTREPRISE MINIERE DE KISENGE MANGANESE ET ORAMA PROPERTIES LIMITED</t>
+  </si>
+  <si>
+    <t>ORAMA PROPERTIES LIMITED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 21; PE 22; </t>
+  </si>
+  <si>
+    <t>CONTRAT DE TRAITEMENT A FACON ENTRE LE GROUPEMENT DE TRAITEMENT DU TERRIL DE LUBUMBASHI (GTL) ET LA SOCIETE POUR LE TRAITEMENT DU TERRIL DE LUBUMBASHI (STL)</t>
+  </si>
+  <si>
+    <t>CONTRAT DE VENTE A LONG TERME D'ALLIAGE COBALTIFERE ENTRE LA J.V  "GROUPEMENT POUR LE TRAITEMENT DU TERRIL DE LUBUMBASHI" ET OMG KOKKOLA CHEMICALS OY</t>
+  </si>
+  <si>
+    <t>CONVENTION ENTRE LA REPUBLIQUE DEMOCRATIQUE DU CONGO ET LA SOCIETE GROUPEMENT POUR LE TRAITEMENT DU TERRIL DE LUBUMBASHI "GTL-LTD-STL SPRL"</t>
+  </si>
+  <si>
+    <t>CONTRAT ENTRE LA SODIMICO ET LA SOCIETE MINIERE DU KATANGA RELATIF AUX TRAVAUX DE RECHERCHE POUR LA MISE EN EVIDENCE DU GISEMENT DE KIMPE</t>
+  </si>
+  <si>
+    <t>CONTRAT DE PARTENARIAT  ENTRE SODIMICO ET SOMIKA SPRL POUR L'EXPLOITATION DES GISEMENTS DE KIMPE-MABAYA ET KAPAPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 102; PE 271; PR 4723; </t>
+  </si>
+  <si>
+    <t>CONVENTION DE COLLABORATION ENTRE LA SODIMICO ET TAE JOO SYNTHESIS STEEL Co LTD PREALABLE AU CONTRAT D'EXPLOITATION DE LA MINE DE MUSOSHI</t>
+  </si>
+  <si>
+    <t>PROTOCOLE D'ACCORD POUR LE PROJET DE LA MINE DE CUIVRE DE MUSOSHI ENTRE LA SODIMICO SARL et DAEWOO INTERNATIONAL CORPORATION et TAEJOO SYNTHESIS STEEL Co, LTD</t>
+  </si>
+  <si>
+    <t>MEMORANDUM OF UNDERSTANDING ON MUSOSHI COPPER PROJECT AMONG la SODIMICO SARL, DAEWOO INTERNATIONAL CORPORATION AND TAEJOO SYNTHESIS STEEL Co. LTD</t>
+  </si>
+  <si>
+    <t>STATUTS ET ACTE CONSTITUTIF DE KINSENDA COPPER  COMPANY SARL</t>
+  </si>
+  <si>
+    <t>KINSENDA COPPER COMPANY SA</t>
+  </si>
+  <si>
+    <t>ACCORD DE CESSION DES PARTS ENTRE  LA SODIMICO, SANDRO RESOURCES LIMITED ET GARETTO HOLDINGS LIMITED</t>
+  </si>
+  <si>
+    <t>ACCORD RELATIF AU PRIX D'ACHAT ENTRE LA SODIMICO, SANDRO RESOURCES LIMITED ET GARETTO HOLDINGS LIMITED</t>
+  </si>
+  <si>
+    <t>CONTRAT D'ASSOCIATION RELATIF A LA CONSTITUTION DE LA SOCIETE COMMUNE POUR LE DEVELOPPEMENT DU PROJET MOTO GOLD ENTRE L'OFFICE DES MINES D'OR DE KILO-MOTO ET MOTO GOLDMINES LTD ET BORDER ENERGY PTY LTD ET BORGAKIM MINING SPRL</t>
+  </si>
+  <si>
+    <t>KIBALI GOLD MINE</t>
+  </si>
+  <si>
+    <t>CONTRAT D'ASSOCIATION REVISE ENTRE L'OFFICE DES MINES D'OR DE KILO-MOTO ET MOTO GOLDMINES LIMITED ET BORDER ENERGY PTY LIMITED ET KIBALI GOLDMINES SPRL RELATIF A LA CONSTITUTION DE LA SOCIETE COMMUNE POUR LE DEVELOPPEMENT DU PROJET MOTO GOLD, LEQUEL AMENDE ET REMPLACE LE CONTRAT D'ASSOCIATION EN DATE DU 10 MARS 2009</t>
+  </si>
+  <si>
+    <t>CONTRAT D'ASSOCIATION CONCLU ENTRE L'OFFICE DES MINES D'OR DE KILO-MOTO (OKIMO) ET ANGLOGOLD ASHANTI ET ASHANTI GOLDFIELDS KILO SARL POUR LE DEVELOPPEMENT DU PROJET AGK</t>
+  </si>
+  <si>
+    <t>ASHANTI GOLDFIELDS KILO SARL</t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION CONCLU ENTRE L'OFFICE DES MINES D'OR DE KILO-MOTO (OKIMO) ET LA SOCIETE SIVAHERA SPRL</t>
+  </si>
+  <si>
+    <t>SIVAHERA SPRL</t>
+  </si>
+  <si>
+    <t>CONTRAT D'ASSOCIATION CONCLU ENTRE LA SOCIETE MINIERE DE KILO-MOTO ( SOKIMO SARL) ET FERRO (SWISS) AG RELATIF A LA CONSTITUTION D'UNE SOCIETE COMMUNE POUR L'EXPLOITATION DES GISEMENTS D'OR ET DES SUBSTANCES ASSOCIEES DE "MOKU I - BEVERENDI", TERRITOIRE DE WATSA, DANS LA PROVINCE ORIENTALE</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE MOKU-BEVERENDI</t>
+  </si>
+  <si>
+    <t>CONTRAT D'OPTION CONCLU ENTRE LA SOCIETE MINIERE DE KILO-MOTO (SOKIMO SARL) ET LA SOCIETE BON GENIE K MINIG SPRL ( BK MINING)</t>
+  </si>
+  <si>
+    <t>BON GENIE K. MINING SPRL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PR 11796; PR 11797; PR 11798; PR 11800; PR 11816; PR 11817; </t>
+  </si>
+  <si>
+    <t>CONTRAT D'ASSOCIATION CONCLU ENTRE LA SOCIETE MINIERE DE KILO-MOTO SARL (SOKIMO SARL) ET LA SOCIETE MINERAL INVEST INTERNATIONAL AB CONGO SPRL RELATIF A LA CONSTITUTION DE LA SOCIETE COMMUNE POUR LE DEVELOPPEMENT DU PROJET MINIER WANGA - PE 5045, 5050, 5054, 5056 ET 5069</t>
+  </si>
+  <si>
+    <t>SOCIETE WANGA MINING COMPANY</t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION POUR LA CERTIFICATION DES RESERVES AURIFERES ET DES AUTRES MINERAUX EN VUE D'UNE EXPLOITATION INDUSTRIELLE DANS LE PERIMETRE DE WANGA CONCLU ENTRE L'OFFICE DES MINES D'OR DE KILO-MOTO ET LA SOCIETE MINERAL INVEST INTERNATIONAL AB CONGO SPRL - PE 5045, 5050, 5054, 5056 ET 5069</t>
+  </si>
+  <si>
+    <t>MINERAL INVEST INTERNATIONAL AB CONGO SPRL</t>
+  </si>
+  <si>
+    <t>CONTRAT DE CESSION DES PARTS CONCERNANT LA PARTICIPATION DE L'OFFICE DES MINES D'OR DE KILO-MOTO DANS KIBALI GOLDMINES SPRL</t>
+  </si>
+  <si>
+    <t>CONTRAT D'OPTION CONCLU ENTRE LA SOCIETE MINIERE DE KILO-MOTO ET ALSESY TRADING SPRL SUR LES PR 11793, 11811 ET 11827</t>
+  </si>
+  <si>
+    <t>ALSESY TRADING SPRL</t>
+  </si>
+  <si>
+    <t>CONTRAT D'ASSOCIATION CONCLU ENTRE LA SOCIETE MINIERE DE KILO-MOTO SARL ET LA SOCIETE AMANI CONSULTING SPRL RELATIF A LA CONSTITUTION DE LA SOCIETE COMMUNE POUR L'EXECUTION DES TRAVAUX D'EXPLORATION DANS LE PERIMETRE COUVERT PAR LES PE 5107, 5046, 5049, 5050 et 5069</t>
+  </si>
+  <si>
+    <t>GIRO GOLDFIELDS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 5046; PE 5049; </t>
+  </si>
+  <si>
+    <t>ACCORD DE CONFIDENTIALITE CONCLU ENTRE LA SOCIETE MINIERE DE KILO-MOTO SARL ET ULINZI GOLDMINES SPRL RELATIF AUX ECHANGES D'INFORMATIONS ET A L'ACCES AU PERIMETRE MINIER RAMBI</t>
+  </si>
+  <si>
+    <t>ULINZI GOLDMINES SPRL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 5080; PE 5082; PE 5084; PE 5086; </t>
+  </si>
+  <si>
+    <t>ACCORD ENTRE LA REPUBLIQUE DEMOCRATIQUE DU CONGO ET ANHUI FOREIGN ECONOMIC CONSTRUCTION (GROUP) CORPORATION LIMITED "AFECC", version française</t>
+  </si>
+  <si>
+    <t>SOCIETE ANHUI CONGO D'INVESTISSEMENT MINIER</t>
+  </si>
+  <si>
+    <t>ACCORD ENTRE LA REPUBLIQUE DEMOCRATIQUE DU CONGO ET ANHUI FOREIGN ECONOMIC CONSTRUCTION (GROUP) CORPORATION LIMITED "AFECC", version chinoise</t>
+  </si>
+  <si>
+    <t>PLAN D'AFFAIRES DE LA CONCESSION SACIM SPRL DE LA RDC (2013 - 2018)</t>
+  </si>
+  <si>
+    <t>CONTRAT DE JOINT-VENTURE ENTRE LA CONGOLAISE D'EXPLOITATION MINIERE SPRL "COMINIERE" et MMCS STRATEGIC 1 "MMCS" RELATIF A L'EXPLOITATION DU PE 12202 DANS LA PROVINCE DU KATANGA, SEPTEMBRE 2013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Etain; Wolframite; Coltan; Lithium; </t>
+  </si>
+  <si>
+    <t>PROTOCOLE D'ACCORD ENTRE MINING MINERAL RESOURCES ET LA SOCIETE NATIONALE DES CHEMINS DE FER DU CONGO SARL RELATIF A LA REHABILITATION ET A L'EXPLOITATION DU M/V SENDWE</t>
+  </si>
+  <si>
+    <t>MINING MINERAL RESSOURCES SAS</t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION CONCLU ENTRE LA GECAMINES SA ET CNMC CONGO COMPAGNIE MINIERE SARL RELATIF A L'AMODIATION DE DROIT D'USAGE DE LA SURFACE D'UN CARRE COUVERT PAR LE PE 2356</t>
+  </si>
+  <si>
+    <t>CNMC CONGO COMPAGNIE MINIERE SARL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 2356; </t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION CONCLU ENTRE LA GECAMINES SA ET CNMC HUACHIN MABENDE MINING SA RELATIF AUX DROITS MINIERS ATTACHES AU PERIMETRE COUVERT PAR LE PE 1060 APPARTENANT A GECAMINES SA</t>
+  </si>
+  <si>
+    <t>CNMC HUACHIN MABENDE MINING SA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 1060; </t>
+  </si>
+  <si>
+    <t>EUR 200 MILLION TERM LOAN AGREEMENT BETWEEN LA GENERALE DES CARRIERES ET DES MINES SA (as Borrower) AND FLEURETTE MUMI HOLDINGS LTD (as Lender)</t>
+  </si>
+  <si>
+    <t>FLEURETTE MUMI HOLDINGS LIMITED</t>
+  </si>
+  <si>
+    <t>CONTRAT DE COLLABORATION ENTRE LA GECAMINES ET PLATMIN CONGO LIMITED</t>
+  </si>
+  <si>
+    <t>PLATMIN CONGO LIMITED</t>
+  </si>
+  <si>
+    <t>BILATERAL AGREEMENT BETWEEN LA GENERALE DES CARRIERES ET DES MINES SA AND AFRICA HORIZONS INVESTMENT LIMITED</t>
+  </si>
+  <si>
+    <t>AFRICA HORIZONS INVESTMENT LIMITED</t>
+  </si>
+  <si>
+    <t>CONVENTION DE PARTENARIAT ENTRE LA GECAMINES SA ET HONGKONG EXCELLEN MINING INVESTMENT CO LIMITED ET KIK MINING SASU RELATIVE  A L'EXPLOITATION COMMERCIALE ET AU PARTAGE DE LA PRODUCTION DES GISEMENTS DE KINGAMYAMBO ET KILAMUSEMBO</t>
+  </si>
+  <si>
+    <t>HONGKONG EXCELLEN MINING INVESTMENT CONGO SARL</t>
+  </si>
+  <si>
+    <t>CONVENTION DE JOINT VENTURE ENTRE LA GECAMINES SA ET ENRC AFRICA HOLDINGS LTD ET BOSS MINING SAS RELATIVE A L'EXPLOITATION DES SUBSTANCES MINERALES SITUEES  DANS LES PE 463, 467, 468, 469 ET 2589</t>
+  </si>
+  <si>
+    <t>METALKOL ROYALTIES SALE AND PURCHASE AGREEMENT BETWEEN GECAMINES (as Seller) AND MULTREE LIMITED (as Purchaser)</t>
+  </si>
+  <si>
+    <t>MULTREE LIMITED</t>
+  </si>
+  <si>
+    <t>ACCORD-CADRE DE COOPÉRATION STRATÉGIQUE ENTRE LA GÉNÉRALE DES CARRIÈRES ET DES MINES S.A ET CHINA NONFERROUS METAL MINING (Group) Co. LTD</t>
+  </si>
+  <si>
+    <t>CHINA NONFERROUS METAL MINING (GROUP) Co. LTD</t>
+  </si>
+  <si>
+    <t>PROTOCOLE D'ACCORD ENTRE LA GENERALE DES CARRIERES ET DES MINES S.A. ET C.N.M.C. CONGO COMPAGNIE MINIERE SARL RELATIF AU FINANCEMENT PAR C.N.M.C. DE LA CONSTRUCTION D'UNE USINE METALLURGIQUE A KAMBOVE POUR GECAMINES S.A.</t>
+  </si>
+  <si>
+    <t>CONVENTION DE JOINT-VENTURE ENTRE LA GENERALE DES CARRIERES ET DES MINES ET CHINA NONFERROUS METAL MINING GROUP CO. LTD RELATIVE A L'EXPLOITATION COMMERCIALE DU POLYGONE DE DEZIWA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 660; </t>
+  </si>
+  <si>
+    <t>CONTRAT ENTRE LA GENERALE DES CARRIERES DET DES MINES S.A ET CONGO DONGFANG INTERNATIONAL MINING SARL RELATIF A LA CESSION TOTALE DU PE 527</t>
+  </si>
+  <si>
+    <t>CONGO DONGFANG INTERNATIONAL MINING SARL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 527; </t>
+  </si>
+  <si>
+    <t>CONTRAT ENTRE LA REPUBLIQUE DEMOCRATIQUE DU CONGO ET LA GENERALE DES CARRIERES ET DES MINES ET CONGO INVESTMENT CORPORATION POUR LA CREATION DE "LA CONGOLAISE DES MINES ET DE DEVELOPEPPEMENT"</t>
+  </si>
+  <si>
+    <t>LA CONGOLAISE DES MINES ET DE DEVELOPPEMENT</t>
+  </si>
+  <si>
+    <t>CONTRAT DE JOINT-VENTURE ENTRE LA CONGOLAISE D'EXPLOITATION MINIERE SA ET SANDSTONE WORLDWIDE LTD (SW) RELATIF A L'EXPLOITATION DES PE 12447, 12448, 12460 ET 12462 DANS LA PROVINCE DU TANGANYIKA (ex KATANGA,RDC)</t>
+  </si>
+  <si>
+    <t>UNITED  COMINIERE SAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niobium; Etain; Wolframite; Coltan; Cassitérite; Lithium; </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 12447; PR 12448; PR 12460; PR 12462; </t>
+  </si>
+  <si>
+    <t>CONTRAT DE JOINT VENTURE ENTRE LA CONGOLAISE D'EXPLOITATION MINIERE SA ET FORCE COMMODITIES RELATIF AUX PR 12453 ET 13247 DANS LA PROVINCE DU TANGANYIKA</t>
+  </si>
+  <si>
+    <t>FORCE COMMODITIES DRC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Etain; Or; Wolframite; Coltan; Lithium; </t>
+  </si>
+  <si>
+    <t>CONTRAT DE CESSION DES PARTS ENTRE LA CONGOLAISE D'EXPLOITATION MINIERE SA ET  JIN CHENG MINING COMPANY LIMITED</t>
+  </si>
+  <si>
+    <t>JIN SHENG MINING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lithium; </t>
+  </si>
+  <si>
+    <t>CONVENTION DE JOINT VENTURE ENTRE LA CONGOLAISE D'EXPLOITATION MINIERE SPRL (COMINIERE) ET LA SOCIETE MINING MINERAL RESOURCES SPRL (MMR) RELATIVE A L'EXPLOITATION DES GISEMENTS MINIERS DE MALEMBA NKULU</t>
+  </si>
+  <si>
+    <t>SEGMAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niobium; Etain; Tantale Métal; </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PR 12203; PR 12204; PR 12205; </t>
+  </si>
+  <si>
+    <t>CONTRAT DE JOINT-VENTURE ENTRE LA CONGOLAISE D'EXPLOITATION MINIERE SA  ET LONG HAO SARL RELATIF AU DEVELOPPEMENT DES PROJETS MINIERS DANS LA PROVINCE DU TANGANYIKA - PART1</t>
+  </si>
+  <si>
+    <t>LONG HAO SARL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PR 12452; </t>
+  </si>
+  <si>
+    <t>CONTRAT DE JOINT-VENTURE ENTRE LA CONGOLAISE D'EXPLOITATION MINIERE SA  ET LONG HAO SARL RELATIF AU DEVELOPPEMENT DES PROJETS MINIERS DANS LA PROVINCE DU TANGANYIKA - PART 2</t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION ENTRE LA CONGOLAISE D'EXPLOITATION MINIERE SA ET CHEMICAL OF AFRICA SARL (CHEMAF) RELATIF A L'AMODIATION TOTALE DES DROITS ATTACHES AU PE 12457 APPARTENANT A COMINIERE SA</t>
+  </si>
+  <si>
+    <t>CHEMAF EXPLORATION SA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Etain; </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 12457; </t>
+  </si>
+  <si>
+    <t>CONTRAT ENTRE LA GENERALE DES CARRIERES ET DES MINES ET CHEMICAL OF AFRICA SPRL RELATIF A LA CESSION DU PERMIS D'EXPLOITATION DU GISEMENT DE L'ETOILE</t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES S.A. ET CHEMAF SARL RELATIF AUX DROITS MINIERS ATTACHES AU PE 2604 DE GECAMINES S.A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 2604; </t>
+  </si>
+  <si>
+    <t>PROTOCOLE D'ACCORD ENTRE LE MINISTERE DES MINES DE LA RDC ET L'ORGANISATION JAPONAISE POUR LES METAUX ET LA SECURITE ENERGETIQUE "JOGMEC" POUR LE TRANSFERT DES TECHNOLOGIES D'ANALYSE DES IMAGES SATELLITAIRES, CONTROLE SUR TERRAIN ET ETUDE CONJOINTE</t>
+  </si>
+  <si>
+    <t>Japan Organization for Metals and Energy Security</t>
+  </si>
+  <si>
+    <t>PROTOCOLE D' ACCORD  RELATIF AU REGLEMENT GLOBAL DES LITIGES ET INTERETS  RECIPROQUES ENTRE LA REPUBLIQUE DEMOCRATIQUE DU  CONGO ET VENTORA</t>
+  </si>
+  <si>
+    <t>VENTORA DEVELOPMENT SASU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cuivre; Cobalt; Fer; Or; </t>
+  </si>
+  <si>
+    <t>ACCORD DE JOINT-VENTURE ENTRE LA REPUBLIQUE DEMOCRATIQUE DU CONGO ET PRIMERA GROUP LIMITED</t>
+  </si>
+  <si>
+    <t>PRIMERA GROUP LIMITED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Etain; Or; Wolframite; Coltan; Cassitérite; Tungsten Bar W-4; Tantale Métal; </t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION DES DROITS MINIERS RELATIFS AU TERRIL DE LUBUMBASHI PORTANT SUR LE PE 481</t>
+  </si>
+  <si>
+    <t>ACCORD DE JOINT-VENTURE REVISE ET MIS A JOUR ENTRE GROUP GEORGE FORREST S.A. ET LA GENERALE DES CARRIERES ET DES MINES S.A.R.L.</t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES S.A. ET LA COMPAGNIE MINIERE DE TONDO S.A.S RELATIF A L'AMODIATION PARTIELLE DU PE 2605 COUVRANT DEUX CARRES DU GISEMENT NIOKA APPARTENANT A GECAMINES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 2605; </t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES S.A. ET MISOLE MINING SARL RELATIF AUX DROITS MINIERS ATTACHES AUX 6 (SIX) CARRES DONT 3 (TROIS) CARRES COUVERTS PAR LE PE 14366 (TOTALEMENT) ET 3 (TROIS) CARRES COUVERTS PARTIELLEMENT PAR LE PE 1077 DU SITE DE KALABI DE GECAMINES S.A.</t>
+  </si>
+  <si>
+    <t>MISOLE MINING</t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES S.A. ET RUBAMIN SARL RELATIF AUX DROITS MINIERS ATTACHES AUX PERIMETRES DE RESPECTIVEMENT 11 (ONZE) CARRES DU GISEMENT DE KAKIFULUWE COUVERTS PAR LE PE 8841 (PARTIELLEMENT) ET 8 (HUIT) CARRES DU GISEMENT DE KAKONGE COUVERTS PAR LE PE 537 (PARTIELLEMENT) DE GECAMINES S.A.</t>
+  </si>
+  <si>
+    <t>RUBAMIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 537; PE 8841; </t>
+  </si>
+  <si>
+    <t>CONTRAT DE CESSION ENTRE LA GENERALE DES CARRIERES ET DES MINES S.A ET KAPONDA MINING RESOURCES SAS RELATIF A LA CESSION TOTALE DU PE 14.823 (184 Carrés).</t>
+  </si>
+  <si>
+    <t>KAPONDA MINING RESOURCES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 14823; </t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES S.A. ET LA SOCIETE LUILU RESSOURCES SAS RELATIF A L'AMODIATION DE DROIT D'USAGE DE LA SURFACE DE CINQ (5) CARRES COUVERTS PAR LE PE 8841 DE GECAMINES S.A</t>
+  </si>
+  <si>
+    <t>LUILU RESSOURCES SAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 8841; </t>
+  </si>
+  <si>
+    <t>CONTRA D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES S.A ET LA SOCIETE LUALABA CONGO RESSOURCES RELATIF AUX DROITS MINIERS ATTACHES AUX PERIMETRES DE 381 CARRES ET 148 CARRES RESPECTIVEMENT COUVERTS PAR LES PE 1088 ET 2362 DE GECAMINES S.A</t>
+  </si>
+  <si>
+    <t>LUALABA CONGO RESSOURCES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 1088; PE 2362; </t>
+  </si>
+  <si>
+    <t>CONTRAT DE DELEGATION DE SERVICE PUBLIC N°/GOUV/P.LBA. 019/2021 ENTRE LA PROVINCE DU LUALABA &amp; LA SOCIETE SUD SOUTH GROUP S.A.R.L POUR LA GESTION D'UN CENTRE DE NEGOCE AU NOM DE LA PROVINCE, L'EXERCICE DE LA FONCTION DE CONSEILLER STRATEGIQUE ET ASSISTANT TECHNIQUE DE LA PROVINCE</t>
+  </si>
+  <si>
+    <t>SUD SOUTH GROUP SARL</t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES S.A ET NEW MINERALS INVESTMENT SARL RELATIF A L'AMODIATION PARTIELLE DE DROIT D'USAGE DE SURFACE DE CINQ (05) CARRES COUVERTS PAR LE PE 2353  DE GECAMINES S.A</t>
+  </si>
+  <si>
+    <t>NEW MINERALS INVESTMENT SARL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 2353; </t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION PARTIELLE ENTRE LA GENERALE DES CARRIERES ET DES MINES S.A ET GOLDEN AFRICAN RESOURCES  SARL RELATIF AUX DROITS MINIERS ATTACHES AU PERIMETRE DE 151 CARRES COUVERTS PAR LE PE 1063 DE GECAMINES S.A</t>
+  </si>
+  <si>
+    <t>GOLDEN AFRICAN RESOURCES SARL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 1063; </t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES S.A ET CONGO MOON MINING SARL RELATIF AUX DROITS MINIERS ATTACHES AU PERIMETRE DE DEUX (02) CARRES COUVERTS PAR LE PE 2351 (Partiellement) DE GECAMINES S.A</t>
+  </si>
+  <si>
+    <t>CONGO MOON MINING SARL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 2351; </t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION ENTRE LA GÉNÉRALE DES CARRIÈRES ET DES MINES S.A. ET IVERLAND MINING CONGO SARL RELATIF AUX DROITS MINIERS ATTACHES AU PERMIS D'EXPLOITATION (PE) 2590</t>
+  </si>
+  <si>
+    <t>IVERLAND MINING CONGO SARL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 2590; </t>
+  </si>
+  <si>
+    <t>ACTE DE CESSION TOTALE DU PE 658 ENTRE LA SOCIETE D'EXPLOITATION DE CHABARA SAS "CHABARA SAS" ET MUTANDA MINING SARL "MUMI"</t>
+  </si>
+  <si>
+    <t>CONTRAT ENTRE LA GENERALE DES CARRIERES ET DES MINES ET MINING COMPANY KATANGA SPRL RELATIF A L'AMODIATION DES DROITS MINIERS ATTACHES AU PERMIS D'EXPLOITATION COUVRANT LES GISEMENTS DE KINSEVERE ET NAMBULWA - PE 528 - PE 539</t>
+  </si>
+  <si>
+    <t>MMG Kinsevere (ex Anvil Mining Concentrate Kinsevere) (MMG (ex-AMCK))</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 528; PE 539; </t>
+  </si>
+  <si>
+    <t>PROCES-VERBAL DE L'ASSEMBLEE GENERALE EXTRAORDINAIRE DES ASSOCIES DE CIMENKAT SAS RELATIVEMENT A SA REUNION CONVOQUEE POUR LE 09 MARS 2019 A LUBUMBASHI</t>
+  </si>
+  <si>
+    <t>CIMENTS ET MATERIAUX DU KATANGA SAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Calcaire; </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Procès-Verbal; </t>
+  </si>
+  <si>
+    <t>Procès-Verbal</t>
+  </si>
+  <si>
+    <t>ACTE DE CESSION DES PERMIS D'EXPLOITATION ENTRE LA SOCIETE MINIERE DE KILO-MOTO (CEDANT) ET KODO RESOURCES SARL (CESSIONNAIRE) RELATIF AUX PE 5078, 5079 et 5081 SUR LE SITE DE ZANI KODO</t>
+  </si>
+  <si>
+    <t>KODO RESSOURCES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 5078; PE 5079; PE 5081; </t>
+  </si>
+  <si>
+    <t>CONTRAT D’ASSOCIATION ENTRE LA SOCIETE MINIERE DE KILO-MOTO et PIANETA MINING &amp; TRADING SARL DU 05 JUIN 2019 RELATIF A LA CONSTITUTION D'UNE SOCIETE COMMUNE POUR  L'EXPLOITATION DES GISEMENTS D'OR ET DES SUBSTANCES ASSOCIEES DE "KODO RESOURCES" (PE5078, 5079 et 5081), Territoire de Mahagi/Province de l'Ituri</t>
+  </si>
+  <si>
+    <t>PROTOCOLE D’ACCORD SUR LA TRANSFORMATION DES PARTICIPATIONS DE LA SOCIETE MINIERE DE KILO-MOTO DANS KIBALI GOLDMINES, ZANI KODO, GIRO GOLDFIELDS, WANGA, NIZI ET KIBALI SUD EN ACTION DANS AJN</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE KILO-MOTO</t>
+  </si>
+  <si>
+    <t>CONTRAT D’ASSISTANCE TECHNIQUE ET FINANCIERE (ATF) CONCLU ENTRE L'OFFICE DES MINES D'OR DE KILO-MOTO et BORGAKIM MINING SPRL LE 30 DECEMBRE 2003</t>
+  </si>
+  <si>
+    <t>CONVENTION MINIERE ENTRE LA REPUBLIQUE DU ZAIRE ET KILO-MOTO MINING INTERNATIONAL S.Z.A.R.L "KIMIN"</t>
+  </si>
+  <si>
+    <t>ACCORD PRELIMINAIRE DU 27/03/2019 ENTRE LA  SOCIETE MINIERE DE KILO-MOTO ET MAZOKA RESOURCES RELATIF A L'ECHANGE D'INFORMATIONS ET A L'ACCES AUX ZONES CIBLES DES RESIDUS MINIERS, ALLUVIONS ET LATERITES DU GIRO - PE 5046 ET 5049</t>
+  </si>
+  <si>
+    <t>MAZOKA RESOURCES SPRL</t>
+  </si>
+  <si>
+    <t>CONTRAT D'ASSOCIATION ENTRE SOKIMO ET MWANA AFRICA CONGO LIMITED, RELATIF A LA CONSTITUTION DE LA MINIERE DE ZANI KODO POUR LE DEVELOPPEMENT DU PROJET ZANI KODO</t>
+  </si>
+  <si>
+    <t>MWANA AFRICA CONGO LIMITED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 5077; PE 5078; PE 5079; PE 5081; </t>
+  </si>
+  <si>
+    <t>CONTRAT D'ASSOCIATION REVISE 2014 (CONCLU EN RAPPORT AVEC L'HARMONISATION OHADA) RELATIF A LA CONSTITUTION DE LA SOCIETE COMMUNE POUR LE DEVELOPPEMENT DU PROJET KIBALI GOLD, LEQUEL AMENDE ET REMPLACE LE CONTRAT D'ASSOCIATION REVISE EN DATE DU 20 DECEMBRE 2012</t>
+  </si>
+  <si>
+    <t>CONTRAT D'ASSOCIATION ENTRE LA SOCIETE MINIERE DE KILO-MOTO SA ET LA SOCIETE MINIERE DE MOKU-BEVERENDI SA ET MOKU GOLDMINES AG ET RANDGOLD RESOURCES (DRC) LIMITED ET RANDGOLD RESOURCES CONGO SARL RELATIF A L'EXPLORATION DU PROJET AURIFERE DE MOKU-BEVERENDI &amp; CONSTITUTION D'UNE SOCIETE COMMUNE POUR LE DEVELOPPEMENT DU PROJET AURIFERE MOKU-BEVERENDI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 5047; </t>
+  </si>
+  <si>
+    <t>CONTRAT D'OPTION CONCLU ENTRE LA SOCIETE MINIERE DE BAKWANGA ET LA SOCIETE KBG CAPITAL SARL RELATIF AUX TRAVAUX DE RECHERCHES POUR LA MISE EN EVIDENCE DES GISEMENTS AURIFERES DES PR  11885, 11895, 11897, 11899 &amp; 11900</t>
+  </si>
+  <si>
+    <t>KBG CAPITAL SARL</t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION ENTRE LA SOCIETE MINIERE DE BAKWANGA SA ET LA SOCIETE KA-BE SARL RELATIF A L'AMODIATION DU DROIT MINIER ATTACHE AU PE 430</t>
+  </si>
+  <si>
+    <t>KA-BE SARL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Or; Diamant; </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 430; </t>
+  </si>
+  <si>
+    <t>CONTRAT D'OPTION ENTRE LA SOCIETE MINIERE DE BAKWANGA SA ET LA SOCIETE DANIELLA MINING COMPANY SARL POUR UN PROJET DE RECHERCHE D'OR DANS LA PROVINCE DU KASAI CENTRAL SUR LE PR 11881 SITUE A LUIZA</t>
+  </si>
+  <si>
+    <t>DANIELLA MINING COMPANY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PR 11881; </t>
+  </si>
+  <si>
+    <t>CONTRAT D AMODIATION ENTRE LA GECAMINES SA et DOFA MINING SARL RELATIF AUX DROITS MINIERS ATTACHES AUX PERIMETRES DE (5) CARRES COUVERTS PAR LE PE 2359 PARTIELLEMENT DE GECAMINES SA</t>
+  </si>
+  <si>
+    <t>DOFA MINING SARL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 2359; </t>
+  </si>
+  <si>
+    <t>CONTRAT D AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES SA ET LA SOCIETE KAMPINA MINING SARL RELATIF AUX DROITS MINIERS ATTACHES AUX PERIMETRES DE (4) CARRES COUVERTS PAR LE PE 10389 PARTIELLEMENT DE GECAMINES SA</t>
+  </si>
+  <si>
+    <t>KAMPINA MINING SARL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 10389; </t>
+  </si>
+  <si>
+    <t>CONTRAT D AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES SA ET MUPINE COPPER CORPORATION SAS RELATIF AUX DROITS MINIERS ATTACHES AUX PERIMETRES DE TROIS (3) CARRES COUVERTS PAR LE PER 9687 ET DEUX (2) COUVERTS PAR LE PE 11600 DE GECAMINES SA</t>
+  </si>
+  <si>
+    <t>MUPINE COPPER CORPORATION SAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PER 9687; PE 11600; </t>
+  </si>
+  <si>
+    <t>CONTRAT D AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES SA ET NEW MINERALS INVESTMENT SARL RELATIF A L'AMODIATION PARTIELLE DU DROIT D'USAGE DE SIX (6) CARRES DONT UN (1) CARRE DU PE 12270 ET CINQ (5) CARRES DU PE 2355 DE GECAMINES SA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 2355; PE 12270; </t>
+  </si>
+  <si>
+    <t>CONTRAT D AMODIATION ENTRE LA SOCIETE AURIFERE DU KIVU ET DU MANIEMA "SAKIMA SA" ET GOLDEN MINE INTERNATIONAL RDC SARL "GMI SARL" RELATIF A L'EXPLOITATION DES GISEMENTS DE LUBUNGOLA - NSOSE - ULINDI A SHABUNDA,  NZOVU COUVERTS PAR LE PE 80 DE SAKIMA SA</t>
+  </si>
+  <si>
+    <t>GOLDEN MINE INTERNATIONAL RDC SARL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Etain; Or; </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 80; </t>
+  </si>
+  <si>
+    <t>CONTRAT DE CESSION PARTIELLE ENTRE LA STE COMINIERE SA ET MANONO LITHIUM SAS</t>
+  </si>
+  <si>
+    <t>MANONO LITHIUM SAS</t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION PARTIELLE ENTRE LA GENERALE DES CARRIERES ET DES MINES S.A. ET LA SOCIETE K-YENE MULTI-SERVICES SARL RELATIF AUX DROITS MINIERS ATTACHES AU PERIMETRE DE CINQ (5) CARRES COUVERTS PAR LE PE 2353 DE GECAMINES S.A</t>
+  </si>
+  <si>
+    <t>K-YENE MULTI-SERVICES SARL</t>
+  </si>
+  <si>
+    <t>CONTRAT DE CESSION ENTRE LA SOCIETE COMMERCIALE LA MINIERE DE KISENGE MANGANESE SA ET LA SOCIETE CONGOLAISE DE MANGANESE SA RELATIF AUX PE 32, 15646 ET 15647</t>
+  </si>
+  <si>
+    <t>SOCIETE CONGOLAISE DE MANGANESE SA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cuivre; Cobalt; Manganèse; Fer; Or; Diamant; Argent; Platine; Tantale Métal; </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 32; </t>
+  </si>
+  <si>
+    <t>ACTE DE CESSION D'ACTIONS ENTRE LA GENERALE DES CARRIERES ET DES MINES ET KIMIN RESOURCES Fzc</t>
+  </si>
+  <si>
+    <t>KISANFU MINING SARL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cuivre; Or; </t>
+  </si>
+  <si>
+    <t>PROTOCOLE D'ENTENTE  SUR UN  PARTENARIAT SUR LES CHAINES DE VALEUR DURABLES DES MATIERES PREMIERES CRITIQUES ET  STRATEGIQUES  ENTRE  L'UNION EUROPEENNE REPRESENTEE PAR LA COMMISSION EUROPEENNE  ET LA REPUBLIQUE DEMOCRATIQUE DU CONGO</t>
+  </si>
+  <si>
+    <t>UNION EUROPEENNE</t>
+  </si>
+  <si>
+    <t>MEMORANDUM OF UNDERSTANDING  Among THE UNITED STATES OF AMERICA, THE DEMOCRATIC REPUBLIC OF THE CONGO And the THE REPUBLIC OF ZAMBIA   Concerning   SUPPORT FOR THE DEVELOPMENT OF A VALUE CHAIN IN  THE ELECTRIC VEHICLE BATTERY SECTOR</t>
+  </si>
+  <si>
+    <t>REPUBLIQUE DEMOCRATIQUE DU CONGO</t>
+  </si>
+  <si>
+    <t>AVENANT N° 2 AU CONTRAT DE JV DU 11 NOVEMBRE 2017 ENTRE LA CONGOLAISE D'EXPLOITATION MINIERE SA (COMINIERE SA) ET JIN CHENG MINING COMPANY LIMITED (FILIALE DE ZIJIN MINING (JINCHENG) RELATIF A L'EXPLOITATION DES PE 12453 &amp; 13247 DANS LA PROVINCE DU TANGANYIKA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Etain; Or; Wolframite; Coltan; Cassitérite; Argent; Lithium; </t>
   </si>
   <si>
     <t>Avenant</t>
   </si>
   <si>
-    <t xml:space="preserve">PE 533; </t>
-[...856 lines deleted...]
-  <si>
     <t xml:space="preserve">PE 12453; PE 13247; </t>
   </si>
   <si>
     <t>CONTRAT ENTRE LA GENERALE DES CARRIERES ET DES MINES SA ET LA SOCIETE TERRA MINING SARL RELATIF A L'EXECUTION DES TRAVAUX DE RECHERCHES SUR LE PERIMETRE DE TROIS (3) CARRES DES GISEMENTS DE KANSE ET DE KANZELE COUVERTS PAR LE PE 1079 PARTIELLEMENT DE GECAMINES SA POUR LA MISE EN EVIDENCE DES GISEMENTS ET LA DETERMINATION DE LEURS RESERVES</t>
   </si>
   <si>
     <t>TERRA MINING SARL</t>
   </si>
   <si>
     <t xml:space="preserve">Cuivre; Plomb; Cobalt; Fer; Zinc; Or; Argent; Nickel; </t>
   </si>
   <si>
     <t xml:space="preserve">PE 1079; </t>
   </si>
   <si>
     <t>CONTRAT DE JOINT-VENTURE ENTRE LA SOCIETE AURIFERE DU KIVU ET DU MANIEMA SA (SAKIMA SA) ET LA SOCIETE AMUR SARL RELATIF A L'EXPLOITATION DU PERIMETRE COUVERT PAR LE PE 2598 DE SAKIMA SA</t>
   </si>
   <si>
     <t>AMUR SARL</t>
   </si>
   <si>
     <t xml:space="preserve">Etain; Or; Wolframite; Coltan; Tantale Métal; </t>
   </si>
   <si>
     <t xml:space="preserve">PE 2598; </t>
@@ -1724,140 +1715,134 @@
   <si>
     <t>TRAFIGURA PTE LTD</t>
   </si>
   <si>
     <t xml:space="preserve">hypothèque; </t>
   </si>
   <si>
     <t xml:space="preserve">PER 13103; </t>
   </si>
   <si>
     <t>ACCORD TRIPARTITE SUR LES ROYALTIES ENTRE LA GENERALE DES CARRIERES ET DES MINES SA, AFRICA HORIZONS INVESTMENT LTD ET KAMOTO COPPER COMPANY SA</t>
   </si>
   <si>
     <t>CONVENTION TYPE D'AMODIATION  DE  LA GENERALE DES CARRIERES ET  DES MINES  (Version du 20 mars 2006)  Préparé par le Consultant Juridique - Projet d'Evaluation Juridique des Accords de Partenariat de la Gécamines - Contrat N° 31/COPIREP/SE/02/2005</t>
   </si>
   <si>
     <t>LA GENERALE DES CARRIERES ET DES MINES SA</t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION ENTRE LA COMPAGNIE MINIERE DU SUD-KATANGA SPRL ET FRETIN CONSTRUCT SPRL RELATIF A L'AMODIATION PARTIELLE DES DROITS ATTACHES AU PE 2603 DE CMSK SPRL</t>
   </si>
   <si>
     <t xml:space="preserve">PE 2603; </t>
   </si>
   <si>
-    <t>ACTE DE CESSION DES PARTS SOCIALES ENTRE LA GENERALES DES CARRIERES ET DES MINES SA ET TIGER RESOURCES LIMITED</t>
-[...1 lines deleted...]
-  <si>
     <t>ACTE DE CESSION ENTRE LA SOCIETE FRETIN CONSTRUCT SARL ET KANSHINSHI MINING SPRL RELATIF AU CONTRAT D'AMODIATION PARTIELLE DE DROITS ATTACHES AU PE 2603</t>
   </si>
   <si>
     <t>KANSHINSHI MINING SPRL</t>
   </si>
   <si>
     <t>MEMORADUM D'ENTENTE ENTRE LA REPUBLIQUE DEMOCRATIQUE DU CONGO ET ANHUI FOREIGN ECONOMIC CONSTRUCTION (GROUP) CORP. LTD "AFECC" CONCERNANT LA SOCIETE CONGOLAISE D'INVESTISSEMENT MINIER "SCIM SPRL"</t>
   </si>
   <si>
     <t>ANHUI FOREIGN ECONOMIC CONSTRUCTION (GROUP) CORP LTD</t>
   </si>
   <si>
     <t>CONTRAT DE JOINT-VENTURE ENTRE LA CONGOLAISE D'EXPLOITATION MINIERE SPRL (COMINIERE) ET AFRICAN SPECIALISTY METALS (ASM SPRL) RELATIF A L'EXPLOITATION DES GISEMENTS MINIERS DANS LA PROVINCE DU KATANGA - CONTRAT DE CREATION DE LA SOCIETE TaNbGANIKA SPRL - PR 12442 &amp; 12458</t>
   </si>
   <si>
     <t>TaNbGANIKA SPRL</t>
   </si>
   <si>
-    <t xml:space="preserve">PR 12442; PR 12458; </t>
+    <t xml:space="preserve">PE 12442; PE 12458; </t>
   </si>
   <si>
     <t>ACCORD DE CONFIDENTIALITE ENTRE LE MINISTERE DES MINES ET LA SOCIETE MALAISIA SMELTING CORPORATION BERHAD</t>
   </si>
   <si>
     <t>MALAISIA SMELTING CORPORATION BERHAD</t>
   </si>
   <si>
     <t xml:space="preserve">Niobium; Etain; Wolframite; Coltan; Tantale Métal; </t>
   </si>
   <si>
     <t>CONVENTION DE JOINT-VENTURE AMENDEE, CONSOLIDEE ET REFORMULEE ENTRE LA GENERALE DES CARRIERES ET DES MINES ET KFL LTD, GLOBAL ENTERPRISES CORPORATE LTD ET EN PRESENCE DE SIMCO ET KCC SARL, KATANGA MINING HOLDING LTD ET KATANGA MINING FINANCE LTD ET  DRC COPPER  AND COBALT SARL ET  KML (BVI) HOLDCO LTD  RELATIVE, EN PARTICULIER, A L'EXPLOITATION DES MINES DE KAMOTO, DE MASHAMBA , DE KOV NORD, DE TILWEZEMBE, DE KANANGA ET DE T17 ET A LA LOCATION DES EQUIPEMENTS ET INSTALLATIONS LOUES DONT LE CONCENTRATEUR DE KAMOTO (KTC) ET LES USINES HYDROMETALLURGIQUES ET D'ELECTRO-RAFFINAGE DE LUILU</t>
   </si>
   <si>
-    <t xml:space="preserve">PE 525; PE 4958; PE 4960; PE 4961; PE 4963; PE 7044; PE 8841; </t>
+    <t xml:space="preserve">PE 525; PE 4958; PE 4961; PE 7044; PE 8841; </t>
   </si>
   <si>
     <t>ACTE DE CESSION TOTALE DES PE 5047, 5057 &amp; 5058 ENTRE LA SOCIETE MINIERE DE KILO-MOTO ET LA SOCIETE MINIERE DE MOKU-BEVERENDI SPRL (FERRO (SWISS) AG)</t>
   </si>
   <si>
     <t xml:space="preserve">PE 5047; PE 5057; </t>
   </si>
   <si>
     <t>ACTE DE CESSION PARTIELLE DES PE 5046, 5051 &amp; 5056 ENTRE LA SOCIETE MINIERE DE KILO-MOTO ET LA SOCIETE MINIERE DE MOKU-BEVERENDI SPRL (FERRO (SWISS) AG)</t>
   </si>
   <si>
     <t xml:space="preserve">PE 5046; </t>
   </si>
   <si>
     <t>PROTOCOLE D'ACCORD ENTRE LA GENERALE DES CARRIERES ET DES MINES, HIGHWIND PROPERTIES LIMITED, DEZITA INVESTMENTS SARL, EN PRESENCE DE LA COMPAGNIE DE TRAITEMENT DES REJETS DE KINGAMYAMBO, RELATIF A LA CESSION DES DROITS MINIERS DE LA GECAMINES A HIGHWIND - OCTROI DU PE 7044</t>
   </si>
   <si>
     <t xml:space="preserve">PE 7044; </t>
   </si>
   <si>
     <t>MEMORADUM OF UNDERSTADING BETWEEN JS NEOPLANT CO. LTD AND LA MINIERE DU MANIEMA SARL ON 36 PROJECTS ON ENGINEERING, PROCURATION, CONSTRUCTION AND FINANCE AT PUNIA-LUBUTU AREA IN THE PROVINCE OF MANIEMA</t>
   </si>
   <si>
     <t>MINIERE DU MANIEMA Sprl</t>
   </si>
   <si>
     <t>CONTRAT DE CLARIFICATION ET DE MODIFICATION ENTRE LA GECAMINES SARL ET AMCK MINING SPRL RELATIF AU CONTRAT D'AMODIATION N° 0722/10525/SG/GC/2005 TEL QUE MODIFIE PAR LES AVENANTS 1 &amp; 2</t>
   </si>
   <si>
     <t>ARRETE MINISTERIEL N° 2864/CAB.MIN/MINES/01/2007 DU 12 MAI 2007 PORTANT TRANSFORMATION DE LA CONCESSION N° 38 EN PE 5046 AU NOM D'OFFICE DES MINES D'OR DE KILO-MOTO "OKIMO"</t>
   </si>
   <si>
     <t xml:space="preserve">Arrêté Ministériel; </t>
   </si>
   <si>
     <t>Arrêté Ministériel</t>
   </si>
   <si>
     <t>ARRETE MINISTERIEL N° 2869/CAB.MIN/MINES/01/2007 DU 12 MAI 2007 PORTANT TRANSFORMATION DE LA CONCESSION N° 38 EN PE 5051 AU NOM DE L'OFFICE DES MINES D'OR DE KILO-MOTO "OKIMO"</t>
   </si>
   <si>
     <t>ARRETE MINISTERIEL N° 2873/CAB.MIN/MINES/01/2007 DU 12 MAI 2007 PORTANT TRANSFORMATION DE LA CONCESSION N° 38 EN PE 5056 AU NOM DE L'OFFICE DES MINES D'OR DE KILO-MOTO "OKIMO"</t>
   </si>
   <si>
     <t>ARRETE MINISTERIEL N° 2875/CAB.MIN/MINES/01/2007 DU 12 MAI 2007 PORTANT TRANSFORMATION DE LA CONCESSION N° 38 EN PE 5058 AU NOM DE L'OFFICE DES MINES D'OR DE KILO-MOTO "OKIMO"</t>
   </si>
   <si>
     <t>ARRETE MINISTERIEL N° 2865/CAB.MIN/MINES/01/2007 DU 12 MAI 2007 PORTANT TRANSFORMATION DE LA CONCESSION N° 38 EN PE 5047 AU NOM DE L'OFFICE DES MINES D'OR DE KILO-MOTO "OKIMO"</t>
   </si>
   <si>
-    <t xml:space="preserve">PE 5047; </t>
-[...1 lines deleted...]
-  <si>
     <t>ARRETE MINISTERIEL N° 2874/CAB.MIN/MINES/01/2007 DU 12 MAI 2007 PORTANT TRANSFORMATION DE LA CONCESSION N° 38 EN PE 5057 AU NOM DE L'OFFICE DES MINES D'OR DE KILO-MOTO "OKIMO"</t>
   </si>
   <si>
     <t xml:space="preserve">PE 5057; </t>
   </si>
   <si>
     <t>CONTRAT D’AMODIATION ENTRE  LA SAKIMA ET COCO MINING SPRL</t>
   </si>
   <si>
     <t>COCO MINING SPRL</t>
   </si>
   <si>
     <t xml:space="preserve">Etain; Or; Coltan; Cassitérite; </t>
   </si>
   <si>
     <t>CONTRAT DE COLLABORATION ENTRE LA SOCIETE DE DEVELOPPEMENT INDUSTRIEL ET MINIER DU CONGO "SODIMICO" ET LA SOCIETE COMMERCIALE D'IMPORTATION ET EXPORTATION SPRL "SOCOMIE SPRL"</t>
   </si>
   <si>
     <t>SOCIETE COMMERCIALE D'IMPORTATION ET EXPORTATION SPRL</t>
   </si>
   <si>
     <t>PROTOCOLE D'ACCORD ENTRE LA SOCIETE DE DEVELOPPEMENT INDUSTRIEL ET MINIER DU CONGO "SODIMICO" ET COLMET INTERNATIONAL LIMITED RELATIF A L'EXPLOITATION DES GISEMENTS MINIERS</t>
   </si>
   <si>
     <t>COLMET INTERNATIONAL LIMITED</t>
@@ -1919,51 +1904,51 @@
   <si>
     <t>VIAHARA MINING SARL</t>
   </si>
   <si>
     <t xml:space="preserve">PE 1074; </t>
   </si>
   <si>
     <t>CONTRAT DE VENTE DES CATHODES DE CUIVRE CONCLU ENTRE SABWE MINING SARL ET HIONEST TECHNOLOGY LIMITED</t>
   </si>
   <si>
     <t>SABWE MINING SARL</t>
   </si>
   <si>
     <t>CONTRAT DE VENTE DES CATHODES DE CUIVRE CONCLU ENTRE SABWE MINING SARL ET TOPVIEW INTERNATIONAL TRADING LIMITED</t>
   </si>
   <si>
     <t>CONTRAT DE VENTE DE CONCENTRE DE CUIVRE CONCLU ENTRE SABWE MINING SARL ET TOPVIEW INTERNATIONAL TRADING LIMITED</t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION ENTRE FMR DEVELOPMENT SARL ET EXCELLEN MINERALS SARL RELATIF AUX PEPM 4004, 8139 ET 13079 DE FMR</t>
   </si>
   <si>
     <t>FMR DEVELOPMENT</t>
   </si>
   <si>
-    <t xml:space="preserve">PEPM 4004; PEPM 8139; PEPM 13079; </t>
+    <t xml:space="preserve">PEPM 4004; PE 8139; PE 13079; </t>
   </si>
   <si>
     <t>CONTRAT DE VENTE DE CONCENTRES DE CUIVRE ENTRE RUBAMIN SARL ET EXCELLEN MINERALS SARL</t>
   </si>
   <si>
     <t>CONTRAT DE JOINT-VENTURE ENTRE LA SOCIETE AURIFERE DU KIVU ET DU MANIEMA SA "SAKIMA SA" ET CDMC ENTITE SARL RELATIF AUX PE 17 ET 76</t>
   </si>
   <si>
     <t>COOPERATIVE DES ARTISANAUX MINIERS DU CONGO ENTITE SARL</t>
   </si>
   <si>
     <t xml:space="preserve">Or; Wolframite; Coltan; Cassitérite; Tungsten Bar W-4; </t>
   </si>
   <si>
     <t>CONTRAT DE VENTE DE CATHODES DE CUIVRE CONCLU ENTRE TRANSAMINE SA ET DIVINE LAND MINING SARL</t>
   </si>
   <si>
     <t>MEMORADUM D'INTENTION ENTRE LA REPUBLIQUE DEMOCRATIQUE DU CONGO ET LA SOCIETE FRANCAISE AREVA POUR LE DEVELOPPEMENT DE LA COOPERATION DANS LE SECTEUR MINIER DE L'URANIUM EN REPUBLIQUE DEMOCRATIQUE DU CONGO</t>
   </si>
   <si>
     <t>AREVA</t>
   </si>
   <si>
     <t>MEMORADUM D'ENTENTE ENTRE LA CONFERENCE INTERNATIONALE SUR LA REGION DES GRANDS LACS "CIRGL ET LE MINISTERE DES MINES DE LA REPUBLIQUE DEMOCRATIQUE DU CONGO SUR LA MISE EN OEUVRE DE LA PHASE PILOTE DU MECANISME D'ALERTE RAPIDE " MAR " DE LA CIRGL</t>
   </si>
@@ -2001,50 +1986,98 @@
     <t xml:space="preserve">PE 2809; </t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES SA ET LA SOCIETE KAS MINING SARL RELATIF  AUX DROITS MINIERS ATTACHES AU PERIMETRE DE 5 (CINQ) CARRES COUVERTS PAR LE PERMIS D'EXPLOITATION (PE) 13829 PARTIELLEMENT APPARTENANT A GECAMINES SA</t>
   </si>
   <si>
     <t>KAS MINING SARL</t>
   </si>
   <si>
     <t xml:space="preserve">PE 13829; </t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES SA ET KONGO MINING COMPANY SAS RELATIF A L'AMODIATION DE CARRES MINIERS POUR L'EXPLOITATION DE REJETS ET REMBLAIS</t>
   </si>
   <si>
     <t>KONGO MINING COMPANY SAS</t>
   </si>
   <si>
     <t>CONTRAT DE CESSION ENTRE LA GENERALE DES CARRIERES ET DES MINES SA ET KONGO MINING COMPANY RELATIF A LA CESSION DE CARRES MINIERS POUR L'EXPLOITATION DE REJETS ET REMBLAIS</t>
   </si>
   <si>
     <t>CONTRAT DE TRANSACTION DE CONCENTRE DE SULFURE DE CUIVRE ENTRE LA COMPAGNIE MINIERE DE LUISHA (COMILU) SAS ET CHINA RAILWAY RESOURCES GROUP CO., LTD. TRADING BRANCH</t>
   </si>
   <si>
     <t>CONTRAT DE VENTE DE CUIVRE CATHODIQUE ENTRE LA COMPAGNIE MINIERE DE LUISHA (COMILU) ET CHINA RAILWAY RESOURCES GROUP CO., LTD. TRADING BRANCH</t>
+  </si>
+  <si>
+    <t>CONTRAT DE CESSION D'ACTIONS ENTRE LA CONGOLAISE D'EXPLOITATION MINIERE "COMINIERE SA" ET LA SOCIETE DATHOMIR MINING RESOURCES SARL</t>
+  </si>
+  <si>
+    <t>ACCORD PRELIMINAIRE ENTRE LA CONGOLAISE D'EXPLOITATION MINIERE "COMINIERE SA" ET  DATHOMIR MINING RESOURCES</t>
+  </si>
+  <si>
+    <t>LA CONGOLAISE D'EXPLOITATION MINIERE SA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PR 12206; PEPM 12461; </t>
+  </si>
+  <si>
+    <t>CONTRAT DE JOINT VENTURE ENTRE LA CONGOLAISE D'EXPLOITATION MINIERE SA "COMINIERE SA" ET DATHOMIR MINING RESSOURCE SARL "DATHOMIR SARL" RELATIF A L'EXPLOITATION DES PR N° 12436, 12449, 12450 ET 12454 DANS LES PROVINCES DU TANGANYIKA ET DU HAUT-LOMAMI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Or; Wolframite; Cassitérite; Argent; Charbon; </t>
+  </si>
+  <si>
+    <t>CONTRAT DE JOINT VENTURE ENTRE LA CONGOLAISE D'EXPLOITATION MINIERE SA "COMINIERE SA" ET JINXIANG LITHIUM LIMITED "JINXIANG" RELATIF A L'EXPLOITATION D4UNE CONCESSION MINIERE DE LA PARTIE NORD-EST DU PR 13359 DANS LA PROVINCE DU TANGANYIKA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Etain; Wolframite; Coltan; Lithium; Monazite; </t>
+  </si>
+  <si>
+    <t>CONTRAT DE JOINT VENTURE ENTRE LA CONGOLAISE D'EXPLOITATION MINIERE SA "COMINIERE SA" ET LA SOCIETE DE MINES D'OR RESOURCES SARL "MINOR SARLU" RELATIF A L'EXPLORATION DU PR N° 13348</t>
+  </si>
+  <si>
+    <t>MINOCOM MINING SAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Or; Wolframite; Coltan; Cassitérite; Argent; </t>
+  </si>
+  <si>
+    <t>CONTRAT D'ACHAT ET DE VENTE DE CATHODES DE CUIVRE ENTRE SURYA MINES SARL ET MIRANSH GLOBAL FZC DU 05 MAI 2026</t>
+  </si>
+  <si>
+    <t>SURYA MINES SARL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contrat d'achat et de vente; </t>
+  </si>
+  <si>
+    <t>CONTRAT D'ACHAT (Offtake Agreement) DE CATHODES DE CUIVRE ENTRE SURYA MINES SARL ET LLOYDS GLOBAL RESOURCES FZCO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contrat d'achat; </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2360,63 +2393,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H281"/>
+  <dimension ref="A1:H286"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H3" sqref="H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="697.116" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="91.978" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="113.115" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="30.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
@@ -2471,6879 +2504,7007 @@
       </c>
       <c r="G4"/>
       <c r="H4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5">
         <v>2008</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
-      <c r="G5"/>
+      <c r="G5" t="s">
+        <v>17</v>
+      </c>
       <c r="H5">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C6">
         <v>1996</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H6">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C7">
         <v>2005</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H7">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C8">
         <v>2006</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C9">
         <v>2005</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C10">
         <v>1997</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10"/>
       <c r="H10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C11">
         <v>2009</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C12">
         <v>1997</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12"/>
       <c r="H12">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C13">
         <v>2011</v>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C14">
         <v>2019</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C15">
         <v>2009</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H15">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B16" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C16">
         <v>2011</v>
       </c>
       <c r="D16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B17" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C17">
         <v>2006</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B18" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C18">
         <v>2014</v>
       </c>
       <c r="D18" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B19" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C19">
         <v>2015</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B20" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C20">
         <v>2010</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B21" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C21">
         <v>2021</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H21">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B22" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C22">
         <v>2018</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B23" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C23">
         <v>2021</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B24" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C24">
         <v>2021</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B25" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C25">
         <v>2019</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C26">
         <v>2020</v>
       </c>
       <c r="D26" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E26" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B27" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C27">
         <v>2020</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B28" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C28">
         <v>2021</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="G28" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B29" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C29">
         <v>2017</v>
       </c>
       <c r="D29"/>
       <c r="E29" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
       <c r="G29"/>
       <c r="H29">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B30" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C30">
         <v>2020</v>
       </c>
       <c r="D30" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B31" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C31">
         <v>2020</v>
       </c>
       <c r="D31" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E31" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F31" t="s">
         <v>14</v>
       </c>
       <c r="G31"/>
       <c r="H31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B32" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C32">
         <v>2021</v>
       </c>
       <c r="D32" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E32" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F32" t="s">
         <v>14</v>
       </c>
       <c r="G32" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B33" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C33">
         <v>2021</v>
       </c>
       <c r="D33" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E33" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F33" t="s">
         <v>14</v>
       </c>
       <c r="G33" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B34" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C34">
         <v>2021</v>
       </c>
       <c r="D34" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E34" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F34" t="s">
         <v>14</v>
       </c>
       <c r="G34" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B35" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C35">
         <v>2021</v>
       </c>
       <c r="D35"/>
       <c r="E35" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F35" t="s">
         <v>14</v>
       </c>
       <c r="G35"/>
       <c r="H35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B36" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C36">
         <v>2004</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F36" t="s">
         <v>14</v>
       </c>
       <c r="G36"/>
       <c r="H36">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B37" t="s">
         <v>16</v>
       </c>
       <c r="C37">
         <v>2014</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
       <c r="E37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F37" t="s">
         <v>14</v>
       </c>
       <c r="G37" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B38" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C38">
         <v>2004</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
       <c r="G38"/>
       <c r="H38">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B39" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C39">
         <v>2001</v>
       </c>
       <c r="D39" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
         <v>14</v>
       </c>
       <c r="G39"/>
       <c r="H39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B40" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C40">
         <v>2005</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
         <v>14</v>
       </c>
       <c r="G40"/>
       <c r="H40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B41" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C41">
         <v>2011</v>
       </c>
       <c r="D41" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
       <c r="F41" t="s">
         <v>14</v>
       </c>
       <c r="G41" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B42" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C42">
         <v>2017</v>
       </c>
       <c r="D42" t="s">
         <v>12</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
         <v>14</v>
       </c>
       <c r="G42" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C43">
         <v>2014</v>
       </c>
       <c r="D43" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
         <v>14</v>
       </c>
       <c r="G43" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H43">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B44" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C44">
         <v>2012</v>
       </c>
       <c r="D44" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>14</v>
       </c>
       <c r="G44" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B45" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C45">
         <v>2008</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
       <c r="F45" t="s">
         <v>14</v>
       </c>
       <c r="G45" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="H45">
         <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B46" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C46">
         <v>2010</v>
       </c>
       <c r="D46" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E46" t="s">
         <v>13</v>
       </c>
       <c r="F46" t="s">
         <v>14</v>
       </c>
       <c r="G46"/>
       <c r="H46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B47" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C47">
         <v>2017</v>
       </c>
       <c r="D47" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
       <c r="F47" t="s">
         <v>14</v>
       </c>
       <c r="G47" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H47">
         <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B48" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C48">
         <v>2010</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
         <v>14</v>
       </c>
       <c r="G48"/>
       <c r="H48">
         <v>2</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B49" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C49">
         <v>2010</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
       <c r="E49" t="s">
         <v>13</v>
       </c>
       <c r="F49" t="s">
         <v>14</v>
       </c>
       <c r="G49" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="H49">
         <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B50" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C50">
         <v>2011</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
       <c r="E50" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F50" t="s">
         <v>14</v>
       </c>
       <c r="G50" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B51" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C51">
         <v>2011</v>
       </c>
       <c r="D51"/>
       <c r="E51" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
       <c r="G51"/>
       <c r="H51">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B52" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C52">
         <v>2010</v>
       </c>
       <c r="D52"/>
       <c r="E52" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F52" t="s">
         <v>14</v>
       </c>
       <c r="G52" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="H52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B53" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C53">
         <v>2008</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
       <c r="E53" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
       <c r="G53" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="H53">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B54" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C54">
         <v>2010</v>
       </c>
       <c r="D54" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
         <v>14</v>
       </c>
       <c r="G54" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="H54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B55" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C55">
         <v>2008</v>
       </c>
       <c r="D55" t="s">
         <v>12</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
         <v>14</v>
       </c>
       <c r="G55" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H55">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B56" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C56">
         <v>2008</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
       <c r="G56" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H56">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B57" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C57">
         <v>2010</v>
       </c>
       <c r="D57"/>
       <c r="E57" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57"/>
       <c r="H57">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B58" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C58">
         <v>2013</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
         <v>14</v>
       </c>
       <c r="G58"/>
       <c r="H58">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B59" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C59">
         <v>2012</v>
       </c>
       <c r="D59" t="s">
         <v>12</v>
       </c>
       <c r="E59" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F59" t="s">
         <v>14</v>
       </c>
       <c r="G59" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H59">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B60" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C60">
         <v>2000</v>
       </c>
       <c r="D60" t="s">
         <v>12</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
       <c r="F60" t="s">
         <v>14</v>
       </c>
       <c r="G60"/>
       <c r="H60">
         <v>5</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B61" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C61">
         <v>2004</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
         <v>14</v>
       </c>
       <c r="G61" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="H61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B62" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C62">
         <v>2001</v>
       </c>
       <c r="D62" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
         <v>14</v>
       </c>
       <c r="G62"/>
       <c r="H62">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B63" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C63">
         <v>2007</v>
       </c>
       <c r="D63" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
       <c r="F63" t="s">
         <v>14</v>
       </c>
       <c r="G63" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="H63">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B64" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C64">
         <v>2005</v>
       </c>
       <c r="D64" t="s">
         <v>12</v>
       </c>
       <c r="E64" t="s">
         <v>13</v>
       </c>
       <c r="F64" t="s">
         <v>14</v>
       </c>
       <c r="G64" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="H64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B65" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C65">
         <v>2003</v>
       </c>
       <c r="D65" t="s">
         <v>12</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
         <v>14</v>
       </c>
       <c r="G65"/>
       <c r="H65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B66" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C66">
         <v>2001</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
         <v>14</v>
       </c>
       <c r="G66"/>
       <c r="H66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B67" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C67">
         <v>1997</v>
       </c>
       <c r="D67" t="s">
         <v>12</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
       <c r="F67" t="s">
         <v>14</v>
       </c>
       <c r="G67"/>
       <c r="H67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B68" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C68">
         <v>1997</v>
       </c>
       <c r="D68" t="s">
         <v>12</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
         <v>14</v>
       </c>
       <c r="G68"/>
       <c r="H68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B69" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C69">
         <v>1999</v>
       </c>
       <c r="D69" t="s">
         <v>12</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
       <c r="F69" t="s">
         <v>14</v>
       </c>
       <c r="G69"/>
       <c r="H69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B70" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C70">
         <v>2000</v>
       </c>
       <c r="D70" t="s">
         <v>12</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
         <v>14</v>
       </c>
       <c r="G70"/>
       <c r="H70">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B71" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C71">
-        <v>2009</v>
+        <v>2004</v>
       </c>
       <c r="D71" t="s">
         <v>12</v>
       </c>
       <c r="E71" t="s">
         <v>13</v>
       </c>
       <c r="F71" t="s">
-        <v>200</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G71"/>
       <c r="H71">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>201</v>
+      </c>
+      <c r="B72" t="s">
         <v>202</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72">
+        <v>2005</v>
+      </c>
+      <c r="D72" t="s">
+        <v>12</v>
+      </c>
+      <c r="E72" t="s">
+        <v>13</v>
+      </c>
+      <c r="F72" t="s">
+        <v>14</v>
+      </c>
+      <c r="G72" t="s">
         <v>203</v>
       </c>
-      <c r="C72">
-[...11 lines deleted...]
-      <c r="G72"/>
       <c r="H72">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>204</v>
       </c>
       <c r="B73" t="s">
         <v>205</v>
       </c>
       <c r="C73">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="D73" t="s">
         <v>12</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
       <c r="F73" t="s">
         <v>14</v>
       </c>
-      <c r="G73" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G73"/>
       <c r="H73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>206</v>
+      </c>
+      <c r="B74" t="s">
         <v>207</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74">
+        <v>2005</v>
+      </c>
+      <c r="D74" t="s">
+        <v>60</v>
+      </c>
+      <c r="E74" t="s">
+        <v>13</v>
+      </c>
+      <c r="F74" t="s">
         <v>208</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G74"/>
       <c r="H74">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>209</v>
       </c>
       <c r="B75" t="s">
         <v>210</v>
       </c>
       <c r="C75">
         <v>2005</v>
       </c>
       <c r="D75" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E75" t="s">
         <v>13</v>
       </c>
       <c r="F75" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G75"/>
       <c r="H75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>211</v>
+      </c>
+      <c r="B76" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="C76">
         <v>2005</v>
       </c>
       <c r="D76" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E76" t="s">
         <v>13</v>
       </c>
       <c r="F76" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G76"/>
       <c r="H76">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="B77" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C77">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="D77" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E77" t="s">
         <v>13</v>
       </c>
       <c r="F77" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G77"/>
       <c r="H77">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="B78" t="s">
         <v>215</v>
       </c>
       <c r="C78">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="D78" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E78" t="s">
         <v>13</v>
       </c>
       <c r="F78" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G78"/>
       <c r="H78">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>216</v>
+      </c>
+      <c r="B79" t="s">
         <v>217</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="D79" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
       <c r="F79" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G79"/>
       <c r="H79">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>218</v>
+      </c>
+      <c r="B80" t="s">
         <v>219</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="D80" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E80" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="F80" t="s">
-        <v>211</v>
+        <v>14</v>
       </c>
       <c r="G80"/>
       <c r="H80">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>220</v>
+      </c>
+      <c r="B81" t="s">
         <v>221</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C81">
+        <v>2007</v>
+      </c>
+      <c r="D81" t="s">
+        <v>60</v>
+      </c>
+      <c r="E81" t="s">
+        <v>13</v>
+      </c>
+      <c r="F81" t="s">
+        <v>208</v>
+      </c>
+      <c r="G81" t="s">
         <v>222</v>
       </c>
-      <c r="C81">
-[...11 lines deleted...]
-      <c r="G81"/>
       <c r="H81">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>223</v>
       </c>
       <c r="B82" t="s">
         <v>224</v>
       </c>
       <c r="C82">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="D82" t="s">
-        <v>59</v>
+        <v>225</v>
       </c>
       <c r="E82" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="F82" t="s">
-        <v>211</v>
+        <v>14</v>
       </c>
       <c r="G82" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="H82">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B83" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C83">
         <v>2006</v>
       </c>
       <c r="D83" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E83" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F83" t="s">
         <v>14</v>
       </c>
       <c r="G83" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="H83">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B84" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C84">
         <v>2006</v>
       </c>
       <c r="D84" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E84" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="F84" t="s">
         <v>14</v>
       </c>
-      <c r="G84" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G84"/>
       <c r="H84">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>234</v>
       </c>
       <c r="B85" t="s">
         <v>235</v>
       </c>
       <c r="C85">
-        <v>2006</v>
+        <v>2012</v>
       </c>
       <c r="D85" t="s">
         <v>236</v>
       </c>
       <c r="E85" t="s">
-        <v>13</v>
+        <v>104</v>
       </c>
       <c r="F85" t="s">
         <v>14</v>
       </c>
       <c r="G85"/>
       <c r="H85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
         <v>237</v>
       </c>
       <c r="B86" t="s">
         <v>238</v>
       </c>
       <c r="C86">
-        <v>2012</v>
+        <v>2005</v>
       </c>
       <c r="D86" t="s">
         <v>239</v>
       </c>
       <c r="E86" t="s">
-        <v>103</v>
+        <v>47</v>
       </c>
       <c r="F86" t="s">
         <v>14</v>
       </c>
       <c r="G86"/>
       <c r="H86">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>240</v>
       </c>
       <c r="B87" t="s">
         <v>241</v>
       </c>
       <c r="C87">
         <v>2005</v>
       </c>
       <c r="D87" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E87" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F87" t="s">
         <v>14</v>
       </c>
       <c r="G87"/>
       <c r="H87">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>242</v>
+      </c>
+      <c r="B88" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="C88">
         <v>2005</v>
       </c>
       <c r="D88" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E88" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F88" t="s">
         <v>14</v>
       </c>
       <c r="G88"/>
       <c r="H88">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
+        <v>244</v>
+      </c>
+      <c r="B89" t="s">
         <v>245</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="D89" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E89" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F89" t="s">
         <v>14</v>
       </c>
       <c r="G89"/>
       <c r="H89">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
+        <v>246</v>
+      </c>
+      <c r="B90" t="s">
         <v>247</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="D90" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E90" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F90" t="s">
         <v>14</v>
       </c>
       <c r="G90"/>
       <c r="H90">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>248</v>
+      </c>
+      <c r="B91" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="C91">
         <v>2005</v>
       </c>
       <c r="D91" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E91" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F91" t="s">
         <v>14</v>
       </c>
       <c r="G91"/>
       <c r="H91">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
+        <v>250</v>
+      </c>
+      <c r="B92" t="s">
         <v>251</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92">
-        <v>2005</v>
+        <v>1991</v>
       </c>
       <c r="D92" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E92" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F92" t="s">
         <v>14</v>
       </c>
       <c r="G92"/>
       <c r="H92">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>252</v>
+      </c>
+      <c r="B93" t="s">
         <v>253</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93">
-        <v>1991</v>
+        <v>2004</v>
       </c>
       <c r="D93" t="s">
-        <v>242</v>
+        <v>12</v>
       </c>
       <c r="E93" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F93" t="s">
         <v>14</v>
       </c>
-      <c r="G93"/>
+      <c r="G93" t="s">
+        <v>57</v>
+      </c>
       <c r="H93">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>254</v>
+      </c>
+      <c r="B94" t="s">
         <v>255</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94">
+        <v>2000</v>
+      </c>
+      <c r="D94"/>
+      <c r="E94" t="s">
         <v>256</v>
       </c>
-      <c r="C94">
-[...7 lines deleted...]
-      </c>
       <c r="F94" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="G94"/>
       <c r="H94">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B95" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="C95">
-        <v>2000</v>
-[...1 lines deleted...]
-      <c r="D95"/>
+        <v>1999</v>
+      </c>
+      <c r="D95" t="s">
+        <v>259</v>
+      </c>
       <c r="E95" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="F95" t="s">
-        <v>260</v>
+        <v>208</v>
       </c>
       <c r="G95"/>
       <c r="H95">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>260</v>
+      </c>
+      <c r="B96" t="s">
         <v>261</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96">
-        <v>1999</v>
+        <v>2006</v>
       </c>
       <c r="D96" t="s">
-        <v>262</v>
+        <v>33</v>
       </c>
       <c r="E96" t="s">
-        <v>259</v>
+        <v>154</v>
       </c>
       <c r="F96" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="G96"/>
+        <v>14</v>
+      </c>
+      <c r="G96" t="s">
+        <v>57</v>
+      </c>
       <c r="H96">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B97" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="C97">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="D97" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E97" t="s">
-        <v>153</v>
+        <v>47</v>
       </c>
       <c r="F97" t="s">
         <v>14</v>
       </c>
       <c r="G97" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H97">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="B98" t="s">
         <v>264</v>
       </c>
       <c r="C98">
-        <v>2010</v>
+        <v>2002</v>
       </c>
       <c r="D98" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="E98" t="s">
-        <v>46</v>
+        <v>256</v>
       </c>
       <c r="F98" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="G98"/>
       <c r="H98">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>265</v>
+      </c>
+      <c r="B99" t="s">
         <v>266</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99">
+        <v>2003</v>
+      </c>
+      <c r="D99"/>
+      <c r="E99" t="s">
+        <v>13</v>
+      </c>
+      <c r="F99" t="s">
         <v>267</v>
-      </c>
-[...10 lines deleted...]
-        <v>211</v>
       </c>
       <c r="G99"/>
       <c r="H99">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
         <v>268</v>
       </c>
       <c r="B100" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="C100">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="D100"/>
       <c r="E100" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="F100" t="s">
-        <v>270</v>
+        <v>208</v>
       </c>
       <c r="G100"/>
       <c r="H100">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="B101" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="C101">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="D101"/>
       <c r="E101" t="s">
-        <v>33</v>
+        <v>96</v>
       </c>
       <c r="F101" t="s">
-        <v>211</v>
+        <v>14</v>
       </c>
       <c r="G101"/>
       <c r="H101">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>271</v>
+      </c>
+      <c r="B102" t="s">
         <v>272</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102">
+        <v>1998</v>
+      </c>
+      <c r="D102" t="s">
         <v>273</v>
       </c>
-      <c r="C102">
-[...2 lines deleted...]
-      <c r="D102"/>
       <c r="E102" t="s">
-        <v>95</v>
+        <v>34</v>
       </c>
       <c r="F102" t="s">
         <v>14</v>
       </c>
       <c r="G102"/>
       <c r="H102">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
         <v>274</v>
       </c>
       <c r="B103" t="s">
         <v>275</v>
       </c>
       <c r="C103">
-        <v>1998</v>
+        <v>2006</v>
       </c>
       <c r="D103" t="s">
-        <v>276</v>
+        <v>239</v>
       </c>
       <c r="E103" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="F103" t="s">
-        <v>14</v>
+        <v>208</v>
       </c>
       <c r="G103"/>
       <c r="H103">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>276</v>
+      </c>
+      <c r="B104" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="C104">
         <v>2006</v>
       </c>
       <c r="D104" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E104" t="s">
         <v>13</v>
       </c>
       <c r="F104" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="G104"/>
+        <v>208</v>
+      </c>
+      <c r="G104" t="s">
+        <v>278</v>
+      </c>
       <c r="H104">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>279</v>
       </c>
       <c r="B105" t="s">
-        <v>280</v>
+        <v>194</v>
       </c>
       <c r="C105">
-        <v>2006</v>
+        <v>1997</v>
       </c>
       <c r="D105" t="s">
-        <v>242</v>
+        <v>12</v>
       </c>
       <c r="E105" t="s">
-        <v>13</v>
+        <v>104</v>
       </c>
       <c r="F105" t="s">
-        <v>211</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G105"/>
       <c r="H105">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B106" t="s">
-        <v>193</v>
+        <v>172</v>
       </c>
       <c r="C106">
         <v>1997</v>
       </c>
       <c r="D106" t="s">
         <v>12</v>
       </c>
       <c r="E106" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F106" t="s">
         <v>14</v>
       </c>
       <c r="G106"/>
       <c r="H106">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="B107" t="s">
-        <v>171</v>
+        <v>194</v>
       </c>
       <c r="C107">
-        <v>1997</v>
+        <v>2001</v>
       </c>
       <c r="D107" t="s">
         <v>12</v>
       </c>
       <c r="E107" t="s">
-        <v>103</v>
+        <v>34</v>
       </c>
       <c r="F107" t="s">
         <v>14</v>
       </c>
       <c r="G107"/>
       <c r="H107">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B108" t="s">
-        <v>193</v>
+        <v>36</v>
       </c>
       <c r="C108">
-        <v>2001</v>
+        <v>2009</v>
       </c>
       <c r="D108" t="s">
         <v>12</v>
       </c>
       <c r="E108" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="F108" t="s">
         <v>14</v>
       </c>
-      <c r="G108"/>
+      <c r="G108" t="s">
+        <v>57</v>
+      </c>
       <c r="H108">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="B109" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C109">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D109" t="s">
         <v>12</v>
       </c>
       <c r="E109" t="s">
         <v>13</v>
       </c>
       <c r="F109" t="s">
         <v>14</v>
       </c>
       <c r="G109" t="s">
-        <v>56</v>
+        <v>284</v>
       </c>
       <c r="H109">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B110" t="s">
-        <v>35</v>
+        <v>255</v>
       </c>
       <c r="C110">
         <v>2010</v>
       </c>
       <c r="D110" t="s">
         <v>12</v>
       </c>
       <c r="E110" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="F110" t="s">
-        <v>14</v>
+        <v>208</v>
       </c>
       <c r="G110" t="s">
-        <v>287</v>
+        <v>54</v>
       </c>
       <c r="H110">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B111" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="C111">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D111" t="s">
         <v>12</v>
       </c>
       <c r="E111" t="s">
-        <v>33</v>
+        <v>256</v>
       </c>
       <c r="F111" t="s">
-        <v>211</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="G111"/>
       <c r="H111">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="B112" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="C112">
         <v>2011</v>
       </c>
       <c r="D112" t="s">
         <v>12</v>
       </c>
       <c r="E112" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="F112" t="s">
-        <v>211</v>
+        <v>257</v>
       </c>
       <c r="G112"/>
       <c r="H112">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="B113" t="s">
-        <v>258</v>
+        <v>289</v>
       </c>
       <c r="C113">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2010</v>
+      </c>
+      <c r="D113"/>
       <c r="E113" t="s">
-        <v>259</v>
+        <v>13</v>
       </c>
       <c r="F113" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="G113"/>
       <c r="H113">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B114" t="s">
-        <v>292</v>
+        <v>255</v>
       </c>
       <c r="C114">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D114"/>
       <c r="E114" t="s">
-        <v>13</v>
+        <v>154</v>
       </c>
       <c r="F114" t="s">
-        <v>270</v>
+        <v>14</v>
       </c>
       <c r="G114"/>
       <c r="H114">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="B115" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="C115">
         <v>2011</v>
       </c>
       <c r="D115"/>
       <c r="E115" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F115" t="s">
         <v>14</v>
       </c>
       <c r="G115"/>
       <c r="H115">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="B116" t="s">
-        <v>258</v>
+        <v>293</v>
       </c>
       <c r="C116">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="D116"/>
+        <v>2009</v>
+      </c>
+      <c r="D116" t="s">
+        <v>239</v>
+      </c>
       <c r="E116" t="s">
-        <v>153</v>
+        <v>13</v>
       </c>
       <c r="F116" t="s">
         <v>14</v>
       </c>
       <c r="G116"/>
       <c r="H116">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B117" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="C117">
         <v>2009</v>
       </c>
       <c r="D117" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E117" t="s">
         <v>13</v>
       </c>
       <c r="F117" t="s">
         <v>14</v>
       </c>
       <c r="G117"/>
       <c r="H117">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B118" t="s">
         <v>296</v>
       </c>
       <c r="C118">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D118" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E118" t="s">
         <v>13</v>
       </c>
       <c r="F118" t="s">
         <v>14</v>
       </c>
       <c r="G118"/>
       <c r="H118">
-        <v>1</v>
+        <v>18</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
+        <v>297</v>
+      </c>
+      <c r="B119" t="s">
         <v>298</v>
       </c>
-      <c r="B119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D119" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E119" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="F119" t="s">
         <v>14</v>
       </c>
       <c r="G119"/>
       <c r="H119">
-        <v>18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>299</v>
+      </c>
+      <c r="B120" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="C120">
         <v>2011</v>
       </c>
       <c r="D120" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E120" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="F120" t="s">
         <v>14</v>
       </c>
       <c r="G120"/>
       <c r="H120">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
+        <v>301</v>
+      </c>
+      <c r="B121" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="C121">
         <v>2011</v>
       </c>
       <c r="D121" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E121" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="F121" t="s">
         <v>14</v>
       </c>
-      <c r="G121"/>
+      <c r="G121" t="s">
+        <v>303</v>
+      </c>
       <c r="H121">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
         <v>304</v>
       </c>
       <c r="B122" t="s">
         <v>305</v>
       </c>
       <c r="C122">
         <v>2011</v>
       </c>
       <c r="D122" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E122" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="F122" t="s">
         <v>14</v>
       </c>
-      <c r="G122" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G122"/>
       <c r="H122">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>306</v>
+      </c>
+      <c r="B123" t="s">
         <v>307</v>
       </c>
-      <c r="B123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C123">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D123" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E123" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="F123" t="s">
         <v>14</v>
       </c>
       <c r="G123"/>
       <c r="H123">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B124" t="s">
-        <v>310</v>
+        <v>293</v>
       </c>
       <c r="C124">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D124" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E124" t="s">
-        <v>46</v>
+        <v>108</v>
       </c>
       <c r="F124" t="s">
         <v>14</v>
       </c>
       <c r="G124"/>
       <c r="H124">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="B125" t="s">
-        <v>296</v>
+        <v>310</v>
       </c>
       <c r="C125">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="D125" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E125" t="s">
-        <v>107</v>
+        <v>87</v>
       </c>
       <c r="F125" t="s">
         <v>14</v>
       </c>
       <c r="G125"/>
       <c r="H125">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
+        <v>311</v>
+      </c>
+      <c r="B126" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="C126">
         <v>2012</v>
       </c>
       <c r="D126" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E126" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="F126" t="s">
         <v>14</v>
       </c>
-      <c r="G126"/>
+      <c r="G126" t="s">
+        <v>313</v>
+      </c>
       <c r="H126">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>314</v>
       </c>
       <c r="B127" t="s">
         <v>315</v>
       </c>
       <c r="C127">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="D127" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E127" t="s">
-        <v>13</v>
+        <v>256</v>
       </c>
       <c r="F127" t="s">
-        <v>14</v>
+        <v>208</v>
       </c>
       <c r="G127" t="s">
         <v>316</v>
       </c>
       <c r="H127">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
         <v>317</v>
       </c>
       <c r="B128" t="s">
         <v>318</v>
       </c>
       <c r="C128">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="D128" t="s">
-        <v>242</v>
+        <v>60</v>
       </c>
       <c r="E128" t="s">
-        <v>259</v>
+        <v>13</v>
       </c>
       <c r="F128" t="s">
-        <v>211</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="G128"/>
       <c r="H128">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="B129" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="C129">
         <v>2013</v>
       </c>
       <c r="D129" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E129" t="s">
         <v>13</v>
       </c>
       <c r="F129" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G129"/>
       <c r="H129">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="B130" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="C130">
         <v>2013</v>
       </c>
       <c r="D130" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E130" t="s">
         <v>13</v>
       </c>
       <c r="F130" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G130"/>
       <c r="H130">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="B131" t="s">
-        <v>321</v>
+        <v>142</v>
       </c>
       <c r="C131">
         <v>2013</v>
       </c>
       <c r="D131" t="s">
-        <v>59</v>
+        <v>322</v>
       </c>
       <c r="E131" t="s">
         <v>13</v>
       </c>
       <c r="F131" t="s">
-        <v>211</v>
+        <v>14</v>
       </c>
       <c r="G131"/>
       <c r="H131">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
+        <v>323</v>
+      </c>
+      <c r="B132" t="s">
         <v>324</v>
       </c>
-      <c r="B132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C132">
-        <v>2013</v>
-[...3 lines deleted...]
-      </c>
+        <v>2012</v>
+      </c>
+      <c r="D132"/>
       <c r="E132" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
       <c r="F132" t="s">
         <v>14</v>
       </c>
       <c r="G132"/>
       <c r="H132">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
+        <v>325</v>
+      </c>
+      <c r="B133" t="s">
         <v>326</v>
       </c>
-      <c r="B133" t="s">
+      <c r="C133">
+        <v>2015</v>
+      </c>
+      <c r="D133" t="s">
+        <v>12</v>
+      </c>
+      <c r="E133" t="s">
+        <v>47</v>
+      </c>
+      <c r="F133" t="s">
+        <v>14</v>
+      </c>
+      <c r="G133" t="s">
         <v>327</v>
       </c>
-      <c r="C133">
-[...9 lines deleted...]
-      <c r="G133"/>
       <c r="H133">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>328</v>
       </c>
       <c r="B134" t="s">
         <v>329</v>
       </c>
       <c r="C134">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="D134" t="s">
         <v>12</v>
       </c>
       <c r="E134" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F134" t="s">
         <v>14</v>
       </c>
       <c r="G134" t="s">
         <v>330</v>
       </c>
       <c r="H134">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>331</v>
       </c>
       <c r="B135" t="s">
         <v>332</v>
       </c>
       <c r="C135">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="D135" t="s">
         <v>12</v>
       </c>
       <c r="E135" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="F135" t="s">
         <v>14</v>
       </c>
-      <c r="G135" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G135"/>
       <c r="H135">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
+        <v>333</v>
+      </c>
+      <c r="B136" t="s">
         <v>334</v>
       </c>
-      <c r="B136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C136">
-        <v>2017</v>
+        <v>2005</v>
       </c>
       <c r="D136" t="s">
         <v>12</v>
       </c>
       <c r="E136" t="s">
         <v>13</v>
       </c>
       <c r="F136" t="s">
         <v>14</v>
       </c>
       <c r="G136"/>
       <c r="H136">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
+        <v>335</v>
+      </c>
+      <c r="B137" t="s">
         <v>336</v>
       </c>
-      <c r="B137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C137">
-        <v>2005</v>
+        <v>2015</v>
       </c>
       <c r="D137" t="s">
         <v>12</v>
       </c>
       <c r="E137" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="F137" t="s">
-        <v>14</v>
+        <v>208</v>
       </c>
       <c r="G137"/>
       <c r="H137">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
+        <v>337</v>
+      </c>
+      <c r="B138" t="s">
         <v>338</v>
       </c>
-      <c r="B138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C138">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="D138" t="s">
         <v>12</v>
       </c>
       <c r="E138" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="F138" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="G138"/>
+        <v>14</v>
+      </c>
+      <c r="G138" t="s">
+        <v>74</v>
+      </c>
       <c r="H138">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="B139" t="s">
-        <v>341</v>
+        <v>50</v>
       </c>
       <c r="C139">
         <v>2018</v>
       </c>
       <c r="D139" t="s">
         <v>12</v>
       </c>
       <c r="E139" t="s">
         <v>13</v>
       </c>
       <c r="F139" t="s">
         <v>14</v>
       </c>
       <c r="G139" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="H139">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="B140" t="s">
-        <v>49</v>
+        <v>341</v>
       </c>
       <c r="C140">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="D140"/>
       <c r="E140" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="F140" t="s">
         <v>14</v>
       </c>
-      <c r="G140" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G140"/>
       <c r="H140">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
+        <v>342</v>
+      </c>
+      <c r="B141" t="s">
         <v>343</v>
       </c>
-      <c r="B141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C141">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="D141"/>
+        <v>2015</v>
+      </c>
+      <c r="D141" t="s">
+        <v>12</v>
+      </c>
       <c r="E141" t="s">
-        <v>107</v>
+        <v>256</v>
       </c>
       <c r="F141" t="s">
-        <v>14</v>
+        <v>208</v>
       </c>
       <c r="G141"/>
       <c r="H141">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B142" t="s">
-        <v>346</v>
+        <v>326</v>
       </c>
       <c r="C142">
         <v>2015</v>
       </c>
       <c r="D142" t="s">
         <v>12</v>
       </c>
       <c r="E142" t="s">
-        <v>259</v>
+        <v>13</v>
       </c>
       <c r="F142" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G142"/>
       <c r="H142">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="B143" t="s">
-        <v>329</v>
+        <v>139</v>
       </c>
       <c r="C143">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D143" t="s">
         <v>12</v>
       </c>
       <c r="E143" t="s">
         <v>13</v>
       </c>
       <c r="F143" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="G143"/>
+        <v>14</v>
+      </c>
+      <c r="G143" t="s">
+        <v>346</v>
+      </c>
       <c r="H143">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
+        <v>347</v>
+      </c>
+      <c r="B144" t="s">
         <v>348</v>
       </c>
-      <c r="B144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C144">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="D144" t="s">
         <v>12</v>
       </c>
       <c r="E144" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="F144" t="s">
         <v>14</v>
       </c>
       <c r="G144" t="s">
         <v>349</v>
       </c>
       <c r="H144">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>350</v>
       </c>
       <c r="B145" t="s">
         <v>351</v>
       </c>
       <c r="C145">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2002</v>
+      </c>
+      <c r="D145"/>
       <c r="E145" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="F145" t="s">
         <v>14</v>
       </c>
-      <c r="G145" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G145"/>
       <c r="H145">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
+        <v>352</v>
+      </c>
+      <c r="B146" t="s">
         <v>353</v>
       </c>
-      <c r="B146" t="s">
+      <c r="C146">
+        <v>2016</v>
+      </c>
+      <c r="D146" t="s">
         <v>354</v>
       </c>
-      <c r="C146">
-[...2 lines deleted...]
-      <c r="D146"/>
       <c r="E146" t="s">
         <v>13</v>
       </c>
       <c r="F146" t="s">
         <v>14</v>
       </c>
-      <c r="G146"/>
+      <c r="G146" t="s">
+        <v>355</v>
+      </c>
       <c r="H146">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B147" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C147">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D147" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E147" t="s">
         <v>13</v>
       </c>
       <c r="F147" t="s">
         <v>14</v>
       </c>
-      <c r="G147" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G147"/>
       <c r="H147">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>359</v>
       </c>
       <c r="B148" t="s">
         <v>360</v>
       </c>
       <c r="C148">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="D148" t="s">
         <v>361</v>
       </c>
       <c r="E148" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="F148" t="s">
         <v>14</v>
       </c>
       <c r="G148"/>
       <c r="H148">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>362</v>
       </c>
       <c r="B149" t="s">
         <v>363</v>
       </c>
       <c r="C149">
-        <v>2021</v>
+        <v>2010</v>
       </c>
       <c r="D149" t="s">
         <v>364</v>
       </c>
       <c r="E149" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="F149" t="s">
         <v>14</v>
       </c>
-      <c r="G149"/>
+      <c r="G149" t="s">
+        <v>365</v>
+      </c>
       <c r="H149">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B150" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C150">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="D150" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="E150" t="s">
         <v>13</v>
       </c>
       <c r="F150" t="s">
         <v>14</v>
       </c>
       <c r="G150" t="s">
         <v>368</v>
       </c>
       <c r="H150">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>369</v>
       </c>
       <c r="B151" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="C151">
         <v>2017</v>
       </c>
       <c r="D151" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="E151" t="s">
         <v>13</v>
       </c>
       <c r="F151" t="s">
         <v>14</v>
       </c>
       <c r="G151" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="H151">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>370</v>
+      </c>
+      <c r="B152" t="s">
+        <v>371</v>
+      </c>
+      <c r="C152">
+        <v>2015</v>
+      </c>
+      <c r="D152" t="s">
         <v>372</v>
       </c>
-      <c r="B152" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E152" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="F152" t="s">
         <v>14</v>
       </c>
       <c r="G152" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="H152">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B153" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="C153">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2003</v>
+      </c>
+      <c r="D153"/>
       <c r="E153" t="s">
-        <v>46</v>
+        <v>108</v>
       </c>
       <c r="F153" t="s">
         <v>14</v>
       </c>
-      <c r="G153" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G153"/>
       <c r="H153">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B154" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="C154">
-        <v>2003</v>
-[...1 lines deleted...]
-      <c r="D154"/>
+        <v>2015</v>
+      </c>
+      <c r="D154" t="s">
+        <v>12</v>
+      </c>
       <c r="E154" t="s">
-        <v>107</v>
+        <v>47</v>
       </c>
       <c r="F154" t="s">
         <v>14</v>
       </c>
-      <c r="G154"/>
+      <c r="G154" t="s">
+        <v>376</v>
+      </c>
       <c r="H154">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>377</v>
+      </c>
+      <c r="B155" t="s">
         <v>378</v>
       </c>
-      <c r="B155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C155">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="D155" t="s">
-        <v>12</v>
+        <v>128</v>
       </c>
       <c r="E155" t="s">
-        <v>46</v>
+        <v>256</v>
       </c>
       <c r="F155" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="G155"/>
       <c r="H155">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
+        <v>379</v>
+      </c>
+      <c r="B156" t="s">
         <v>380</v>
       </c>
-      <c r="B156" t="s">
+      <c r="C156">
+        <v>2022</v>
+      </c>
+      <c r="D156" t="s">
         <v>381</v>
       </c>
-      <c r="C156">
-[...4 lines deleted...]
-      </c>
       <c r="E156" t="s">
-        <v>259</v>
+        <v>119</v>
       </c>
       <c r="F156" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G156"/>
       <c r="H156">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
         <v>382</v>
       </c>
       <c r="B157" t="s">
         <v>383</v>
       </c>
       <c r="C157">
         <v>2022</v>
       </c>
       <c r="D157" t="s">
         <v>384</v>
       </c>
       <c r="E157" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="F157" t="s">
-        <v>211</v>
+        <v>14</v>
       </c>
       <c r="G157"/>
       <c r="H157">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
         <v>385</v>
       </c>
       <c r="B158" t="s">
-        <v>386</v>
+        <v>194</v>
       </c>
       <c r="C158">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="D158" t="s">
-        <v>387</v>
+        <v>12</v>
       </c>
       <c r="E158" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="F158" t="s">
         <v>14</v>
       </c>
-      <c r="G158"/>
+      <c r="G158" t="s">
+        <v>185</v>
+      </c>
       <c r="H158">
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="B159" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C159">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="D159" t="s">
         <v>12</v>
       </c>
       <c r="E159" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="F159" t="s">
         <v>14</v>
       </c>
-      <c r="G159" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G159"/>
       <c r="H159">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="B160" t="s">
-        <v>193</v>
+        <v>28</v>
       </c>
       <c r="C160">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="D160" t="s">
         <v>12</v>
       </c>
       <c r="E160" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="F160" t="s">
         <v>14</v>
       </c>
-      <c r="G160"/>
+      <c r="G160" t="s">
+        <v>388</v>
+      </c>
       <c r="H160">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
+        <v>389</v>
+      </c>
+      <c r="B161" t="s">
         <v>390</v>
       </c>
-      <c r="B161" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C161">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D161" t="s">
         <v>12</v>
       </c>
       <c r="E161" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F161" t="s">
         <v>14</v>
       </c>
       <c r="G161" t="s">
-        <v>391</v>
+        <v>48</v>
       </c>
       <c r="H161">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
+        <v>391</v>
+      </c>
+      <c r="B162" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
       <c r="C162">
         <v>2019</v>
       </c>
       <c r="D162" t="s">
         <v>12</v>
       </c>
       <c r="E162" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F162" t="s">
         <v>14</v>
       </c>
       <c r="G162" t="s">
-        <v>47</v>
+        <v>393</v>
       </c>
       <c r="H162">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
         <v>394</v>
       </c>
       <c r="B163" t="s">
         <v>395</v>
       </c>
       <c r="C163">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D163" t="s">
         <v>12</v>
       </c>
       <c r="E163" t="s">
-        <v>46</v>
+        <v>108</v>
       </c>
       <c r="F163" t="s">
         <v>14</v>
       </c>
       <c r="G163" t="s">
         <v>396</v>
       </c>
       <c r="H163">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
         <v>397</v>
       </c>
       <c r="B164" t="s">
         <v>398</v>
       </c>
       <c r="C164">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="D164" t="s">
         <v>12</v>
       </c>
       <c r="E164" t="s">
-        <v>107</v>
+        <v>47</v>
       </c>
       <c r="F164" t="s">
         <v>14</v>
       </c>
       <c r="G164" t="s">
         <v>399</v>
       </c>
       <c r="H164">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>400</v>
       </c>
       <c r="B165" t="s">
         <v>401</v>
       </c>
       <c r="C165">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="D165" t="s">
-        <v>12</v>
+        <v>372</v>
       </c>
       <c r="E165" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F165" t="s">
         <v>14</v>
       </c>
       <c r="G165" t="s">
         <v>402</v>
       </c>
       <c r="H165">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>403</v>
       </c>
       <c r="B166" t="s">
         <v>404</v>
       </c>
       <c r="C166">
-        <v>2019</v>
-[...3 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="D166"/>
       <c r="E166" t="s">
-        <v>46</v>
+        <v>96</v>
       </c>
       <c r="F166" t="s">
         <v>14</v>
       </c>
-      <c r="G166" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G166"/>
       <c r="H166">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
+        <v>405</v>
+      </c>
+      <c r="B167" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="C167">
         <v>2021</v>
       </c>
-      <c r="D167"/>
+      <c r="D167" t="s">
+        <v>12</v>
+      </c>
       <c r="E167" t="s">
-        <v>95</v>
+        <v>47</v>
       </c>
       <c r="F167" t="s">
         <v>14</v>
       </c>
-      <c r="G167"/>
+      <c r="G167" t="s">
+        <v>407</v>
+      </c>
       <c r="H167">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>408</v>
       </c>
       <c r="B168" t="s">
         <v>409</v>
       </c>
       <c r="C168">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="D168" t="s">
         <v>12</v>
       </c>
       <c r="E168" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F168" t="s">
         <v>14</v>
       </c>
       <c r="G168" t="s">
         <v>410</v>
       </c>
       <c r="H168">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>411</v>
       </c>
       <c r="B169" t="s">
         <v>412</v>
       </c>
       <c r="C169">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="D169" t="s">
         <v>12</v>
       </c>
       <c r="E169" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F169" t="s">
         <v>14</v>
       </c>
       <c r="G169" t="s">
         <v>413</v>
       </c>
       <c r="H169">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
         <v>414</v>
       </c>
       <c r="B170" t="s">
         <v>415</v>
       </c>
       <c r="C170">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="D170" t="s">
         <v>12</v>
       </c>
       <c r="E170" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F170" t="s">
         <v>14</v>
       </c>
       <c r="G170" t="s">
         <v>416</v>
       </c>
       <c r="H170">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>417</v>
       </c>
       <c r="B171" t="s">
-        <v>418</v>
+        <v>127</v>
       </c>
       <c r="C171">
         <v>2015</v>
       </c>
       <c r="D171" t="s">
         <v>12</v>
       </c>
       <c r="E171" t="s">
-        <v>46</v>
+        <v>108</v>
       </c>
       <c r="F171" t="s">
         <v>14</v>
       </c>
-      <c r="G171" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G171"/>
       <c r="H171">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
+        <v>418</v>
+      </c>
+      <c r="B172" t="s">
+        <v>419</v>
+      </c>
+      <c r="C172">
+        <v>2005</v>
+      </c>
+      <c r="D172" t="s">
+        <v>12</v>
+      </c>
+      <c r="E172" t="s">
+        <v>47</v>
+      </c>
+      <c r="F172" t="s">
+        <v>14</v>
+      </c>
+      <c r="G172" t="s">
         <v>420</v>
       </c>
-      <c r="B172" t="s">
-[...14 lines deleted...]
-      <c r="G172"/>
       <c r="H172">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
         <v>421</v>
       </c>
       <c r="B173" t="s">
         <v>422</v>
       </c>
       <c r="C173">
-        <v>2005</v>
+        <v>2019</v>
       </c>
       <c r="D173" t="s">
-        <v>12</v>
+        <v>423</v>
       </c>
       <c r="E173" t="s">
-        <v>46</v>
+        <v>424</v>
       </c>
       <c r="F173" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>425</v>
+      </c>
+      <c r="G173"/>
       <c r="H173">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="B174" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="C174">
         <v>2019</v>
       </c>
       <c r="D174" t="s">
-        <v>426</v>
+        <v>239</v>
       </c>
       <c r="E174" t="s">
-        <v>427</v>
+        <v>108</v>
       </c>
       <c r="F174" t="s">
+        <v>14</v>
+      </c>
+      <c r="G174" t="s">
         <v>428</v>
       </c>
-      <c r="G174"/>
       <c r="H174">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
         <v>429</v>
       </c>
       <c r="B175" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="C175">
         <v>2019</v>
       </c>
       <c r="D175" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E175" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="F175" t="s">
         <v>14</v>
       </c>
       <c r="G175" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="H175">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="B176" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C176">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D176" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E176" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="F176" t="s">
         <v>14</v>
       </c>
-      <c r="G176" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G176"/>
       <c r="H176">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B177" t="s">
-        <v>434</v>
+        <v>241</v>
       </c>
       <c r="C177">
-        <v>2020</v>
-[...3 lines deleted...]
-      </c>
+        <v>2003</v>
+      </c>
+      <c r="D177"/>
       <c r="E177" t="s">
-        <v>118</v>
+        <v>96</v>
       </c>
       <c r="F177" t="s">
         <v>14</v>
       </c>
       <c r="G177"/>
       <c r="H177">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="B178" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="C178">
-        <v>2003</v>
-[...1 lines deleted...]
-      <c r="D178"/>
+        <v>1990</v>
+      </c>
+      <c r="D178" t="s">
+        <v>239</v>
+      </c>
       <c r="E178" t="s">
-        <v>95</v>
+        <v>13</v>
       </c>
       <c r="F178" t="s">
         <v>14</v>
       </c>
       <c r="G178"/>
       <c r="H178">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="B179" t="s">
-        <v>254</v>
+        <v>435</v>
       </c>
       <c r="C179">
-        <v>1990</v>
+        <v>2019</v>
       </c>
       <c r="D179" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E179" t="s">
         <v>13</v>
       </c>
       <c r="F179" t="s">
         <v>14</v>
       </c>
       <c r="G179"/>
       <c r="H179">
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
+        <v>436</v>
+      </c>
+      <c r="B180" t="s">
         <v>437</v>
       </c>
-      <c r="B180" t="s">
+      <c r="C180">
+        <v>2011</v>
+      </c>
+      <c r="D180" t="s">
+        <v>239</v>
+      </c>
+      <c r="E180" t="s">
+        <v>13</v>
+      </c>
+      <c r="F180" t="s">
+        <v>14</v>
+      </c>
+      <c r="G180" t="s">
         <v>438</v>
       </c>
-      <c r="C180">
-[...11 lines deleted...]
-      <c r="G180"/>
       <c r="H180">
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
         <v>439</v>
       </c>
       <c r="B181" t="s">
-        <v>440</v>
+        <v>293</v>
       </c>
       <c r="C181">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="D181" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E181" t="s">
         <v>13</v>
       </c>
       <c r="F181" t="s">
         <v>14</v>
       </c>
-      <c r="G181" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G181"/>
       <c r="H181">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="B182" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="C182">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D182" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E182" t="s">
         <v>13</v>
       </c>
       <c r="F182" t="s">
         <v>14</v>
       </c>
-      <c r="G182"/>
+      <c r="G182" t="s">
+        <v>441</v>
+      </c>
       <c r="H182">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
+        <v>442</v>
+      </c>
+      <c r="B183" t="s">
         <v>443</v>
       </c>
-      <c r="B183" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C183">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="D183" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E183" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="F183" t="s">
         <v>14</v>
       </c>
-      <c r="G183" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G183"/>
       <c r="H183">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
+        <v>444</v>
+      </c>
+      <c r="B184" t="s">
         <v>445</v>
       </c>
-      <c r="B184" t="s">
+      <c r="C184">
+        <v>2019</v>
+      </c>
+      <c r="D184" t="s">
         <v>446</v>
       </c>
-      <c r="C184">
-[...4 lines deleted...]
-      </c>
       <c r="E184" t="s">
-        <v>86</v>
+        <v>47</v>
       </c>
       <c r="F184" t="s">
         <v>14</v>
       </c>
-      <c r="G184"/>
+      <c r="G184" t="s">
+        <v>447</v>
+      </c>
       <c r="H184">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B185" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C185">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="D185" t="s">
-        <v>449</v>
+        <v>239</v>
       </c>
       <c r="E185" t="s">
-        <v>46</v>
+        <v>87</v>
       </c>
       <c r="F185" t="s">
         <v>14</v>
       </c>
       <c r="G185" t="s">
         <v>450</v>
       </c>
       <c r="H185">
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
         <v>451</v>
       </c>
       <c r="B186" t="s">
         <v>452</v>
       </c>
       <c r="C186">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="D186" t="s">
-        <v>242</v>
+        <v>12</v>
       </c>
       <c r="E186" t="s">
-        <v>86</v>
+        <v>47</v>
       </c>
       <c r="F186" t="s">
         <v>14</v>
       </c>
       <c r="G186" t="s">
         <v>453</v>
       </c>
       <c r="H186">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
         <v>454</v>
       </c>
       <c r="B187" t="s">
         <v>455</v>
       </c>
       <c r="C187">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="D187" t="s">
         <v>12</v>
       </c>
       <c r="E187" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F187" t="s">
         <v>14</v>
       </c>
       <c r="G187" t="s">
         <v>456</v>
       </c>
       <c r="H187">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
         <v>457</v>
       </c>
       <c r="B188" t="s">
         <v>458</v>
       </c>
       <c r="C188">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D188" t="s">
         <v>12</v>
       </c>
       <c r="E188" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F188" t="s">
         <v>14</v>
       </c>
       <c r="G188" t="s">
         <v>459</v>
       </c>
       <c r="H188">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
         <v>460</v>
       </c>
       <c r="B189" t="s">
+        <v>406</v>
+      </c>
+      <c r="C189">
+        <v>2023</v>
+      </c>
+      <c r="D189" t="s">
+        <v>12</v>
+      </c>
+      <c r="E189" t="s">
+        <v>47</v>
+      </c>
+      <c r="F189" t="s">
+        <v>14</v>
+      </c>
+      <c r="G189" t="s">
         <v>461</v>
       </c>
-      <c r="C189">
-[...13 lines deleted...]
-      </c>
       <c r="H189">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
+        <v>462</v>
+      </c>
+      <c r="B190" t="s">
         <v>463</v>
       </c>
-      <c r="B190" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C190">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D190" t="s">
-        <v>12</v>
+        <v>464</v>
       </c>
       <c r="E190" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F190" t="s">
         <v>14</v>
       </c>
       <c r="G190" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="H190">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B191" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C191">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="D191" t="s">
-        <v>467</v>
+        <v>361</v>
       </c>
       <c r="E191" t="s">
-        <v>46</v>
+        <v>154</v>
       </c>
       <c r="F191" t="s">
         <v>14</v>
       </c>
       <c r="G191" t="s">
-        <v>468</v>
+        <v>146</v>
       </c>
       <c r="H191">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
+        <v>468</v>
+      </c>
+      <c r="B192" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="C192">
         <v>2023</v>
       </c>
       <c r="D192" t="s">
-        <v>364</v>
+        <v>12</v>
       </c>
       <c r="E192" t="s">
-        <v>153</v>
+        <v>47</v>
       </c>
       <c r="F192" t="s">
         <v>14</v>
       </c>
       <c r="G192" t="s">
-        <v>471</v>
+        <v>407</v>
       </c>
       <c r="H192">
         <v>3</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
+        <v>470</v>
+      </c>
+      <c r="B193" t="s">
+        <v>471</v>
+      </c>
+      <c r="C193">
+        <v>2024</v>
+      </c>
+      <c r="D193" t="s">
         <v>472</v>
       </c>
-      <c r="B193" t="s">
+      <c r="E193" t="s">
+        <v>108</v>
+      </c>
+      <c r="F193" t="s">
+        <v>14</v>
+      </c>
+      <c r="G193" t="s">
         <v>473</v>
-      </c>
-[...13 lines deleted...]
-        <v>410</v>
       </c>
       <c r="H193">
         <v>3</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
         <v>474</v>
       </c>
       <c r="B194" t="s">
         <v>475</v>
       </c>
       <c r="C194">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="D194" t="s">
         <v>476</v>
       </c>
       <c r="E194" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F194" t="s">
         <v>14</v>
       </c>
-      <c r="G194" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G194"/>
       <c r="H194">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
+        <v>477</v>
+      </c>
+      <c r="B195" t="s">
         <v>478</v>
       </c>
-      <c r="B195" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C195">
-        <v>2018</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="D195"/>
       <c r="E195" t="s">
-        <v>107</v>
+        <v>119</v>
       </c>
       <c r="F195" t="s">
-        <v>14</v>
+        <v>208</v>
       </c>
       <c r="G195"/>
       <c r="H195">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="B196" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="C196">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="D196"/>
       <c r="E196" t="s">
-        <v>118</v>
+        <v>256</v>
       </c>
       <c r="F196" t="s">
-        <v>211</v>
+        <v>257</v>
       </c>
       <c r="G196"/>
       <c r="H196">
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
+        <v>481</v>
+      </c>
+      <c r="B197" t="s">
+        <v>360</v>
+      </c>
+      <c r="C197">
+        <v>2021</v>
+      </c>
+      <c r="D197" t="s">
+        <v>482</v>
+      </c>
+      <c r="E197" t="s">
+        <v>13</v>
+      </c>
+      <c r="F197" t="s">
         <v>483</v>
       </c>
-      <c r="B197" t="s">
+      <c r="G197" t="s">
         <v>484</v>
       </c>
-      <c r="C197">
-[...9 lines deleted...]
-      <c r="G197"/>
       <c r="H197">
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
         <v>485</v>
       </c>
       <c r="B198" t="s">
-        <v>363</v>
+        <v>486</v>
       </c>
       <c r="C198">
         <v>2021</v>
       </c>
       <c r="D198" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="E198" t="s">
         <v>13</v>
       </c>
       <c r="F198" t="s">
-        <v>200</v>
+        <v>14</v>
       </c>
       <c r="G198" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="H198">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B199" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C199">
         <v>2021</v>
       </c>
       <c r="D199" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="E199" t="s">
         <v>13</v>
       </c>
       <c r="F199" t="s">
         <v>14</v>
       </c>
       <c r="G199" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="H199">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B200" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C200">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="D200" t="s">
-        <v>494</v>
+        <v>12</v>
       </c>
       <c r="E200" t="s">
         <v>13</v>
       </c>
       <c r="F200" t="s">
         <v>14</v>
       </c>
       <c r="G200" t="s">
-        <v>495</v>
+        <v>54</v>
       </c>
       <c r="H200">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="B201" t="s">
-        <v>497</v>
+        <v>106</v>
       </c>
       <c r="C201">
         <v>2020</v>
       </c>
       <c r="D201" t="s">
-        <v>12</v>
+        <v>496</v>
       </c>
       <c r="E201" t="s">
         <v>13</v>
       </c>
       <c r="F201" t="s">
         <v>14</v>
       </c>
       <c r="G201" t="s">
-        <v>53</v>
+        <v>109</v>
       </c>
       <c r="H201">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="B202" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="C202">
         <v>2020</v>
       </c>
       <c r="D202" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="E202" t="s">
         <v>13</v>
       </c>
       <c r="F202" t="s">
         <v>14</v>
       </c>
-      <c r="G202" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G202"/>
       <c r="H202">
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
+        <v>499</v>
+      </c>
+      <c r="B203" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="C203">
         <v>2020</v>
       </c>
       <c r="D203" t="s">
-        <v>501</v>
+        <v>60</v>
       </c>
       <c r="E203" t="s">
         <v>13</v>
       </c>
       <c r="F203" t="s">
         <v>14</v>
       </c>
       <c r="G203"/>
       <c r="H203">
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
+        <v>501</v>
+      </c>
+      <c r="B204" t="s">
         <v>502</v>
       </c>
-      <c r="B204" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C204">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="D204" t="s">
-        <v>59</v>
+        <v>239</v>
       </c>
       <c r="E204" t="s">
         <v>13</v>
       </c>
       <c r="F204" t="s">
         <v>14</v>
       </c>
       <c r="G204"/>
       <c r="H204">
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
+        <v>503</v>
+      </c>
+      <c r="B205" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
       <c r="C205">
         <v>2019</v>
       </c>
       <c r="D205" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E205" t="s">
         <v>13</v>
       </c>
       <c r="F205" t="s">
         <v>14</v>
       </c>
       <c r="G205"/>
       <c r="H205">
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
+        <v>505</v>
+      </c>
+      <c r="B206" t="s">
         <v>506</v>
       </c>
-      <c r="B206" t="s">
+      <c r="C206">
+        <v>2018</v>
+      </c>
+      <c r="D206" t="s">
+        <v>12</v>
+      </c>
+      <c r="E206" t="s">
         <v>507</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="F206" t="s">
         <v>14</v>
       </c>
       <c r="G206"/>
       <c r="H206">
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
         <v>508</v>
       </c>
       <c r="B207" t="s">
-        <v>509</v>
+        <v>36</v>
       </c>
       <c r="C207">
         <v>2018</v>
       </c>
       <c r="D207" t="s">
         <v>12</v>
       </c>
       <c r="E207" t="s">
-        <v>510</v>
+        <v>47</v>
       </c>
       <c r="F207" t="s">
         <v>14</v>
       </c>
-      <c r="G207"/>
+      <c r="G207" t="s">
+        <v>509</v>
+      </c>
       <c r="H207">
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
+        <v>510</v>
+      </c>
+      <c r="B208" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="C208">
         <v>2018</v>
       </c>
       <c r="D208" t="s">
-        <v>12</v>
+        <v>512</v>
       </c>
       <c r="E208" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="F208" t="s">
         <v>14</v>
       </c>
       <c r="G208" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="H208">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B209" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C209">
         <v>2018</v>
       </c>
       <c r="D209" t="s">
-        <v>515</v>
+        <v>239</v>
       </c>
       <c r="E209" t="s">
         <v>13</v>
       </c>
       <c r="F209" t="s">
         <v>14</v>
       </c>
-      <c r="G209" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G209"/>
       <c r="H209">
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
+        <v>516</v>
+      </c>
+      <c r="B210" t="s">
         <v>517</v>
       </c>
-      <c r="B210" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C210">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D210" t="s">
-        <v>242</v>
+        <v>12</v>
       </c>
       <c r="E210" t="s">
         <v>13</v>
       </c>
       <c r="F210" t="s">
         <v>14</v>
       </c>
-      <c r="G210"/>
+      <c r="G210" t="s">
+        <v>54</v>
+      </c>
       <c r="H210">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
+        <v>518</v>
+      </c>
+      <c r="B211" t="s">
         <v>519</v>
       </c>
-      <c r="B211" t="s">
+      <c r="C211">
+        <v>2018</v>
+      </c>
+      <c r="D211" t="s">
+        <v>12</v>
+      </c>
+      <c r="E211" t="s">
+        <v>47</v>
+      </c>
+      <c r="F211" t="s">
+        <v>14</v>
+      </c>
+      <c r="G211" t="s">
         <v>520</v>
       </c>
-      <c r="C211">
-[...13 lines deleted...]
-      </c>
       <c r="H211">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
         <v>521</v>
       </c>
       <c r="B212" t="s">
         <v>522</v>
       </c>
       <c r="C212">
         <v>2018</v>
       </c>
       <c r="D212" t="s">
-        <v>12</v>
+        <v>239</v>
       </c>
       <c r="E212" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="F212" t="s">
         <v>14</v>
       </c>
       <c r="G212" t="s">
         <v>523</v>
       </c>
       <c r="H212">
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
         <v>524</v>
       </c>
       <c r="B213" t="s">
         <v>525</v>
       </c>
       <c r="C213">
         <v>2018</v>
       </c>
       <c r="D213" t="s">
-        <v>242</v>
+        <v>12</v>
       </c>
       <c r="E213" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="F213" t="s">
         <v>14</v>
       </c>
       <c r="G213" t="s">
         <v>526</v>
       </c>
       <c r="H213">
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
         <v>527</v>
       </c>
       <c r="B214" t="s">
         <v>528</v>
       </c>
       <c r="C214">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="D214" t="s">
-        <v>12</v>
+        <v>529</v>
       </c>
       <c r="E214" t="s">
-        <v>107</v>
+        <v>507</v>
       </c>
       <c r="F214" t="s">
         <v>14</v>
       </c>
-      <c r="G214" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G214"/>
       <c r="H214">
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
         <v>530</v>
       </c>
       <c r="B215" t="s">
         <v>531</v>
       </c>
       <c r="C215">
         <v>2017</v>
       </c>
-      <c r="D215" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215"/>
       <c r="E215" t="s">
-        <v>510</v>
+        <v>119</v>
       </c>
       <c r="F215" t="s">
-        <v>14</v>
+        <v>208</v>
       </c>
       <c r="G215"/>
       <c r="H215">
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
+        <v>532</v>
+      </c>
+      <c r="B216" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
       <c r="C216">
         <v>2017</v>
       </c>
-      <c r="D216"/>
+      <c r="D216" t="s">
+        <v>236</v>
+      </c>
       <c r="E216" t="s">
-        <v>118</v>
+        <v>507</v>
       </c>
       <c r="F216" t="s">
-        <v>211</v>
+        <v>14</v>
       </c>
       <c r="G216"/>
       <c r="H216">
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
+        <v>534</v>
+      </c>
+      <c r="B217" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>536</v>
       </c>
       <c r="C217">
         <v>2017</v>
       </c>
       <c r="D217" t="s">
-        <v>239</v>
+        <v>12</v>
       </c>
       <c r="E217" t="s">
-        <v>510</v>
+        <v>47</v>
       </c>
       <c r="F217" t="s">
         <v>14</v>
       </c>
-      <c r="G217"/>
+      <c r="G217" t="s">
+        <v>536</v>
+      </c>
       <c r="H217">
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
         <v>537</v>
       </c>
       <c r="B218" t="s">
         <v>538</v>
       </c>
       <c r="C218">
         <v>2017</v>
       </c>
-      <c r="D218" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218"/>
       <c r="E218" t="s">
-        <v>46</v>
+        <v>154</v>
       </c>
       <c r="F218" t="s">
         <v>14</v>
       </c>
-      <c r="G218" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218"/>
       <c r="H218">
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
+        <v>539</v>
+      </c>
+      <c r="B219" t="s">
         <v>540</v>
       </c>
-      <c r="B219" t="s">
+      <c r="C219">
+        <v>2016</v>
+      </c>
+      <c r="D219" t="s">
+        <v>12</v>
+      </c>
+      <c r="E219" t="s">
+        <v>47</v>
+      </c>
+      <c r="F219" t="s">
+        <v>14</v>
+      </c>
+      <c r="G219" t="s">
         <v>541</v>
       </c>
-      <c r="C219">
-[...9 lines deleted...]
-      <c r="G219"/>
       <c r="H219">
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
         <v>542</v>
       </c>
       <c r="B220" t="s">
         <v>543</v>
       </c>
       <c r="C220">
         <v>2016</v>
       </c>
       <c r="D220" t="s">
-        <v>12</v>
+        <v>544</v>
       </c>
       <c r="E220" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="F220" t="s">
         <v>14</v>
       </c>
       <c r="G220" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="H220">
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B221" t="s">
-        <v>546</v>
+        <v>343</v>
       </c>
       <c r="C221">
         <v>2016</v>
       </c>
       <c r="D221" t="s">
+        <v>12</v>
+      </c>
+      <c r="E221" t="s">
+        <v>13</v>
+      </c>
+      <c r="F221" t="s">
+        <v>14</v>
+      </c>
+      <c r="G221" t="s">
         <v>547</v>
-      </c>
-[...7 lines deleted...]
-        <v>548</v>
       </c>
       <c r="H221">
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="B222" t="s">
-        <v>346</v>
+        <v>11</v>
       </c>
       <c r="C222">
         <v>2016</v>
       </c>
-      <c r="D222" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D222"/>
       <c r="E222" t="s">
-        <v>13</v>
+        <v>154</v>
       </c>
       <c r="F222" t="s">
         <v>14</v>
       </c>
-      <c r="G222" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G222"/>
       <c r="H222">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="B223" t="s">
-        <v>11</v>
+        <v>550</v>
       </c>
       <c r="C223">
         <v>2016</v>
       </c>
-      <c r="D223"/>
+      <c r="D223" t="s">
+        <v>464</v>
+      </c>
       <c r="E223" t="s">
-        <v>153</v>
+        <v>424</v>
       </c>
       <c r="F223" t="s">
-        <v>14</v>
+        <v>425</v>
       </c>
       <c r="G223"/>
       <c r="H223">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
+        <v>551</v>
+      </c>
+      <c r="B224" t="s">
         <v>552</v>
       </c>
-      <c r="B224" t="s">
+      <c r="C224">
+        <v>2015</v>
+      </c>
+      <c r="D224" t="s">
+        <v>446</v>
+      </c>
+      <c r="E224" t="s">
+        <v>119</v>
+      </c>
+      <c r="F224" t="s">
+        <v>208</v>
+      </c>
+      <c r="G224" t="s">
         <v>553</v>
       </c>
-      <c r="C224">
-[...11 lines deleted...]
-      <c r="G224"/>
       <c r="H224">
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
         <v>554</v>
       </c>
       <c r="B225" t="s">
-        <v>555</v>
+        <v>296</v>
       </c>
       <c r="C225">
         <v>2015</v>
       </c>
       <c r="D225" t="s">
-        <v>449</v>
+        <v>239</v>
       </c>
       <c r="E225" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="F225" t="s">
-        <v>211</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G225"/>
       <c r="H225">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="B226" t="s">
-        <v>299</v>
+        <v>371</v>
       </c>
       <c r="C226">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="D226" t="s">
-        <v>242</v>
+        <v>12</v>
       </c>
       <c r="E226" t="s">
-        <v>107</v>
+        <v>47</v>
       </c>
       <c r="F226" t="s">
         <v>14</v>
       </c>
-      <c r="G226"/>
+      <c r="G226" t="s">
+        <v>556</v>
+      </c>
       <c r="H226">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="B227" t="s">
-        <v>374</v>
+        <v>343</v>
       </c>
       <c r="C227">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="D227" t="s">
         <v>12</v>
       </c>
       <c r="E227" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="F227" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="G227"/>
       <c r="H227">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
+        <v>558</v>
+      </c>
+      <c r="B228" t="s">
+        <v>559</v>
+      </c>
+      <c r="C228">
+        <v>2015</v>
+      </c>
+      <c r="D228" t="s">
+        <v>12</v>
+      </c>
+      <c r="E228" t="s">
         <v>560</v>
       </c>
-      <c r="B228" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F228" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="G228"/>
+        <v>14</v>
+      </c>
+      <c r="G228" t="s">
+        <v>561</v>
+      </c>
       <c r="H228">
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B229" t="s">
-        <v>562</v>
+        <v>336</v>
       </c>
       <c r="C229">
         <v>2015</v>
       </c>
       <c r="D229" t="s">
         <v>12</v>
       </c>
       <c r="E229" t="s">
-        <v>563</v>
+        <v>119</v>
       </c>
       <c r="F229" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="G229"/>
       <c r="H229">
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="B230" t="s">
-        <v>339</v>
+        <v>564</v>
       </c>
       <c r="C230">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>2006</v>
+      </c>
+      <c r="D230"/>
       <c r="E230" t="s">
-        <v>118</v>
+        <v>47</v>
       </c>
       <c r="F230" t="s">
-        <v>211</v>
+        <v>14</v>
       </c>
       <c r="G230"/>
       <c r="H230">
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
+        <v>565</v>
+      </c>
+      <c r="B231" t="s">
+        <v>46</v>
+      </c>
+      <c r="C231">
+        <v>2014</v>
+      </c>
+      <c r="D231" t="s">
+        <v>12</v>
+      </c>
+      <c r="E231" t="s">
+        <v>47</v>
+      </c>
+      <c r="F231" t="s">
+        <v>14</v>
+      </c>
+      <c r="G231" t="s">
         <v>566</v>
       </c>
-      <c r="B231" t="s">
-[...12 lines deleted...]
-      <c r="G231"/>
       <c r="H231">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
+        <v>567</v>
+      </c>
+      <c r="B232" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C232">
         <v>2014</v>
       </c>
-      <c r="D232" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D232"/>
       <c r="E232" t="s">
-        <v>46</v>
+        <v>108</v>
       </c>
       <c r="F232" t="s">
         <v>14</v>
       </c>
       <c r="G232" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="H232">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
+        <v>569</v>
+      </c>
+      <c r="B233" t="s">
         <v>570</v>
       </c>
-      <c r="B233" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C233">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="D233"/>
+        <v>2012</v>
+      </c>
+      <c r="D233" t="s">
+        <v>60</v>
+      </c>
       <c r="E233" t="s">
-        <v>107</v>
+        <v>256</v>
       </c>
       <c r="F233" t="s">
-        <v>14</v>
+        <v>257</v>
       </c>
       <c r="G233"/>
       <c r="H233">
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
         <v>571</v>
       </c>
       <c r="B234" t="s">
         <v>572</v>
       </c>
       <c r="C234">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="D234"/>
+        <v>2012</v>
+      </c>
+      <c r="D234" t="s">
+        <v>364</v>
+      </c>
       <c r="E234" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="F234" t="s">
         <v>14</v>
       </c>
       <c r="G234" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="H234">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B235" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C235">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="D235" t="s">
-        <v>59</v>
+        <v>576</v>
       </c>
       <c r="E235" t="s">
-        <v>259</v>
+        <v>119</v>
       </c>
       <c r="F235" t="s">
-        <v>260</v>
+        <v>208</v>
       </c>
       <c r="G235"/>
       <c r="H235">
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="B236" t="s">
-        <v>576</v>
+        <v>121</v>
       </c>
       <c r="C236">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="D236" t="s">
-        <v>367</v>
+        <v>12</v>
       </c>
       <c r="E236" t="s">
         <v>13</v>
       </c>
       <c r="F236" t="s">
         <v>14</v>
       </c>
       <c r="G236" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="H236">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B237" t="s">
-        <v>579</v>
+        <v>300</v>
       </c>
       <c r="C237">
         <v>2011</v>
       </c>
       <c r="D237" t="s">
+        <v>239</v>
+      </c>
+      <c r="E237" t="s">
+        <v>108</v>
+      </c>
+      <c r="F237" t="s">
+        <v>14</v>
+      </c>
+      <c r="G237" t="s">
         <v>580</v>
       </c>
-      <c r="E237" t="s">
-[...5 lines deleted...]
-      <c r="G237"/>
       <c r="H237">
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
         <v>581</v>
       </c>
       <c r="B238" t="s">
-        <v>120</v>
+        <v>300</v>
       </c>
       <c r="C238">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D238" t="s">
-        <v>12</v>
+        <v>239</v>
       </c>
       <c r="E238" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="F238" t="s">
         <v>14</v>
       </c>
       <c r="G238" t="s">
         <v>582</v>
       </c>
       <c r="H238">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
         <v>583</v>
       </c>
       <c r="B239" t="s">
-        <v>303</v>
+        <v>150</v>
       </c>
       <c r="C239">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="D239" t="s">
-        <v>242</v>
+        <v>12</v>
       </c>
       <c r="E239" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="F239" t="s">
-        <v>14</v>
+        <v>208</v>
       </c>
       <c r="G239" t="s">
         <v>584</v>
       </c>
       <c r="H239">
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
         <v>585</v>
       </c>
       <c r="B240" t="s">
-        <v>303</v>
+        <v>586</v>
       </c>
       <c r="C240">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="D240"/>
       <c r="E240" t="s">
-        <v>107</v>
+        <v>256</v>
       </c>
       <c r="F240" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="G240"/>
       <c r="H240">
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
         <v>587</v>
       </c>
       <c r="B241" t="s">
-        <v>149</v>
+        <v>419</v>
       </c>
       <c r="C241">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="D241" t="s">
         <v>12</v>
       </c>
       <c r="E241" t="s">
         <v>13</v>
       </c>
       <c r="F241" t="s">
-        <v>211</v>
+        <v>14</v>
       </c>
       <c r="G241" t="s">
-        <v>588</v>
+        <v>420</v>
       </c>
       <c r="H241">
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
+        <v>588</v>
+      </c>
+      <c r="B242" t="s">
+        <v>431</v>
+      </c>
+      <c r="C242">
+        <v>2007</v>
+      </c>
+      <c r="D242" t="s">
+        <v>239</v>
+      </c>
+      <c r="E242" t="s">
         <v>589</v>
       </c>
-      <c r="B242" t="s">
+      <c r="F242" t="s">
         <v>590</v>
       </c>
-      <c r="C242">
-[...9 lines deleted...]
-      <c r="G242"/>
+      <c r="G242" t="s">
+        <v>582</v>
+      </c>
       <c r="H242">
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
         <v>591</v>
       </c>
       <c r="B243" t="s">
-        <v>422</v>
+        <v>431</v>
       </c>
       <c r="C243">
-        <v>2012</v>
-[...3 lines deleted...]
-      </c>
+        <v>2007</v>
+      </c>
+      <c r="D243"/>
       <c r="E243" t="s">
-        <v>13</v>
+        <v>589</v>
       </c>
       <c r="F243" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="G243"/>
       <c r="H243">
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
         <v>592</v>
       </c>
       <c r="B244" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="C244">
         <v>2007</v>
       </c>
-      <c r="D244" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D244"/>
       <c r="E244" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="F244" t="s">
-        <v>594</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="G244"/>
       <c r="H244">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="B245" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="C245">
         <v>2007</v>
       </c>
       <c r="D245"/>
       <c r="E245" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="F245" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="G245"/>
       <c r="H245">
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="B246" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="C246">
         <v>2007</v>
       </c>
-      <c r="D246"/>
+      <c r="D246" t="s">
+        <v>239</v>
+      </c>
       <c r="E246" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="F246" t="s">
-        <v>594</v>
-[...1 lines deleted...]
-      <c r="G246"/>
+        <v>590</v>
+      </c>
+      <c r="G246" t="s">
+        <v>441</v>
+      </c>
       <c r="H246">
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="B247" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="C247">
         <v>2007</v>
       </c>
-      <c r="D247"/>
+      <c r="D247" t="s">
+        <v>239</v>
+      </c>
       <c r="E247" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="F247" t="s">
-        <v>594</v>
-[...1 lines deleted...]
-      <c r="G247"/>
+        <v>590</v>
+      </c>
+      <c r="G247" t="s">
+        <v>596</v>
+      </c>
       <c r="H247">
         <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
+        <v>597</v>
+      </c>
+      <c r="B248" t="s">
         <v>598</v>
       </c>
-      <c r="B248" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C248">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="D248" t="s">
-        <v>242</v>
+        <v>599</v>
       </c>
       <c r="E248" t="s">
-        <v>593</v>
+        <v>47</v>
       </c>
       <c r="F248" t="s">
-        <v>594</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G248"/>
       <c r="H248">
         <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
         <v>600</v>
       </c>
       <c r="B249" t="s">
-        <v>434</v>
+        <v>601</v>
       </c>
       <c r="C249">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="D249" t="s">
-        <v>242</v>
+        <v>12</v>
       </c>
       <c r="E249" t="s">
-        <v>593</v>
+        <v>13</v>
       </c>
       <c r="F249" t="s">
-        <v>594</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="G249"/>
       <c r="H249">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
         <v>602</v>
       </c>
       <c r="B250" t="s">
         <v>603</v>
       </c>
       <c r="C250">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="D250" t="s">
-        <v>604</v>
+        <v>12</v>
       </c>
       <c r="E250" t="s">
-        <v>46</v>
+        <v>96</v>
       </c>
       <c r="F250" t="s">
-        <v>14</v>
+        <v>208</v>
       </c>
       <c r="G250"/>
       <c r="H250">
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="B251" t="s">
-        <v>606</v>
+        <v>480</v>
       </c>
       <c r="C251">
-        <v>2004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="D251"/>
       <c r="E251" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="F251" t="s">
         <v>14</v>
       </c>
       <c r="G251"/>
       <c r="H251">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="B252" t="s">
-        <v>608</v>
+        <v>249</v>
       </c>
       <c r="C252">
-        <v>2003</v>
-[...3 lines deleted...]
-      </c>
+        <v>2008</v>
+      </c>
+      <c r="D252"/>
       <c r="E252" t="s">
-        <v>95</v>
+        <v>47</v>
       </c>
       <c r="F252" t="s">
-        <v>211</v>
+        <v>14</v>
       </c>
       <c r="G252"/>
       <c r="H252">
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="B253" t="s">
-        <v>484</v>
+        <v>341</v>
       </c>
       <c r="C253">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="D253"/>
+        <v>2017</v>
+      </c>
+      <c r="D253" t="s">
+        <v>12</v>
+      </c>
       <c r="E253" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="F253" t="s">
         <v>14</v>
       </c>
       <c r="G253"/>
       <c r="H253">
         <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="B254" t="s">
-        <v>252</v>
+        <v>219</v>
       </c>
       <c r="C254">
-        <v>2008</v>
-[...1 lines deleted...]
-      <c r="D254"/>
+        <v>2000</v>
+      </c>
+      <c r="D254" t="s">
+        <v>60</v>
+      </c>
       <c r="E254" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="F254" t="s">
         <v>14</v>
       </c>
       <c r="G254"/>
       <c r="H254">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="B255" t="s">
-        <v>344</v>
+        <v>609</v>
       </c>
       <c r="C255">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="D255" t="s">
-        <v>12</v>
+        <v>610</v>
       </c>
       <c r="E255" t="s">
-        <v>107</v>
+        <v>47</v>
       </c>
       <c r="F255" t="s">
         <v>14</v>
       </c>
       <c r="G255"/>
       <c r="H255">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
+        <v>611</v>
+      </c>
+      <c r="B256" t="s">
         <v>612</v>
       </c>
-      <c r="B256" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C256">
-        <v>2000</v>
+        <v>2025</v>
       </c>
       <c r="D256" t="s">
-        <v>59</v>
+        <v>239</v>
       </c>
       <c r="E256" t="s">
-        <v>33</v>
+        <v>108</v>
       </c>
       <c r="F256" t="s">
         <v>14</v>
       </c>
-      <c r="G256"/>
+      <c r="G256" t="s">
+        <v>613</v>
+      </c>
       <c r="H256">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B257" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="C257">
         <v>2025</v>
       </c>
       <c r="D257" t="s">
-        <v>615</v>
+        <v>12</v>
       </c>
       <c r="E257" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F257" t="s">
         <v>14</v>
       </c>
-      <c r="G257"/>
+      <c r="G257" t="s">
+        <v>541</v>
+      </c>
       <c r="H257">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
         <v>616</v>
       </c>
       <c r="B258" t="s">
         <v>617</v>
       </c>
       <c r="C258">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="D258" t="s">
-        <v>242</v>
+        <v>60</v>
       </c>
       <c r="E258" t="s">
-        <v>107</v>
+        <v>47</v>
       </c>
       <c r="F258" t="s">
         <v>14</v>
       </c>
       <c r="G258" t="s">
         <v>618</v>
       </c>
       <c r="H258">
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
         <v>619</v>
       </c>
       <c r="B259" t="s">
         <v>620</v>
       </c>
       <c r="C259">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="D259" t="s">
         <v>12</v>
       </c>
       <c r="E259" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F259" t="s">
         <v>14</v>
       </c>
       <c r="G259" t="s">
-        <v>544</v>
+        <v>584</v>
       </c>
       <c r="H259">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
         <v>621</v>
       </c>
       <c r="B260" t="s">
         <v>622</v>
       </c>
       <c r="C260">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D260" t="s">
-        <v>59</v>
+        <v>12</v>
       </c>
       <c r="E260" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F260" t="s">
         <v>14</v>
       </c>
       <c r="G260" t="s">
         <v>623</v>
       </c>
       <c r="H260">
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
         <v>624</v>
       </c>
       <c r="B261" t="s">
         <v>625</v>
       </c>
       <c r="C261">
         <v>2024</v>
       </c>
       <c r="D261" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="E261" t="s">
-        <v>46</v>
+        <v>104</v>
       </c>
       <c r="F261" t="s">
         <v>14</v>
       </c>
-      <c r="G261" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G261"/>
       <c r="H261">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
         <v>626</v>
       </c>
       <c r="B262" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="C262">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="D262" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="E262" t="s">
-        <v>46</v>
+        <v>104</v>
       </c>
       <c r="F262" t="s">
         <v>14</v>
       </c>
-      <c r="G262" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G262"/>
       <c r="H262">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="B263" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="C263">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D263" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E263" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F263" t="s">
         <v>14</v>
       </c>
       <c r="G263"/>
       <c r="H263">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="B264" t="s">
+        <v>629</v>
+      </c>
+      <c r="C264">
+        <v>2021</v>
+      </c>
+      <c r="D264" t="s">
+        <v>33</v>
+      </c>
+      <c r="E264" t="s">
+        <v>47</v>
+      </c>
+      <c r="F264" t="s">
+        <v>14</v>
+      </c>
+      <c r="G264" t="s">
         <v>630</v>
       </c>
-      <c r="C264">
-[...11 lines deleted...]
-      <c r="G264"/>
       <c r="H264">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="B265" t="s">
-        <v>630</v>
+        <v>392</v>
       </c>
       <c r="C265">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="D265" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E265" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F265" t="s">
         <v>14</v>
       </c>
       <c r="G265"/>
       <c r="H265">
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
+        <v>632</v>
+      </c>
+      <c r="B266" t="s">
         <v>633</v>
       </c>
-      <c r="B266" t="s">
+      <c r="C266">
+        <v>2020</v>
+      </c>
+      <c r="D266" t="s">
         <v>634</v>
       </c>
-      <c r="C266">
-[...4 lines deleted...]
-      </c>
       <c r="E266" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="F266" t="s">
         <v>14</v>
       </c>
       <c r="G266" t="s">
-        <v>635</v>
+        <v>116</v>
       </c>
       <c r="H266">
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="B267" t="s">
-        <v>395</v>
+        <v>540</v>
       </c>
       <c r="C267">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D267" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E267" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F267" t="s">
         <v>14</v>
       </c>
       <c r="G267"/>
       <c r="H267">
         <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
+        <v>636</v>
+      </c>
+      <c r="B268" t="s">
         <v>637</v>
       </c>
-      <c r="B268" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C268">
-        <v>2020</v>
-[...3 lines deleted...]
-      </c>
+        <v>2009</v>
+      </c>
+      <c r="D268"/>
       <c r="E268" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="F268" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="G268"/>
       <c r="H268">
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="B269" t="s">
-        <v>543</v>
+        <v>480</v>
       </c>
       <c r="C269">
-        <v>2025</v>
-[...3 lines deleted...]
-      </c>
+        <v>2017</v>
+      </c>
+      <c r="D269"/>
       <c r="E269" t="s">
-        <v>103</v>
+        <v>256</v>
       </c>
       <c r="F269" t="s">
-        <v>14</v>
+        <v>257</v>
       </c>
       <c r="G269"/>
       <c r="H269">
         <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
       <c r="B270" t="s">
-        <v>642</v>
+        <v>625</v>
       </c>
       <c r="C270">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="D270"/>
+        <v>2025</v>
+      </c>
+      <c r="D270" t="s">
+        <v>33</v>
+      </c>
       <c r="E270" t="s">
-        <v>118</v>
+        <v>507</v>
       </c>
       <c r="F270" t="s">
-        <v>211</v>
+        <v>14</v>
       </c>
       <c r="G270"/>
       <c r="H270">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="B271" t="s">
-        <v>484</v>
+        <v>641</v>
       </c>
       <c r="C271">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="D271"/>
+        <v>2025</v>
+      </c>
+      <c r="D271" t="s">
+        <v>12</v>
+      </c>
       <c r="E271" t="s">
-        <v>259</v>
+        <v>47</v>
       </c>
       <c r="F271" t="s">
-        <v>260</v>
-[...1 lines deleted...]
-      <c r="G271"/>
+        <v>14</v>
+      </c>
+      <c r="G271" t="s">
+        <v>642</v>
+      </c>
       <c r="H271">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
+        <v>643</v>
+      </c>
+      <c r="B272" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
       <c r="C272">
         <v>2025</v>
       </c>
       <c r="D272" t="s">
-        <v>32</v>
+        <v>239</v>
       </c>
       <c r="E272" t="s">
-        <v>510</v>
+        <v>87</v>
       </c>
       <c r="F272" t="s">
         <v>14</v>
       </c>
       <c r="G272"/>
       <c r="H272">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
         <v>645</v>
       </c>
       <c r="B273" t="s">
         <v>646</v>
       </c>
       <c r="C273">
         <v>2025</v>
       </c>
       <c r="D273" t="s">
         <v>12</v>
       </c>
       <c r="E273" t="s">
-        <v>46</v>
+        <v>108</v>
       </c>
       <c r="F273" t="s">
         <v>14</v>
       </c>
-      <c r="G273" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G273"/>
       <c r="H273">
-        <v>10</v>
+        <v>3</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
+        <v>647</v>
+      </c>
+      <c r="B274" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="C274">
         <v>2025</v>
       </c>
       <c r="D274" t="s">
-        <v>242</v>
+        <v>12</v>
       </c>
       <c r="E274" t="s">
-        <v>86</v>
+        <v>47</v>
       </c>
       <c r="F274" t="s">
         <v>14</v>
       </c>
-      <c r="G274"/>
+      <c r="G274" t="s">
+        <v>649</v>
+      </c>
       <c r="H274">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
         <v>650</v>
       </c>
       <c r="B275" t="s">
         <v>651</v>
       </c>
       <c r="C275">
         <v>2025</v>
       </c>
       <c r="D275" t="s">
         <v>12</v>
       </c>
       <c r="E275" t="s">
-        <v>107</v>
+        <v>47</v>
       </c>
       <c r="F275" t="s">
         <v>14</v>
       </c>
-      <c r="G275"/>
+      <c r="G275" t="s">
+        <v>652</v>
+      </c>
       <c r="H275">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="B276" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C276">
         <v>2025</v>
       </c>
       <c r="D276" t="s">
         <v>12</v>
       </c>
       <c r="E276" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F276" t="s">
         <v>14</v>
       </c>
-      <c r="G276" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G276"/>
       <c r="H276">
-        <v>10</v>
+        <v>3</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
         <v>655</v>
       </c>
       <c r="B277" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="C277">
         <v>2025</v>
       </c>
       <c r="D277" t="s">
         <v>12</v>
       </c>
       <c r="E277" t="s">
-        <v>46</v>
+        <v>108</v>
       </c>
       <c r="F277" t="s">
         <v>14</v>
       </c>
-      <c r="G277" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G277"/>
       <c r="H277">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="B278" t="s">
-        <v>659</v>
+        <v>25</v>
       </c>
       <c r="C278">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="D278" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="E278" t="s">
-        <v>46</v>
+        <v>104</v>
       </c>
       <c r="F278" t="s">
         <v>14</v>
       </c>
       <c r="G278"/>
       <c r="H278">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="B279" t="s">
-        <v>659</v>
+        <v>25</v>
       </c>
       <c r="C279">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="D279" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="E279" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F279" t="s">
         <v>14</v>
       </c>
       <c r="G279"/>
       <c r="H279">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="B280" t="s">
-        <v>24</v>
+        <v>145</v>
       </c>
       <c r="C280">
-        <v>2026</v>
+        <v>2017</v>
       </c>
       <c r="D280" t="s">
-        <v>32</v>
+        <v>482</v>
       </c>
       <c r="E280" t="s">
-        <v>103</v>
+        <v>154</v>
       </c>
       <c r="F280" t="s">
         <v>14</v>
       </c>
-      <c r="G280"/>
+      <c r="G280" t="s">
+        <v>146</v>
+      </c>
       <c r="H280">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
+        <v>659</v>
+      </c>
+      <c r="B281" t="s">
+        <v>660</v>
+      </c>
+      <c r="C281">
+        <v>2016</v>
+      </c>
+      <c r="D281" t="s">
+        <v>322</v>
+      </c>
+      <c r="E281" t="s">
+        <v>119</v>
+      </c>
+      <c r="F281" t="s">
+        <v>208</v>
+      </c>
+      <c r="G281" t="s">
+        <v>661</v>
+      </c>
+      <c r="H281">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
         <v>662</v>
       </c>
-      <c r="B281" t="s">
-[...2 lines deleted...]
-      <c r="C281">
+      <c r="B282" t="s">
+        <v>145</v>
+      </c>
+      <c r="C282">
+        <v>2016</v>
+      </c>
+      <c r="D282" t="s">
+        <v>663</v>
+      </c>
+      <c r="E282" t="s">
+        <v>13</v>
+      </c>
+      <c r="F282" t="s">
+        <v>14</v>
+      </c>
+      <c r="G282"/>
+      <c r="H282">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>664</v>
+      </c>
+      <c r="B283" t="s">
+        <v>467</v>
+      </c>
+      <c r="C283">
+        <v>2023</v>
+      </c>
+      <c r="D283" t="s">
+        <v>665</v>
+      </c>
+      <c r="E283" t="s">
+        <v>13</v>
+      </c>
+      <c r="F283" t="s">
+        <v>14</v>
+      </c>
+      <c r="G283" t="s">
+        <v>146</v>
+      </c>
+      <c r="H283">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>666</v>
+      </c>
+      <c r="B284" t="s">
+        <v>667</v>
+      </c>
+      <c r="C284">
+        <v>2017</v>
+      </c>
+      <c r="D284" t="s">
+        <v>668</v>
+      </c>
+      <c r="E284" t="s">
+        <v>13</v>
+      </c>
+      <c r="F284" t="s">
+        <v>14</v>
+      </c>
+      <c r="G284"/>
+      <c r="H284">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>669</v>
+      </c>
+      <c r="B285" t="s">
+        <v>670</v>
+      </c>
+      <c r="C285">
         <v>2026</v>
       </c>
-      <c r="D281" t="s">
-[...10 lines deleted...]
-        <v>1</v>
+      <c r="D285" t="s">
+        <v>33</v>
+      </c>
+      <c r="E285" t="s">
+        <v>671</v>
+      </c>
+      <c r="F285" t="s">
+        <v>14</v>
+      </c>
+      <c r="G285"/>
+      <c r="H285">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>672</v>
+      </c>
+      <c r="B286" t="s">
+        <v>670</v>
+      </c>
+      <c r="C286">
+        <v>2026</v>
+      </c>
+      <c r="D286" t="s">
+        <v>33</v>
+      </c>
+      <c r="E286" t="s">
+        <v>673</v>
+      </c>
+      <c r="F286" t="s">
+        <v>14</v>
+      </c>
+      <c r="G286"/>
+      <c r="H286">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>