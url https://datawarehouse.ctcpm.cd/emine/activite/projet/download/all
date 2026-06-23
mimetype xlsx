--- v1 (2026-05-08)
+++ v2 (2026-06-23)
@@ -12,329 +12,167 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
-[...1 lines deleted...]
-    <t>CTCPM DATAWAREHOUSE</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+  <si>
+    <t>CTCPM DATA WAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DE PROJETS MINIERS</t>
   </si>
   <si>
     <t>NOM</t>
   </si>
   <si>
     <t>PERMIS</t>
   </si>
   <si>
     <t>OPERATEUR</t>
   </si>
   <si>
     <t>NIF OPERATEUR</t>
   </si>
   <si>
     <t>CATEGORIE</t>
   </si>
   <si>
     <t>CLASSIFICATION</t>
   </si>
   <si>
     <t>TYPE PROJET</t>
   </si>
   <si>
     <t>GISEMENTS</t>
   </si>
   <si>
     <t>MINERAIS</t>
   </si>
   <si>
     <t>STADE</t>
   </si>
   <si>
     <t>DATE DEBUT</t>
   </si>
   <si>
-    <t>SICOMINES</t>
-[...8 lines deleted...]
-    <t>A1007960P</t>
+    <t>MAKOKO</t>
+  </si>
+  <si>
+    <t>PE 704;PE 706;PE 708;PE 714;</t>
+  </si>
+  <si>
+    <t>MAKOKO SA</t>
+  </si>
+  <si>
+    <t>A2031137S</t>
   </si>
   <si>
     <t>Grand projet</t>
   </si>
   <si>
     <t xml:space="preserve">Projet principal </t>
   </si>
   <si>
     <t>Projet d'exploitation</t>
   </si>
   <si>
-    <t>2008/04/22</t>
+    <t>Cuivre;Cobalt;</t>
+  </si>
+  <si>
+    <t>2022/06/01</t>
+  </si>
+  <si>
+    <t>Dévelopement</t>
+  </si>
+  <si>
+    <t>Kipoi Exploitation Company</t>
+  </si>
+  <si>
+    <t>PE 533;PE 11383;PE 11384;PE 11385;PE 11386;PE 11387;</t>
+  </si>
+  <si>
+    <t>SOCIETE D'EXPLOITATION DE KIPOI  SA</t>
+  </si>
+  <si>
+    <t>A0811655D</t>
+  </si>
+  <si>
+    <t>2020/01/31</t>
   </si>
   <si>
     <t>Production</t>
   </si>
   <si>
-    <t>FUNGURUME</t>
-[...2 lines deleted...]
-    <t>TENKE FUNGURUME MINING</t>
+    <t>Kibali</t>
+  </si>
+  <si>
+    <t>PE 11467;PE 11468;PE 11469;PE 11470;PE 11471;PE 11472;</t>
+  </si>
+  <si>
+    <t>KIBALI GOLDMINES</t>
+  </si>
+  <si>
+    <t>A0702049L</t>
+  </si>
+  <si>
+    <t>Or;</t>
+  </si>
+  <si>
+    <t>TENKE FUNGURUME</t>
+  </si>
+  <si>
+    <t>PE 123;PE 159;PE 4728;PE 4729;PE 9707;PE 9708;</t>
+  </si>
+  <si>
+    <t>TENKE FUNGURUME MINING SA</t>
   </si>
   <si>
     <t>A0810758D</t>
   </si>
   <si>
-    <t>2005/03/02</t>
-[...200 lines deleted...]
-    <t>2021/11/25</t>
+    <t>1996/12/01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -650,66 +488,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K21"/>
+  <dimension ref="A1:K7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="K3" sqref="K3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="82.408" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
@@ -759,583 +597,157 @@
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
       <c r="G4" t="s">
         <v>19</v>
       </c>
       <c r="H4"/>
-      <c r="I4"/>
+      <c r="I4" t="s">
+        <v>20</v>
+      </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="K4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
+        <v>24</v>
+      </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" t="s">
         <v>18</v>
       </c>
       <c r="G5" t="s">
         <v>19</v>
       </c>
       <c r="H5"/>
-      <c r="I5"/>
+      <c r="I5" t="s">
+        <v>20</v>
+      </c>
       <c r="J5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="K5" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
+        <v>30</v>
+      </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G6" t="s">
         <v>19</v>
       </c>
       <c r="H6"/>
-      <c r="I6"/>
+      <c r="I6" t="s">
+        <v>33</v>
+      </c>
       <c r="J6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
       <c r="G7" t="s">
         <v>19</v>
       </c>
       <c r="H7"/>
-      <c r="I7"/>
+      <c r="I7" t="s">
+        <v>20</v>
+      </c>
       <c r="J7" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="K7" t="s">
-        <v>21</v>
-[...437 lines deleted...]
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>