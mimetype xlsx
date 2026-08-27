--- v2 (2026-06-23)
+++ v3 (2026-08-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
   <si>
     <t>CTCPM DATA WAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DE PROJETS MINIERS</t>
   </si>
   <si>
     <t>NOM</t>
   </si>
   <si>
     <t>PERMIS</t>
   </si>
   <si>
     <t>OPERATEUR</t>
   </si>
   <si>
     <t>NIF OPERATEUR</t>
   </si>
   <si>
     <t>CATEGORIE</t>
   </si>
   <si>
     <t>CLASSIFICATION</t>
   </si>
   <si>
@@ -107,72 +107,684 @@
   <si>
     <t>Kipoi Exploitation Company</t>
   </si>
   <si>
     <t>PE 533;PE 11383;PE 11384;PE 11385;PE 11386;PE 11387;</t>
   </si>
   <si>
     <t>SOCIETE D'EXPLOITATION DE KIPOI  SA</t>
   </si>
   <si>
     <t>A0811655D</t>
   </si>
   <si>
     <t>2020/01/31</t>
   </si>
   <si>
     <t>Production</t>
   </si>
   <si>
     <t>Kibali</t>
   </si>
   <si>
     <t>PE 11467;PE 11468;PE 11469;PE 11470;PE 11471;PE 11472;</t>
   </si>
   <si>
-    <t>KIBALI GOLDMINES</t>
+    <t>KIBALI GOLD MINE</t>
   </si>
   <si>
     <t>A0702049L</t>
   </si>
   <si>
     <t>Or;</t>
   </si>
   <si>
     <t>TENKE FUNGURUME</t>
   </si>
   <si>
     <t>PE 123;PE 159;PE 4728;PE 4729;PE 9707;PE 9708;</t>
   </si>
   <si>
     <t>TENKE FUNGURUME MINING SA</t>
   </si>
   <si>
     <t>A0810758D</t>
   </si>
   <si>
     <t>1996/12/01</t>
+  </si>
+  <si>
+    <t>Kamoa Copper SA</t>
+  </si>
+  <si>
+    <t>PE 12873;PE 13025;PE 13026;</t>
+  </si>
+  <si>
+    <t>KAMOA COPPER SA</t>
+  </si>
+  <si>
+    <t>A0901048A</t>
+  </si>
+  <si>
+    <t>Cuivre;</t>
+  </si>
+  <si>
+    <t>Anvil Mining Congo SARL</t>
+  </si>
+  <si>
+    <t>PE 1684;PE 1686;</t>
+  </si>
+  <si>
+    <t>ANVIL MINING CONGO</t>
+  </si>
+  <si>
+    <t>A0700172W</t>
+  </si>
+  <si>
+    <t>2020/01/01</t>
+  </si>
+  <si>
+    <t>Chengtun Congo Ressources SARL</t>
+  </si>
+  <si>
+    <t>CHENGTUN CONGO RESSOURCES SARL</t>
+  </si>
+  <si>
+    <t>A1704478M</t>
+  </si>
+  <si>
+    <t>Congo Dongfang International Mining</t>
+  </si>
+  <si>
+    <t>CONGO DONFANG INTERNATIONAL MINING SA</t>
+  </si>
+  <si>
+    <t>Chemical of Africa SPRL</t>
+  </si>
+  <si>
+    <t>CHEMICAL OF AFRICA SA</t>
+  </si>
+  <si>
+    <t>A 0708211 J</t>
+  </si>
+  <si>
+    <t>Congo Jinjun Cheng</t>
+  </si>
+  <si>
+    <t>CONGO JIN JU CHENG MINING COMPANY SARL</t>
+  </si>
+  <si>
+    <t>A0907120A</t>
+  </si>
+  <si>
+    <t>Projet de recherche</t>
+  </si>
+  <si>
+    <t>2020/01/02</t>
+  </si>
+  <si>
+    <t>Recherche</t>
+  </si>
+  <si>
+    <t>Société CNMC Congo Compagnie Minier</t>
+  </si>
+  <si>
+    <t>CNMC CONGO COMPAGNIE MINIERE SARL</t>
+  </si>
+  <si>
+    <t>A1507008K</t>
+  </si>
+  <si>
+    <t>Compagnie Minière de Kambove SPRL</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE KAMBOVE</t>
+  </si>
+  <si>
+    <t>A1100211S</t>
+  </si>
+  <si>
+    <t>OM Metal Ressources SPRL</t>
+  </si>
+  <si>
+    <t>OM METALS RESSOURCES SARL</t>
+  </si>
+  <si>
+    <t>A1212519X</t>
+  </si>
+  <si>
+    <t>Compagnie Minière de Luisha</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE LUISHA</t>
+  </si>
+  <si>
+    <t>A0815428E</t>
+  </si>
+  <si>
+    <t>La Compagnie Minière de Musonoie GL</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE MUSONOIE GLOBAL</t>
+  </si>
+  <si>
+    <t>A0815341K</t>
+  </si>
+  <si>
+    <t>Golden African Mining SPRL</t>
+  </si>
+  <si>
+    <t>GOLDEN AFRICAN RESOURCES SARL</t>
+  </si>
+  <si>
+    <t>A0900876N</t>
+  </si>
+  <si>
+    <t>Divine Land Mining SARL</t>
+  </si>
+  <si>
+    <t>DIVINE LAND MINING SARL</t>
+  </si>
+  <si>
+    <t>A1507009L</t>
+  </si>
+  <si>
+    <t>Everbright Mining SARL</t>
+  </si>
+  <si>
+    <t>EVERBRIGHT MINING SARL</t>
+  </si>
+  <si>
+    <t>A1916886B</t>
+  </si>
+  <si>
+    <t>Rubamin SARL</t>
+  </si>
+  <si>
+    <t>RUBAMIN SARL</t>
+  </si>
+  <si>
+    <t>Excellen Mining SARL</t>
+  </si>
+  <si>
+    <t>EXCELLEN MINERALS SARL</t>
+  </si>
+  <si>
+    <t>A1809916Z</t>
+  </si>
+  <si>
+    <t>Kisanfu Mining SPRL</t>
+  </si>
+  <si>
+    <t>KISANFU MINING SARL</t>
+  </si>
+  <si>
+    <t>A1004150Y</t>
+  </si>
+  <si>
+    <t>Société Minière du Katanga</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DU KATANGA SASU</t>
+  </si>
+  <si>
+    <t>Hanrui Metal Congo SARL</t>
+  </si>
+  <si>
+    <t>HANRUI METAL CONGO SARL</t>
+  </si>
+  <si>
+    <t>A1803946K</t>
+  </si>
+  <si>
+    <t>CNMC Huachin Mabende Mining</t>
+  </si>
+  <si>
+    <t>CNMC HUACHIN MABENDE MINING SA</t>
+  </si>
+  <si>
+    <t>A1217593M</t>
+  </si>
+  <si>
+    <t>Katanga Strategic Resources</t>
+  </si>
+  <si>
+    <t>KATANGA STRATEGIC RESOURCES AND OPERATION</t>
+  </si>
+  <si>
+    <t>A1808372W</t>
+  </si>
+  <si>
+    <t>2020/01/30</t>
+  </si>
+  <si>
+    <t>Boss Mining SPRL</t>
+  </si>
+  <si>
+    <t>BOSS MINING</t>
+  </si>
+  <si>
+    <t>A 0905972C</t>
+  </si>
+  <si>
+    <t>Huachin Metal Leach</t>
+  </si>
+  <si>
+    <t>HUACHIN METAL LEACH SA</t>
+  </si>
+  <si>
+    <t>A1113665R</t>
+  </si>
+  <si>
+    <t>Compagnie de Traitement des Rejets KingyamBo</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE TRAITEMENT DES REJETS DE KINGAMYAMBO</t>
+  </si>
+  <si>
+    <t>A1007580B</t>
+  </si>
+  <si>
+    <t>La Congolaise des Mines et de Développement</t>
+  </si>
+  <si>
+    <t>LA CONGOLAISE DES MINES ET DE DEVELOPPEMENT</t>
+  </si>
+  <si>
+    <t>A1001383Q</t>
+  </si>
+  <si>
+    <t>Jin Xun Congo Mining SARL</t>
+  </si>
+  <si>
+    <t>JIN XUN CONGO MINING SARL</t>
+  </si>
+  <si>
+    <t>A1818154D</t>
+  </si>
+  <si>
+    <t>Société Kai Peng Mining</t>
+  </si>
+  <si>
+    <t>KAI PENG MINING SARL</t>
+  </si>
+  <si>
+    <t>A1206441Q</t>
+  </si>
+  <si>
+    <t>Frontier SPRL</t>
+  </si>
+  <si>
+    <t>FRONTIER S.A</t>
+  </si>
+  <si>
+    <t>A0905460W</t>
+  </si>
+  <si>
+    <t>Kalongwe Mining S.A.</t>
+  </si>
+  <si>
+    <t>KALONGWE MINING SA</t>
+  </si>
+  <si>
+    <t>A1405813K</t>
+  </si>
+  <si>
+    <t>Mining Progress Company SARL</t>
+  </si>
+  <si>
+    <t>MINING PROGRESS COMPANY SARL</t>
+  </si>
+  <si>
+    <t>A1500849Q</t>
+  </si>
+  <si>
+    <t>Kambove Mining SAS</t>
+  </si>
+  <si>
+    <t>KAMBOVE MINING SAS</t>
+  </si>
+  <si>
+    <t>A1710145X</t>
+  </si>
+  <si>
+    <t>Kinsenda Copper Company</t>
+  </si>
+  <si>
+    <t>KINSENDA COPPER COMPANY SA</t>
+  </si>
+  <si>
+    <t>Kamoto Copper Company SARL</t>
+  </si>
+  <si>
+    <t>KAMOTO COPPER COMPANY SA</t>
+  </si>
+  <si>
+    <t>A0701041Q</t>
+  </si>
+  <si>
+    <t>Mutanda Mining SARL</t>
+  </si>
+  <si>
+    <t>MUTANDA MINING</t>
+  </si>
+  <si>
+    <t>A0704867Z</t>
+  </si>
+  <si>
+    <t>Lualaba Copper Smelter SAS</t>
+  </si>
+  <si>
+    <t>LUALABA COPPER SMELTER</t>
+  </si>
+  <si>
+    <t>A1408413B</t>
+  </si>
+  <si>
+    <t>Amical Kakana Mining SPRL</t>
+  </si>
+  <si>
+    <t>AMICAL KAKANA MINING Sprl</t>
+  </si>
+  <si>
+    <t>A1209093Y</t>
+  </si>
+  <si>
+    <t>Luilu Ressources SAS</t>
+  </si>
+  <si>
+    <t>LUILU RESSOURCES SAS</t>
+  </si>
+  <si>
+    <t>A1821178Q</t>
+  </si>
+  <si>
+    <t>Mupine Copper Corporation SAS</t>
+  </si>
+  <si>
+    <t>MUPINE COPPER CORPORATION SAS</t>
+  </si>
+  <si>
+    <t>Brother Mining SAS</t>
+  </si>
+  <si>
+    <t>BROTHER MINING SASU</t>
+  </si>
+  <si>
+    <t>A1716204H</t>
+  </si>
+  <si>
+    <t>Metal Mines SPRL</t>
+  </si>
+  <si>
+    <t>METAL MINES Sprl Old</t>
+  </si>
+  <si>
+    <t>Société pour le Traitement du Terril de Lubumbashi</t>
+  </si>
+  <si>
+    <t>SOCIETE DE TRAITEMENT DU TERRIL DE LUBUMBASHI SA</t>
+  </si>
+  <si>
+    <t>A0700357X</t>
+  </si>
+  <si>
+    <t>La Minière de Kasombo</t>
+  </si>
+  <si>
+    <t>LA MINIERE DE KASOMBO SAS</t>
+  </si>
+  <si>
+    <t>A 0814790 L</t>
+  </si>
+  <si>
+    <t>La Générale des Carrières et des Mines</t>
+  </si>
+  <si>
+    <t>LA GENERALE DES CARRIERES ET DES MINES SA</t>
+  </si>
+  <si>
+    <t>A0701147F</t>
+  </si>
+  <si>
+    <t>Macrolink Jiayuan Mining</t>
+  </si>
+  <si>
+    <t>MACROLINK JIAYUAN MINING</t>
+  </si>
+  <si>
+    <t>A0814788J</t>
+  </si>
+  <si>
+    <t>World Minerals Resources</t>
+  </si>
+  <si>
+    <t>WORLD MINERAL RESSOURCES WMR</t>
+  </si>
+  <si>
+    <t>La Minière de Kalunbwe Myunga</t>
+  </si>
+  <si>
+    <t>LA MINIERE DE KALUMBWE MYUNGA</t>
+  </si>
+  <si>
+    <t>A0704883R</t>
+  </si>
+  <si>
+    <t>Zhan Fei Mining SARL</t>
+  </si>
+  <si>
+    <t>ZHAN FEI MINING SARL</t>
+  </si>
+  <si>
+    <t>A2282622G</t>
+  </si>
+  <si>
+    <t>Thomas Mining SARL</t>
+  </si>
+  <si>
+    <t>THOMAS MINING SARL</t>
+  </si>
+  <si>
+    <t>A1408473B</t>
+  </si>
+  <si>
+    <t>Mineral Metal Technology SARL</t>
+  </si>
+  <si>
+    <t>MINERAL METAL TECHNOLOGY  SARL</t>
+  </si>
+  <si>
+    <t>A1805938A</t>
+  </si>
+  <si>
+    <t>Tengyuan Cobalt &amp; Copper Resources</t>
+  </si>
+  <si>
+    <t>TENGYUAN COBALT &amp; COPPER RESOURCES LTD</t>
+  </si>
+  <si>
+    <t>A1608603 U</t>
+  </si>
+  <si>
+    <t>New Minerals</t>
+  </si>
+  <si>
+    <t>NEW MINERALS INVESTMENT SARL</t>
+  </si>
+  <si>
+    <t>A0906593C</t>
+  </si>
+  <si>
+    <t>Ruashi Mining</t>
+  </si>
+  <si>
+    <t>RUASHI MINING</t>
+  </si>
+  <si>
+    <t>A0704687D</t>
+  </si>
+  <si>
+    <t>Société Minière de Deziwa SAS</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE DEZIWA SAS</t>
+  </si>
+  <si>
+    <t>A1712131F</t>
+  </si>
+  <si>
+    <t>2020/01/15</t>
+  </si>
+  <si>
+    <t>Sino Congolaise des Mines SARL</t>
+  </si>
+  <si>
+    <t>SINO CONGOLAISE D'INVESTISSEMENT MINIER Sarl</t>
+  </si>
+  <si>
+    <t>A1724137F</t>
+  </si>
+  <si>
+    <t>Shituru Mining Corporation SPRL</t>
+  </si>
+  <si>
+    <t>SHITURU MINING CORPORATION</t>
+  </si>
+  <si>
+    <t>A1008279I</t>
+  </si>
+  <si>
+    <t>Sabwe Mining SARL</t>
+  </si>
+  <si>
+    <t>SABWE MINING SARL</t>
+  </si>
+  <si>
+    <t>A1604102C</t>
+  </si>
+  <si>
+    <t>CILU</t>
+  </si>
+  <si>
+    <t>AECP 91;AECP 105;AECP 107;AECP 13252;</t>
+  </si>
+  <si>
+    <t>CIMENTERIE DE LUKALA « CILU »</t>
+  </si>
+  <si>
+    <t>A0700256M</t>
+  </si>
+  <si>
+    <t>Calcaire;</t>
+  </si>
+  <si>
+    <t>2024/11/06</t>
+  </si>
+  <si>
+    <t>MMG Kinsevere</t>
+  </si>
+  <si>
+    <t>PE 528;</t>
+  </si>
+  <si>
+    <t>MMG Kinsevere (ex Anvil Mining Concentrate Kinsevere) (MMG (ex-AMCK))</t>
+  </si>
+  <si>
+    <t>A0800394N</t>
+  </si>
+  <si>
+    <t>Kinsevere Hill;Central;Mashi;</t>
+  </si>
+  <si>
+    <t>2012/01/31</t>
+  </si>
+  <si>
+    <t>CMOC KISANFU MINING</t>
+  </si>
+  <si>
+    <t>PE 815;</t>
+  </si>
+  <si>
+    <t>CMOC KISANFU MINING SARL</t>
+  </si>
+  <si>
+    <t>A0906604P</t>
+  </si>
+  <si>
+    <t>2019/01/01</t>
+  </si>
+  <si>
+    <t>LAMIKAL</t>
+  </si>
+  <si>
+    <t>LA MINIERE DE KALUKUNDI</t>
+  </si>
+  <si>
+    <t>A0906438J</t>
+  </si>
+  <si>
+    <t>2020/05/28</t>
+  </si>
+  <si>
+    <t>Surya Mines SARL</t>
+  </si>
+  <si>
+    <t>SURYA MINES SARL</t>
+  </si>
+  <si>
+    <t>A1812418T</t>
+  </si>
+  <si>
+    <t>2021/12/01</t>
+  </si>
+  <si>
+    <t>lualaba mining ressources</t>
+  </si>
+  <si>
+    <t>LUALABA MINING COMPANY</t>
+  </si>
+  <si>
+    <t>A0814837M</t>
+  </si>
+  <si>
+    <t>2022/02/28</t>
+  </si>
+  <si>
+    <t>CROWN MINING SARL</t>
+  </si>
+  <si>
+    <t>A 1006506J</t>
+  </si>
+  <si>
+    <t>SOCIETE D'EXPLOITATION MINIERE DE MUSOSHI SA</t>
+  </si>
+  <si>
+    <t>KIPUSHI CORPORATION SA</t>
+  </si>
+  <si>
+    <t>A1009298T</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -488,66 +1100,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K7"/>
+  <dimension ref="A1:K73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="K3" sqref="K3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="64.841" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
@@ -703,50 +1315,2068 @@
         <v>35</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
       <c r="G7" t="s">
         <v>19</v>
       </c>
       <c r="H7"/>
       <c r="I7" t="s">
         <v>20</v>
       </c>
       <c r="J7" t="s">
         <v>38</v>
       </c>
       <c r="K7" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" t="s">
+        <v>42</v>
+      </c>
+      <c r="E8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G8" t="s">
+        <v>19</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8" t="s">
+        <v>43</v>
+      </c>
+      <c r="J8" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" t="s">
+        <v>45</v>
+      </c>
+      <c r="C9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" t="s">
+        <v>47</v>
+      </c>
+      <c r="E9" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G9" t="s">
+        <v>19</v>
+      </c>
+      <c r="H9"/>
+      <c r="I9" t="s">
+        <v>43</v>
+      </c>
+      <c r="J9" t="s">
+        <v>48</v>
+      </c>
+      <c r="K9" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10" t="s">
+        <v>50</v>
+      </c>
+      <c r="D10" t="s">
+        <v>51</v>
+      </c>
+      <c r="E10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10" t="s">
+        <v>48</v>
+      </c>
+      <c r="K10" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11"/>
+      <c r="E11" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" t="s">
+        <v>19</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11" t="s">
+        <v>48</v>
+      </c>
+      <c r="K11" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D12" t="s">
+        <v>56</v>
+      </c>
+      <c r="E12" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" t="s">
+        <v>19</v>
+      </c>
+      <c r="H12"/>
+      <c r="I12" t="s">
+        <v>43</v>
+      </c>
+      <c r="J12" t="s">
+        <v>48</v>
+      </c>
+      <c r="K12" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" t="s">
+        <v>59</v>
+      </c>
+      <c r="E13" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" t="s">
+        <v>60</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" t="s">
+        <v>65</v>
+      </c>
+      <c r="E14" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14"/>
+      <c r="I14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J14" t="s">
+        <v>48</v>
+      </c>
+      <c r="K14" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15" t="s">
+        <v>67</v>
+      </c>
+      <c r="D15" t="s">
+        <v>68</v>
+      </c>
+      <c r="E15" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" t="s">
+        <v>19</v>
+      </c>
+      <c r="H15"/>
+      <c r="I15" t="s">
+        <v>43</v>
+      </c>
+      <c r="J15" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" t="s">
+        <v>71</v>
+      </c>
+      <c r="E16" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" t="s">
+        <v>19</v>
+      </c>
+      <c r="H16"/>
+      <c r="I16" t="s">
+        <v>43</v>
+      </c>
+      <c r="J16" t="s">
+        <v>48</v>
+      </c>
+      <c r="K16" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17" t="s">
+        <v>73</v>
+      </c>
+      <c r="D17" t="s">
+        <v>74</v>
+      </c>
+      <c r="E17" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" t="s">
+        <v>19</v>
+      </c>
+      <c r="H17"/>
+      <c r="I17" t="s">
+        <v>43</v>
+      </c>
+      <c r="J17" t="s">
+        <v>48</v>
+      </c>
+      <c r="K17" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18" t="s">
+        <v>76</v>
+      </c>
+      <c r="D18" t="s">
+        <v>77</v>
+      </c>
+      <c r="E18" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" t="s">
+        <v>19</v>
+      </c>
+      <c r="H18"/>
+      <c r="I18" t="s">
+        <v>43</v>
+      </c>
+      <c r="J18" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19" t="s">
+        <v>79</v>
+      </c>
+      <c r="D19" t="s">
+        <v>80</v>
+      </c>
+      <c r="E19" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" t="s">
+        <v>19</v>
+      </c>
+      <c r="H19"/>
+      <c r="I19" t="s">
+        <v>43</v>
+      </c>
+      <c r="J19" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20" t="s">
+        <v>82</v>
+      </c>
+      <c r="D20" t="s">
+        <v>83</v>
+      </c>
+      <c r="E20" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" t="s">
+        <v>19</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20" t="s">
+        <v>43</v>
+      </c>
+      <c r="J20" t="s">
+        <v>48</v>
+      </c>
+      <c r="K20" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21" t="s">
+        <v>85</v>
+      </c>
+      <c r="D21" t="s">
+        <v>86</v>
+      </c>
+      <c r="E21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G21" t="s">
+        <v>19</v>
+      </c>
+      <c r="H21"/>
+      <c r="I21" t="s">
+        <v>43</v>
+      </c>
+      <c r="J21" t="s">
+        <v>48</v>
+      </c>
+      <c r="K21" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" t="s">
+        <v>87</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22" t="s">
+        <v>88</v>
+      </c>
+      <c r="D22"/>
+      <c r="E22" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" t="s">
+        <v>18</v>
+      </c>
+      <c r="G22" t="s">
+        <v>19</v>
+      </c>
+      <c r="H22"/>
+      <c r="I22" t="s">
+        <v>43</v>
+      </c>
+      <c r="J22" t="s">
+        <v>27</v>
+      </c>
+      <c r="K22" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" t="s">
+        <v>89</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23" t="s">
+        <v>90</v>
+      </c>
+      <c r="D23" t="s">
+        <v>91</v>
+      </c>
+      <c r="E23" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" t="s">
+        <v>19</v>
+      </c>
+      <c r="H23"/>
+      <c r="I23" t="s">
+        <v>43</v>
+      </c>
+      <c r="J23" t="s">
+        <v>48</v>
+      </c>
+      <c r="K23" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" t="s">
+        <v>92</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24" t="s">
+        <v>93</v>
+      </c>
+      <c r="D24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E24" t="s">
+        <v>17</v>
+      </c>
+      <c r="F24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G24" t="s">
+        <v>19</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24" t="s">
+        <v>43</v>
+      </c>
+      <c r="J24" t="s">
+        <v>27</v>
+      </c>
+      <c r="K24" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25" t="s">
+        <v>96</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25" t="s">
+        <v>17</v>
+      </c>
+      <c r="F25" t="s">
+        <v>18</v>
+      </c>
+      <c r="G25" t="s">
+        <v>19</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25" t="s">
+        <v>43</v>
+      </c>
+      <c r="J25" t="s">
+        <v>48</v>
+      </c>
+      <c r="K25" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" t="s">
+        <v>97</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26" t="s">
+        <v>98</v>
+      </c>
+      <c r="D26" t="s">
+        <v>99</v>
+      </c>
+      <c r="E26" t="s">
+        <v>17</v>
+      </c>
+      <c r="F26" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" t="s">
+        <v>19</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26" t="s">
+        <v>43</v>
+      </c>
+      <c r="J26" t="s">
+        <v>48</v>
+      </c>
+      <c r="K26" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27" t="s">
+        <v>101</v>
+      </c>
+      <c r="D27" t="s">
+        <v>102</v>
+      </c>
+      <c r="E27" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" t="s">
+        <v>18</v>
+      </c>
+      <c r="G27" t="s">
+        <v>19</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27" t="s">
+        <v>43</v>
+      </c>
+      <c r="J27" t="s">
+        <v>48</v>
+      </c>
+      <c r="K27" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" t="s">
+        <v>69</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28" t="s">
+        <v>70</v>
+      </c>
+      <c r="D28" t="s">
+        <v>71</v>
+      </c>
+      <c r="E28" t="s">
+        <v>17</v>
+      </c>
+      <c r="F28" t="s">
+        <v>18</v>
+      </c>
+      <c r="G28" t="s">
+        <v>19</v>
+      </c>
+      <c r="H28"/>
+      <c r="I28" t="s">
+        <v>43</v>
+      </c>
+      <c r="J28" t="s">
+        <v>27</v>
+      </c>
+      <c r="K28" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" t="s">
+        <v>103</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29" t="s">
+        <v>104</v>
+      </c>
+      <c r="D29" t="s">
+        <v>105</v>
+      </c>
+      <c r="E29" t="s">
+        <v>17</v>
+      </c>
+      <c r="F29" t="s">
+        <v>18</v>
+      </c>
+      <c r="G29" t="s">
+        <v>19</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29" t="s">
+        <v>106</v>
+      </c>
+      <c r="K29" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" t="s">
+        <v>107</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30" t="s">
+        <v>108</v>
+      </c>
+      <c r="D30" t="s">
+        <v>109</v>
+      </c>
+      <c r="E30" t="s">
+        <v>17</v>
+      </c>
+      <c r="F30" t="s">
+        <v>18</v>
+      </c>
+      <c r="G30" t="s">
+        <v>19</v>
+      </c>
+      <c r="H30"/>
+      <c r="I30" t="s">
+        <v>43</v>
+      </c>
+      <c r="J30" t="s">
+        <v>48</v>
+      </c>
+      <c r="K30" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" t="s">
+        <v>110</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31" t="s">
+        <v>111</v>
+      </c>
+      <c r="D31" t="s">
+        <v>112</v>
+      </c>
+      <c r="E31" t="s">
+        <v>17</v>
+      </c>
+      <c r="F31" t="s">
+        <v>18</v>
+      </c>
+      <c r="G31" t="s">
+        <v>19</v>
+      </c>
+      <c r="H31"/>
+      <c r="I31" t="s">
+        <v>43</v>
+      </c>
+      <c r="J31" t="s">
+        <v>48</v>
+      </c>
+      <c r="K31" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32" t="s">
+        <v>114</v>
+      </c>
+      <c r="D32" t="s">
+        <v>115</v>
+      </c>
+      <c r="E32" t="s">
+        <v>17</v>
+      </c>
+      <c r="F32" t="s">
+        <v>18</v>
+      </c>
+      <c r="G32" t="s">
+        <v>19</v>
+      </c>
+      <c r="H32"/>
+      <c r="I32" t="s">
+        <v>43</v>
+      </c>
+      <c r="J32" t="s">
+        <v>106</v>
+      </c>
+      <c r="K32" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" t="s">
+        <v>116</v>
+      </c>
+      <c r="B33"/>
+      <c r="C33" t="s">
+        <v>117</v>
+      </c>
+      <c r="D33" t="s">
+        <v>118</v>
+      </c>
+      <c r="E33" t="s">
+        <v>17</v>
+      </c>
+      <c r="F33" t="s">
+        <v>18</v>
+      </c>
+      <c r="G33" t="s">
+        <v>19</v>
+      </c>
+      <c r="H33"/>
+      <c r="I33"/>
+      <c r="J33" t="s">
+        <v>27</v>
+      </c>
+      <c r="K33" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" t="s">
+        <v>119</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34" t="s">
+        <v>120</v>
+      </c>
+      <c r="D34" t="s">
+        <v>121</v>
+      </c>
+      <c r="E34" t="s">
+        <v>17</v>
+      </c>
+      <c r="F34" t="s">
+        <v>18</v>
+      </c>
+      <c r="G34" t="s">
+        <v>19</v>
+      </c>
+      <c r="H34"/>
+      <c r="I34" t="s">
+        <v>43</v>
+      </c>
+      <c r="J34" t="s">
+        <v>48</v>
+      </c>
+      <c r="K34" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" t="s">
+        <v>122</v>
+      </c>
+      <c r="B35"/>
+      <c r="C35" t="s">
+        <v>123</v>
+      </c>
+      <c r="D35" t="s">
+        <v>124</v>
+      </c>
+      <c r="E35" t="s">
+        <v>17</v>
+      </c>
+      <c r="F35" t="s">
+        <v>18</v>
+      </c>
+      <c r="G35" t="s">
+        <v>19</v>
+      </c>
+      <c r="H35"/>
+      <c r="I35" t="s">
+        <v>43</v>
+      </c>
+      <c r="J35" t="s">
+        <v>48</v>
+      </c>
+      <c r="K35" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36" t="s">
+        <v>126</v>
+      </c>
+      <c r="D36" t="s">
+        <v>127</v>
+      </c>
+      <c r="E36" t="s">
+        <v>17</v>
+      </c>
+      <c r="F36" t="s">
+        <v>18</v>
+      </c>
+      <c r="G36" t="s">
+        <v>19</v>
+      </c>
+      <c r="H36"/>
+      <c r="I36" t="s">
+        <v>43</v>
+      </c>
+      <c r="J36" t="s">
+        <v>27</v>
+      </c>
+      <c r="K36" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" t="s">
+        <v>128</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37" t="s">
+        <v>129</v>
+      </c>
+      <c r="D37" t="s">
+        <v>130</v>
+      </c>
+      <c r="E37" t="s">
+        <v>17</v>
+      </c>
+      <c r="F37" t="s">
+        <v>18</v>
+      </c>
+      <c r="G37" t="s">
+        <v>19</v>
+      </c>
+      <c r="H37"/>
+      <c r="I37" t="s">
+        <v>43</v>
+      </c>
+      <c r="J37" t="s">
+        <v>48</v>
+      </c>
+      <c r="K37" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" t="s">
+        <v>131</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38" t="s">
+        <v>132</v>
+      </c>
+      <c r="D38" t="s">
+        <v>133</v>
+      </c>
+      <c r="E38" t="s">
+        <v>17</v>
+      </c>
+      <c r="F38" t="s">
+        <v>18</v>
+      </c>
+      <c r="G38" t="s">
+        <v>19</v>
+      </c>
+      <c r="H38"/>
+      <c r="I38" t="s">
+        <v>43</v>
+      </c>
+      <c r="J38" t="s">
+        <v>48</v>
+      </c>
+      <c r="K38" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" t="s">
+        <v>134</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39" t="s">
+        <v>135</v>
+      </c>
+      <c r="D39" t="s">
+        <v>136</v>
+      </c>
+      <c r="E39" t="s">
+        <v>17</v>
+      </c>
+      <c r="F39" t="s">
+        <v>18</v>
+      </c>
+      <c r="G39" t="s">
+        <v>19</v>
+      </c>
+      <c r="H39"/>
+      <c r="I39" t="s">
+        <v>43</v>
+      </c>
+      <c r="J39" t="s">
+        <v>48</v>
+      </c>
+      <c r="K39" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" t="s">
+        <v>137</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40" t="s">
+        <v>138</v>
+      </c>
+      <c r="D40"/>
+      <c r="E40" t="s">
+        <v>17</v>
+      </c>
+      <c r="F40" t="s">
+        <v>18</v>
+      </c>
+      <c r="G40" t="s">
+        <v>19</v>
+      </c>
+      <c r="H40"/>
+      <c r="I40" t="s">
+        <v>43</v>
+      </c>
+      <c r="J40" t="s">
+        <v>48</v>
+      </c>
+      <c r="K40" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" t="s">
+        <v>139</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41" t="s">
+        <v>140</v>
+      </c>
+      <c r="D41" t="s">
+        <v>141</v>
+      </c>
+      <c r="E41" t="s">
+        <v>17</v>
+      </c>
+      <c r="F41" t="s">
+        <v>18</v>
+      </c>
+      <c r="G41" t="s">
+        <v>19</v>
+      </c>
+      <c r="H41"/>
+      <c r="I41" t="s">
+        <v>43</v>
+      </c>
+      <c r="J41" t="s">
+        <v>27</v>
+      </c>
+      <c r="K41" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" t="s">
+        <v>142</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42" t="s">
+        <v>143</v>
+      </c>
+      <c r="D42" t="s">
+        <v>144</v>
+      </c>
+      <c r="E42" t="s">
+        <v>17</v>
+      </c>
+      <c r="F42" t="s">
+        <v>18</v>
+      </c>
+      <c r="G42" t="s">
+        <v>19</v>
+      </c>
+      <c r="H42"/>
+      <c r="I42" t="s">
+        <v>43</v>
+      </c>
+      <c r="J42" t="s">
+        <v>48</v>
+      </c>
+      <c r="K42" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43" t="s">
+        <v>145</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D43" t="s">
+        <v>147</v>
+      </c>
+      <c r="E43" t="s">
+        <v>17</v>
+      </c>
+      <c r="F43" t="s">
+        <v>18</v>
+      </c>
+      <c r="G43" t="s">
+        <v>19</v>
+      </c>
+      <c r="H43"/>
+      <c r="I43" t="s">
+        <v>43</v>
+      </c>
+      <c r="J43" t="s">
+        <v>48</v>
+      </c>
+      <c r="K43" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" t="s">
+        <v>148</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44" t="s">
+        <v>149</v>
+      </c>
+      <c r="D44" t="s">
+        <v>150</v>
+      </c>
+      <c r="E44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F44" t="s">
+        <v>18</v>
+      </c>
+      <c r="G44" t="s">
+        <v>19</v>
+      </c>
+      <c r="H44"/>
+      <c r="I44" t="s">
+        <v>43</v>
+      </c>
+      <c r="J44" t="s">
+        <v>27</v>
+      </c>
+      <c r="K44" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" t="s">
+        <v>151</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45" t="s">
+        <v>152</v>
+      </c>
+      <c r="D45" t="s">
+        <v>153</v>
+      </c>
+      <c r="E45" t="s">
+        <v>17</v>
+      </c>
+      <c r="F45" t="s">
+        <v>18</v>
+      </c>
+      <c r="G45" t="s">
+        <v>19</v>
+      </c>
+      <c r="H45"/>
+      <c r="I45" t="s">
+        <v>43</v>
+      </c>
+      <c r="J45" t="s">
+        <v>48</v>
+      </c>
+      <c r="K45" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" t="s">
+        <v>154</v>
+      </c>
+      <c r="B46"/>
+      <c r="C46" t="s">
+        <v>155</v>
+      </c>
+      <c r="D46"/>
+      <c r="E46" t="s">
+        <v>17</v>
+      </c>
+      <c r="F46" t="s">
+        <v>18</v>
+      </c>
+      <c r="G46" t="s">
+        <v>19</v>
+      </c>
+      <c r="H46"/>
+      <c r="I46"/>
+      <c r="J46" t="s">
+        <v>27</v>
+      </c>
+      <c r="K46" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" t="s">
+        <v>156</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47" t="s">
+        <v>157</v>
+      </c>
+      <c r="D47" t="s">
+        <v>158</v>
+      </c>
+      <c r="E47" t="s">
+        <v>17</v>
+      </c>
+      <c r="F47" t="s">
+        <v>18</v>
+      </c>
+      <c r="G47" t="s">
+        <v>19</v>
+      </c>
+      <c r="H47"/>
+      <c r="I47" t="s">
+        <v>43</v>
+      </c>
+      <c r="J47" t="s">
+        <v>48</v>
+      </c>
+      <c r="K47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" t="s">
+        <v>159</v>
+      </c>
+      <c r="B48"/>
+      <c r="C48" t="s">
+        <v>160</v>
+      </c>
+      <c r="D48"/>
+      <c r="E48" t="s">
+        <v>17</v>
+      </c>
+      <c r="F48" t="s">
+        <v>18</v>
+      </c>
+      <c r="G48" t="s">
+        <v>19</v>
+      </c>
+      <c r="H48"/>
+      <c r="I48" t="s">
+        <v>43</v>
+      </c>
+      <c r="J48" t="s">
+        <v>48</v>
+      </c>
+      <c r="K48" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49" t="s">
+        <v>161</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49" t="s">
+        <v>162</v>
+      </c>
+      <c r="D49" t="s">
+        <v>163</v>
+      </c>
+      <c r="E49" t="s">
+        <v>17</v>
+      </c>
+      <c r="F49" t="s">
+        <v>18</v>
+      </c>
+      <c r="G49" t="s">
+        <v>19</v>
+      </c>
+      <c r="H49"/>
+      <c r="I49" t="s">
+        <v>43</v>
+      </c>
+      <c r="J49" t="s">
+        <v>106</v>
+      </c>
+      <c r="K49" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50" t="s">
+        <v>164</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50" t="s">
+        <v>165</v>
+      </c>
+      <c r="D50" t="s">
+        <v>166</v>
+      </c>
+      <c r="E50" t="s">
+        <v>17</v>
+      </c>
+      <c r="F50" t="s">
+        <v>18</v>
+      </c>
+      <c r="G50" t="s">
+        <v>19</v>
+      </c>
+      <c r="H50"/>
+      <c r="I50" t="s">
+        <v>43</v>
+      </c>
+      <c r="J50" t="s">
+        <v>48</v>
+      </c>
+      <c r="K50" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51" t="s">
+        <v>167</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51" t="s">
+        <v>168</v>
+      </c>
+      <c r="D51" t="s">
+        <v>169</v>
+      </c>
+      <c r="E51" t="s">
+        <v>17</v>
+      </c>
+      <c r="F51" t="s">
+        <v>18</v>
+      </c>
+      <c r="G51" t="s">
+        <v>19</v>
+      </c>
+      <c r="H51"/>
+      <c r="I51" t="s">
+        <v>43</v>
+      </c>
+      <c r="J51" t="s">
+        <v>48</v>
+      </c>
+      <c r="K51" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52" t="s">
+        <v>170</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52" t="s">
+        <v>171</v>
+      </c>
+      <c r="D52" t="s">
+        <v>172</v>
+      </c>
+      <c r="E52" t="s">
+        <v>17</v>
+      </c>
+      <c r="F52" t="s">
+        <v>18</v>
+      </c>
+      <c r="G52" t="s">
+        <v>19</v>
+      </c>
+      <c r="H52"/>
+      <c r="I52" t="s">
+        <v>43</v>
+      </c>
+      <c r="J52" t="s">
+        <v>48</v>
+      </c>
+      <c r="K52" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53" t="s">
+        <v>173</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53" t="s">
+        <v>174</v>
+      </c>
+      <c r="D53"/>
+      <c r="E53" t="s">
+        <v>17</v>
+      </c>
+      <c r="F53" t="s">
+        <v>18</v>
+      </c>
+      <c r="G53" t="s">
+        <v>19</v>
+      </c>
+      <c r="H53"/>
+      <c r="I53" t="s">
+        <v>43</v>
+      </c>
+      <c r="J53" t="s">
+        <v>27</v>
+      </c>
+      <c r="K53" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54" t="s">
+        <v>175</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54" t="s">
+        <v>176</v>
+      </c>
+      <c r="D54" t="s">
+        <v>177</v>
+      </c>
+      <c r="E54" t="s">
+        <v>17</v>
+      </c>
+      <c r="F54" t="s">
+        <v>18</v>
+      </c>
+      <c r="G54" t="s">
+        <v>19</v>
+      </c>
+      <c r="H54"/>
+      <c r="I54" t="s">
+        <v>43</v>
+      </c>
+      <c r="J54" t="s">
+        <v>48</v>
+      </c>
+      <c r="K54" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55" t="s">
+        <v>178</v>
+      </c>
+      <c r="B55"/>
+      <c r="C55" t="s">
+        <v>179</v>
+      </c>
+      <c r="D55" t="s">
+        <v>180</v>
+      </c>
+      <c r="E55" t="s">
+        <v>17</v>
+      </c>
+      <c r="F55" t="s">
+        <v>18</v>
+      </c>
+      <c r="G55" t="s">
+        <v>19</v>
+      </c>
+      <c r="H55"/>
+      <c r="I55" t="s">
+        <v>43</v>
+      </c>
+      <c r="J55" t="s">
+        <v>106</v>
+      </c>
+      <c r="K55" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56" t="s">
+        <v>181</v>
+      </c>
+      <c r="B56"/>
+      <c r="C56" t="s">
+        <v>182</v>
+      </c>
+      <c r="D56" t="s">
+        <v>183</v>
+      </c>
+      <c r="E56" t="s">
+        <v>17</v>
+      </c>
+      <c r="F56" t="s">
+        <v>18</v>
+      </c>
+      <c r="G56" t="s">
+        <v>19</v>
+      </c>
+      <c r="H56"/>
+      <c r="I56" t="s">
+        <v>43</v>
+      </c>
+      <c r="J56" t="s">
+        <v>27</v>
+      </c>
+      <c r="K56" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57" t="s">
+        <v>184</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57" t="s">
+        <v>185</v>
+      </c>
+      <c r="D57" t="s">
+        <v>186</v>
+      </c>
+      <c r="E57" t="s">
+        <v>17</v>
+      </c>
+      <c r="F57" t="s">
+        <v>18</v>
+      </c>
+      <c r="G57" t="s">
+        <v>19</v>
+      </c>
+      <c r="H57"/>
+      <c r="I57" t="s">
+        <v>43</v>
+      </c>
+      <c r="J57" t="s">
+        <v>48</v>
+      </c>
+      <c r="K57" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58" t="s">
+        <v>187</v>
+      </c>
+      <c r="B58"/>
+      <c r="C58" t="s">
+        <v>188</v>
+      </c>
+      <c r="D58" t="s">
+        <v>189</v>
+      </c>
+      <c r="E58" t="s">
+        <v>17</v>
+      </c>
+      <c r="F58" t="s">
+        <v>18</v>
+      </c>
+      <c r="G58" t="s">
+        <v>19</v>
+      </c>
+      <c r="H58"/>
+      <c r="I58" t="s">
+        <v>43</v>
+      </c>
+      <c r="J58" t="s">
+        <v>48</v>
+      </c>
+      <c r="K58" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59" t="s">
+        <v>190</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59" t="s">
+        <v>191</v>
+      </c>
+      <c r="D59" t="s">
+        <v>192</v>
+      </c>
+      <c r="E59" t="s">
+        <v>17</v>
+      </c>
+      <c r="F59" t="s">
+        <v>18</v>
+      </c>
+      <c r="G59" t="s">
+        <v>19</v>
+      </c>
+      <c r="H59"/>
+      <c r="I59" t="s">
+        <v>43</v>
+      </c>
+      <c r="J59" t="s">
+        <v>48</v>
+      </c>
+      <c r="K59" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
+      <c r="A60" t="s">
+        <v>193</v>
+      </c>
+      <c r="B60"/>
+      <c r="C60" t="s">
+        <v>194</v>
+      </c>
+      <c r="D60" t="s">
+        <v>195</v>
+      </c>
+      <c r="E60" t="s">
+        <v>17</v>
+      </c>
+      <c r="F60" t="s">
+        <v>18</v>
+      </c>
+      <c r="G60" t="s">
+        <v>19</v>
+      </c>
+      <c r="H60"/>
+      <c r="I60" t="s">
+        <v>43</v>
+      </c>
+      <c r="J60" t="s">
+        <v>48</v>
+      </c>
+      <c r="K60" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61" t="s">
+        <v>196</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61" t="s">
+        <v>197</v>
+      </c>
+      <c r="D61" t="s">
+        <v>198</v>
+      </c>
+      <c r="E61" t="s">
+        <v>17</v>
+      </c>
+      <c r="F61" t="s">
+        <v>18</v>
+      </c>
+      <c r="G61" t="s">
+        <v>19</v>
+      </c>
+      <c r="H61"/>
+      <c r="I61" t="s">
+        <v>43</v>
+      </c>
+      <c r="J61" t="s">
+        <v>199</v>
+      </c>
+      <c r="K61" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62" t="s">
+        <v>200</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62" t="s">
+        <v>201</v>
+      </c>
+      <c r="D62" t="s">
+        <v>202</v>
+      </c>
+      <c r="E62" t="s">
+        <v>17</v>
+      </c>
+      <c r="F62" t="s">
+        <v>18</v>
+      </c>
+      <c r="G62" t="s">
+        <v>19</v>
+      </c>
+      <c r="H62"/>
+      <c r="I62" t="s">
+        <v>43</v>
+      </c>
+      <c r="J62" t="s">
+        <v>27</v>
+      </c>
+      <c r="K62" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63" t="s">
+        <v>203</v>
+      </c>
+      <c r="B63"/>
+      <c r="C63" t="s">
+        <v>204</v>
+      </c>
+      <c r="D63" t="s">
+        <v>205</v>
+      </c>
+      <c r="E63" t="s">
+        <v>17</v>
+      </c>
+      <c r="F63" t="s">
+        <v>18</v>
+      </c>
+      <c r="G63" t="s">
+        <v>19</v>
+      </c>
+      <c r="H63"/>
+      <c r="I63" t="s">
+        <v>43</v>
+      </c>
+      <c r="J63" t="s">
+        <v>199</v>
+      </c>
+      <c r="K63" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64" t="s">
+        <v>206</v>
+      </c>
+      <c r="B64"/>
+      <c r="C64" t="s">
+        <v>207</v>
+      </c>
+      <c r="D64" t="s">
+        <v>208</v>
+      </c>
+      <c r="E64" t="s">
+        <v>17</v>
+      </c>
+      <c r="F64" t="s">
+        <v>18</v>
+      </c>
+      <c r="G64" t="s">
+        <v>19</v>
+      </c>
+      <c r="H64"/>
+      <c r="I64" t="s">
+        <v>43</v>
+      </c>
+      <c r="J64" t="s">
+        <v>48</v>
+      </c>
+      <c r="K64" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" t="s">
+        <v>209</v>
+      </c>
+      <c r="B65" t="s">
+        <v>210</v>
+      </c>
+      <c r="C65" t="s">
+        <v>211</v>
+      </c>
+      <c r="D65" t="s">
+        <v>212</v>
+      </c>
+      <c r="E65" t="s">
+        <v>17</v>
+      </c>
+      <c r="F65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G65" t="s">
+        <v>19</v>
+      </c>
+      <c r="H65"/>
+      <c r="I65" t="s">
+        <v>213</v>
+      </c>
+      <c r="J65" t="s">
+        <v>214</v>
+      </c>
+      <c r="K65" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" t="s">
+        <v>215</v>
+      </c>
+      <c r="B66" t="s">
+        <v>216</v>
+      </c>
+      <c r="C66" t="s">
+        <v>217</v>
+      </c>
+      <c r="D66" t="s">
+        <v>218</v>
+      </c>
+      <c r="E66" t="s">
+        <v>17</v>
+      </c>
+      <c r="F66" t="s">
+        <v>18</v>
+      </c>
+      <c r="G66" t="s">
+        <v>19</v>
+      </c>
+      <c r="H66" t="s">
+        <v>219</v>
+      </c>
+      <c r="I66" t="s">
+        <v>43</v>
+      </c>
+      <c r="J66" t="s">
+        <v>220</v>
+      </c>
+      <c r="K66" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" t="s">
+        <v>221</v>
+      </c>
+      <c r="B67" t="s">
+        <v>222</v>
+      </c>
+      <c r="C67" t="s">
+        <v>223</v>
+      </c>
+      <c r="D67" t="s">
+        <v>224</v>
+      </c>
+      <c r="E67" t="s">
+        <v>17</v>
+      </c>
+      <c r="F67" t="s">
+        <v>18</v>
+      </c>
+      <c r="G67" t="s">
+        <v>19</v>
+      </c>
+      <c r="H67"/>
+      <c r="I67" t="s">
+        <v>20</v>
+      </c>
+      <c r="J67" t="s">
+        <v>225</v>
+      </c>
+      <c r="K67" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" t="s">
+        <v>226</v>
+      </c>
+      <c r="B68"/>
+      <c r="C68" t="s">
+        <v>227</v>
+      </c>
+      <c r="D68" t="s">
+        <v>228</v>
+      </c>
+      <c r="E68" t="s">
+        <v>17</v>
+      </c>
+      <c r="F68" t="s">
+        <v>18</v>
+      </c>
+      <c r="G68" t="s">
+        <v>60</v>
+      </c>
+      <c r="H68"/>
+      <c r="I68"/>
+      <c r="J68" t="s">
+        <v>229</v>
+      </c>
+      <c r="K68" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" t="s">
+        <v>230</v>
+      </c>
+      <c r="B69"/>
+      <c r="C69" t="s">
+        <v>231</v>
+      </c>
+      <c r="D69" t="s">
+        <v>232</v>
+      </c>
+      <c r="E69" t="s">
+        <v>17</v>
+      </c>
+      <c r="F69" t="s">
+        <v>18</v>
+      </c>
+      <c r="G69" t="s">
+        <v>19</v>
+      </c>
+      <c r="H69"/>
+      <c r="I69"/>
+      <c r="J69" t="s">
+        <v>233</v>
+      </c>
+      <c r="K69" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11">
+      <c r="A70" t="s">
+        <v>234</v>
+      </c>
+      <c r="B70"/>
+      <c r="C70" t="s">
+        <v>235</v>
+      </c>
+      <c r="D70" t="s">
+        <v>236</v>
+      </c>
+      <c r="E70" t="s">
+        <v>17</v>
+      </c>
+      <c r="F70" t="s">
+        <v>18</v>
+      </c>
+      <c r="G70" t="s">
+        <v>19</v>
+      </c>
+      <c r="H70"/>
+      <c r="I70"/>
+      <c r="J70" t="s">
+        <v>237</v>
+      </c>
+      <c r="K70" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11">
+      <c r="A71" t="s">
+        <v>238</v>
+      </c>
+      <c r="B71"/>
+      <c r="C71" t="s">
+        <v>238</v>
+      </c>
+      <c r="D71" t="s">
+        <v>239</v>
+      </c>
+      <c r="E71" t="s">
+        <v>17</v>
+      </c>
+      <c r="F71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G71" t="s">
+        <v>19</v>
+      </c>
+      <c r="H71"/>
+      <c r="I71"/>
+      <c r="J71" t="s">
+        <v>237</v>
+      </c>
+      <c r="K71" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11">
+      <c r="A72" t="s">
+        <v>240</v>
+      </c>
+      <c r="B72"/>
+      <c r="C72" t="s">
+        <v>240</v>
+      </c>
+      <c r="D72"/>
+      <c r="E72" t="s">
+        <v>17</v>
+      </c>
+      <c r="F72" t="s">
+        <v>18</v>
+      </c>
+      <c r="G72" t="s">
+        <v>19</v>
+      </c>
+      <c r="H72"/>
+      <c r="I72"/>
+      <c r="J72" t="s">
+        <v>237</v>
+      </c>
+      <c r="K72" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11">
+      <c r="A73" t="s">
+        <v>241</v>
+      </c>
+      <c r="B73"/>
+      <c r="C73" t="s">
+        <v>241</v>
+      </c>
+      <c r="D73" t="s">
+        <v>242</v>
+      </c>
+      <c r="E73" t="s">
+        <v>17</v>
+      </c>
+      <c r="F73" t="s">
+        <v>18</v>
+      </c>
+      <c r="G73" t="s">
+        <v>19</v>
+      </c>
+      <c r="H73"/>
+      <c r="I73"/>
+      <c r="J73"/>
+      <c r="K73" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">