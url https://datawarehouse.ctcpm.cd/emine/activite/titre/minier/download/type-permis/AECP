--- v1 (2025-12-23)
+++ v2 (2026-05-13)
@@ -12,89 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="307">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="308">
   <si>
     <t>CTCPM DATAWAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DES TITRES MINIERS (AECP)</t>
   </si>
   <si>
     <t>TITULAIRE</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>NUMERO</t>
   </si>
   <si>
     <t>STATUT</t>
   </si>
   <si>
     <t>CARRE MINIER</t>
   </si>
   <si>
     <t>PROVINCE</t>
   </si>
   <si>
     <t>DATE OCTROI</t>
   </si>
   <si>
     <t>DATE EXPIRATION</t>
   </si>
   <si>
     <t>CIMENTERIE DE LUKALA SA</t>
   </si>
   <si>
     <t>AECP</t>
   </si>
   <si>
     <t>Actif-En Renouvellement</t>
+  </si>
+  <si>
+    <t>Bas-Uélé</t>
   </si>
   <si>
     <t>2015/04/23</t>
   </si>
   <si>
     <t>2020/04/22</t>
   </si>
   <si>
     <t>CIMENTERIE NATIONALE ''CINAT''</t>
   </si>
   <si>
     <t>A déchoir pour non paiement</t>
   </si>
   <si>
     <t>2016/11/28</t>
   </si>
   <si>
     <t>2021/11/27</t>
   </si>
   <si>
     <t>REGIE DE DISTRIBUTION D'EAU DE LA R.D.C ''REGIDESO''</t>
   </si>
   <si>
     <t>Kinshasa</t>
   </si>
@@ -1373,4935 +1376,4945 @@
         <v>6</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4">
         <v>91</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
-      <c r="E4"/>
+      <c r="E4" t="s">
+        <v>13</v>
+      </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5">
         <v>95</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6">
         <v>105</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
-      <c r="E6"/>
+      <c r="E6" t="s">
+        <v>13</v>
+      </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7">
         <v>106</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
-      <c r="E7"/>
+      <c r="E7" t="s">
+        <v>13</v>
+      </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
       <c r="C8">
         <v>107</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
-      <c r="E8"/>
+      <c r="E8" t="s">
+        <v>13</v>
+      </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9">
         <v>113</v>
       </c>
       <c r="D9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10">
         <v>117</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11">
         <v>132</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12" t="s">
         <v>11</v>
       </c>
       <c r="C12">
         <v>152</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B13" t="s">
         <v>11</v>
       </c>
       <c r="C13">
         <v>332</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B14" t="s">
         <v>11</v>
       </c>
       <c r="C14">
         <v>1828</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15" t="s">
         <v>11</v>
       </c>
       <c r="C15">
         <v>2363</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B16" t="s">
         <v>11</v>
       </c>
       <c r="C16">
         <v>2364</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B17" t="s">
         <v>11</v>
       </c>
       <c r="C17">
         <v>2458</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B18" t="s">
         <v>11</v>
       </c>
       <c r="C18">
         <v>3198</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B19" t="s">
         <v>11</v>
       </c>
       <c r="C19">
         <v>3199</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B20" t="s">
         <v>11</v>
       </c>
       <c r="C20">
         <v>3900</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B21" t="s">
         <v>11</v>
       </c>
       <c r="C21">
         <v>3906</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G21" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B22" t="s">
         <v>11</v>
       </c>
       <c r="C22">
         <v>3907</v>
       </c>
       <c r="D22" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G22" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B23" t="s">
         <v>11</v>
       </c>
       <c r="C23">
         <v>3917</v>
       </c>
       <c r="D23" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G23" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B24" t="s">
         <v>11</v>
       </c>
       <c r="C24">
         <v>3918</v>
       </c>
       <c r="D24" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G24" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B25" t="s">
         <v>11</v>
       </c>
       <c r="C25">
         <v>3919</v>
       </c>
       <c r="D25" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G25" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B26" t="s">
         <v>11</v>
       </c>
       <c r="C26">
         <v>3921</v>
       </c>
       <c r="D26" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G26" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B27" t="s">
         <v>11</v>
       </c>
       <c r="C27">
         <v>3951</v>
       </c>
       <c r="D27" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G27" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28" t="s">
         <v>11</v>
       </c>
       <c r="C28">
         <v>3955</v>
       </c>
       <c r="D28" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G28" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B29" t="s">
         <v>11</v>
       </c>
       <c r="C29">
         <v>3980</v>
       </c>
       <c r="D29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G29" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B30" t="s">
         <v>11</v>
       </c>
       <c r="C30">
         <v>3981</v>
       </c>
       <c r="D30" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G30" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B31" t="s">
         <v>11</v>
       </c>
       <c r="C31">
         <v>3983</v>
       </c>
       <c r="D31" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B32" t="s">
         <v>11</v>
       </c>
       <c r="C32">
         <v>3985</v>
       </c>
       <c r="D32" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G32" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B33" t="s">
         <v>11</v>
       </c>
       <c r="C33">
         <v>3995</v>
       </c>
       <c r="D33" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G33" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B34" t="s">
         <v>11</v>
       </c>
       <c r="C34">
         <v>4127</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G34" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B35" t="s">
         <v>11</v>
       </c>
       <c r="C35">
         <v>4163</v>
       </c>
       <c r="D35" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G35" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B36" t="s">
         <v>11</v>
       </c>
       <c r="C36">
         <v>4164</v>
       </c>
       <c r="D36" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G36" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37" t="s">
         <v>11</v>
       </c>
       <c r="C37">
         <v>4282</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
       <c r="E37" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G37" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38" t="s">
         <v>11</v>
       </c>
       <c r="C38">
         <v>4283</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G38" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B39" t="s">
         <v>11</v>
       </c>
       <c r="C39">
         <v>4284</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40" t="s">
         <v>11</v>
       </c>
       <c r="C40">
         <v>4285</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F40" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41" t="s">
         <v>11</v>
       </c>
       <c r="C41">
         <v>4286</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
       <c r="E41" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G41" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42" t="s">
         <v>11</v>
       </c>
       <c r="C42">
         <v>4719</v>
       </c>
       <c r="D42" t="s">
         <v>12</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B43" t="s">
         <v>11</v>
       </c>
       <c r="C43">
         <v>4720</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B44" t="s">
         <v>11</v>
       </c>
       <c r="C44">
         <v>4721</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B45" t="s">
         <v>11</v>
       </c>
       <c r="C45">
         <v>4878</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G45" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B46" t="s">
         <v>11</v>
       </c>
       <c r="C46">
         <v>4879</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G46" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47">
         <v>4964</v>
       </c>
       <c r="D47" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G47" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B48" t="s">
         <v>11</v>
       </c>
       <c r="C48">
         <v>4965</v>
       </c>
       <c r="D48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E48" t="s">
+        <v>74</v>
+      </c>
+      <c r="F48" t="s">
+        <v>72</v>
+      </c>
+      <c r="G48" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B49" t="s">
         <v>11</v>
       </c>
       <c r="C49">
         <v>4966</v>
       </c>
       <c r="D49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E49" t="s">
+        <v>74</v>
+      </c>
+      <c r="F49" t="s">
+        <v>72</v>
+      </c>
+      <c r="G49" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B50" t="s">
         <v>11</v>
       </c>
       <c r="C50">
         <v>4967</v>
       </c>
       <c r="D50" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G50" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B51" t="s">
         <v>11</v>
       </c>
       <c r="C51">
         <v>4968</v>
       </c>
       <c r="D51" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E51" t="s">
+        <v>74</v>
+      </c>
+      <c r="F51" t="s">
+        <v>72</v>
+      </c>
+      <c r="G51" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52">
         <v>4969</v>
       </c>
       <c r="D52" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E52" t="s">
+        <v>74</v>
+      </c>
+      <c r="F52" t="s">
+        <v>72</v>
+      </c>
+      <c r="G52" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B53" t="s">
         <v>11</v>
       </c>
       <c r="C53">
         <v>4970</v>
       </c>
       <c r="D53" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E53" t="s">
+        <v>74</v>
+      </c>
+      <c r="F53" t="s">
+        <v>72</v>
+      </c>
+      <c r="G53" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B54" t="s">
         <v>11</v>
       </c>
       <c r="C54">
         <v>4971</v>
       </c>
       <c r="D54" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G54" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B55" t="s">
         <v>11</v>
       </c>
       <c r="C55">
         <v>4972</v>
       </c>
       <c r="D55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G55" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B56" t="s">
         <v>11</v>
       </c>
       <c r="C56">
         <v>5324</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
       <c r="E56" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F56" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G56" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57">
         <v>5373</v>
       </c>
       <c r="D57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E57" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F57" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G57" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B58" t="s">
         <v>11</v>
       </c>
       <c r="C58">
         <v>5548</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
       <c r="E58" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F58" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G58" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B59" t="s">
         <v>11</v>
       </c>
       <c r="C59">
         <v>5601</v>
       </c>
       <c r="D59" t="s">
         <v>12</v>
       </c>
       <c r="E59" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G59" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B60" t="s">
         <v>11</v>
       </c>
       <c r="C60">
         <v>5763</v>
       </c>
       <c r="D60" t="s">
         <v>12</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G60" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B61" t="s">
         <v>11</v>
       </c>
       <c r="C61">
         <v>5960</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F61" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G61" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62">
         <v>6271</v>
       </c>
       <c r="D62" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G62" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B63" t="s">
         <v>11</v>
       </c>
       <c r="C63">
         <v>6575</v>
       </c>
       <c r="D63" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E63" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F63" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G63" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B64" t="s">
         <v>11</v>
       </c>
       <c r="C64">
         <v>6585</v>
       </c>
       <c r="D64" t="s">
         <v>12</v>
       </c>
       <c r="E64" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F64" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G64" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B65" t="s">
         <v>11</v>
       </c>
       <c r="C65">
         <v>6587</v>
       </c>
       <c r="D65" t="s">
         <v>12</v>
       </c>
       <c r="E65" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F65" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G65" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B66" t="s">
         <v>11</v>
       </c>
       <c r="C66">
         <v>6588</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
       <c r="E66" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F66" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G66" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67">
         <v>6589</v>
       </c>
       <c r="D67" t="s">
         <v>12</v>
       </c>
       <c r="E67" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F67" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G67" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B68" t="s">
         <v>11</v>
       </c>
       <c r="C68">
         <v>6590</v>
       </c>
       <c r="D68" t="s">
         <v>12</v>
       </c>
       <c r="E68" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F68" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G68" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B69" t="s">
         <v>11</v>
       </c>
       <c r="C69">
         <v>6770</v>
       </c>
       <c r="D69" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E69" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F69" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G69" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B70" t="s">
         <v>11</v>
       </c>
       <c r="C70">
         <v>6997</v>
       </c>
       <c r="D70" t="s">
         <v>12</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G70" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B71" t="s">
         <v>11</v>
       </c>
       <c r="C71">
         <v>7073</v>
       </c>
       <c r="D71" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G71" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B72" t="s">
         <v>11</v>
       </c>
       <c r="C72">
         <v>7381</v>
       </c>
       <c r="D72" t="s">
         <v>12</v>
       </c>
       <c r="E72" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F72" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G72" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B73" t="s">
         <v>11</v>
       </c>
       <c r="C73">
         <v>7383</v>
       </c>
       <c r="D73" t="s">
         <v>12</v>
       </c>
       <c r="E73" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F73" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G73" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B74" t="s">
         <v>11</v>
       </c>
       <c r="C74">
         <v>7385</v>
       </c>
       <c r="D74" t="s">
         <v>12</v>
       </c>
       <c r="E74" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F74" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G74" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B75" t="s">
         <v>11</v>
       </c>
       <c r="C75">
         <v>7386</v>
       </c>
       <c r="D75" t="s">
         <v>12</v>
       </c>
       <c r="E75" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F75" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G75" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B76" t="s">
         <v>11</v>
       </c>
       <c r="C76">
         <v>7422</v>
       </c>
       <c r="D76" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E76" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F76" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G76" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B77" t="s">
         <v>11</v>
       </c>
       <c r="C77">
         <v>7423</v>
       </c>
       <c r="D77" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E77" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F77" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G77" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B78" t="s">
         <v>11</v>
       </c>
       <c r="C78">
         <v>7424</v>
       </c>
       <c r="D78" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G78" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B79" t="s">
         <v>11</v>
       </c>
       <c r="C79">
         <v>7530</v>
       </c>
       <c r="D79" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E79" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F79" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G79" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B80" t="s">
         <v>11</v>
       </c>
       <c r="C80">
         <v>7531</v>
       </c>
       <c r="D80" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E80" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F80" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G80" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B81" t="s">
         <v>11</v>
       </c>
       <c r="C81">
         <v>7619</v>
       </c>
       <c r="D81" t="s">
         <v>12</v>
       </c>
       <c r="E81" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F81" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G81" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B82" t="s">
         <v>11</v>
       </c>
       <c r="C82">
         <v>7649</v>
       </c>
       <c r="D82" t="s">
         <v>12</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G82" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B83" t="s">
         <v>11</v>
       </c>
       <c r="C83">
         <v>7659</v>
       </c>
       <c r="D83" t="s">
         <v>12</v>
       </c>
       <c r="E83" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F83" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G83" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B84" t="s">
         <v>11</v>
       </c>
       <c r="C84">
         <v>8039</v>
       </c>
       <c r="D84" t="s">
         <v>12</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G84" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B85" t="s">
         <v>11</v>
       </c>
       <c r="C85">
         <v>8040</v>
       </c>
       <c r="D85" t="s">
         <v>12</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G85" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B86" t="s">
         <v>11</v>
       </c>
       <c r="C86">
         <v>8064</v>
       </c>
       <c r="D86" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G86" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B87" t="s">
         <v>11</v>
       </c>
       <c r="C87">
         <v>8065</v>
       </c>
       <c r="D87" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G87" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B88" t="s">
         <v>11</v>
       </c>
       <c r="C88">
         <v>8066</v>
       </c>
       <c r="D88" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E88"/>
       <c r="F88" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G88" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B89" t="s">
         <v>11</v>
       </c>
       <c r="C89">
         <v>8440</v>
       </c>
       <c r="D89" t="s">
         <v>12</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G89" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B90" t="s">
         <v>11</v>
       </c>
       <c r="C90">
         <v>8441</v>
       </c>
       <c r="D90" t="s">
         <v>12</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G90" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B91" t="s">
         <v>11</v>
       </c>
       <c r="C91">
         <v>8446</v>
       </c>
       <c r="D91" t="s">
         <v>12</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G91" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B92" t="s">
         <v>11</v>
       </c>
       <c r="C92">
         <v>8936</v>
       </c>
       <c r="D92" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G92" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B93" t="s">
         <v>11</v>
       </c>
       <c r="C93">
         <v>8943</v>
       </c>
       <c r="D93" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G93" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B94" t="s">
         <v>11</v>
       </c>
       <c r="C94">
         <v>8945</v>
       </c>
       <c r="D94" t="s">
         <v>12</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G94" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B95" t="s">
         <v>11</v>
       </c>
       <c r="C95">
         <v>8959</v>
       </c>
       <c r="D95" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G95" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B96" t="s">
         <v>11</v>
       </c>
       <c r="C96">
         <v>8960</v>
       </c>
       <c r="D96" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G96" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B97" t="s">
         <v>11</v>
       </c>
       <c r="C97">
         <v>9050</v>
       </c>
       <c r="D97" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G97" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B98" t="s">
         <v>11</v>
       </c>
       <c r="C98">
         <v>9052</v>
       </c>
       <c r="D98" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G98" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B99" t="s">
         <v>11</v>
       </c>
       <c r="C99">
         <v>9057</v>
       </c>
       <c r="D99" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G99" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B100" t="s">
         <v>11</v>
       </c>
       <c r="C100">
         <v>9058</v>
       </c>
       <c r="D100" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G100" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B101" t="s">
         <v>11</v>
       </c>
       <c r="C101">
         <v>9187</v>
       </c>
       <c r="D101" t="s">
         <v>12</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G101" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B102" t="s">
         <v>11</v>
       </c>
       <c r="C102">
         <v>9191</v>
       </c>
       <c r="D102" t="s">
         <v>12</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G102" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B103" t="s">
         <v>11</v>
       </c>
       <c r="C103">
         <v>9192</v>
       </c>
       <c r="D103" t="s">
         <v>12</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G103" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B104" t="s">
         <v>11</v>
       </c>
       <c r="C104">
         <v>9213</v>
       </c>
       <c r="D104" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G104" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B105" t="s">
         <v>11</v>
       </c>
       <c r="C105">
         <v>9214</v>
       </c>
       <c r="D105" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E105"/>
       <c r="F105" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G105" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B106" t="s">
         <v>11</v>
       </c>
       <c r="C106">
         <v>9236</v>
       </c>
       <c r="D106" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G106" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B107" t="s">
         <v>11</v>
       </c>
       <c r="C107">
         <v>9607</v>
       </c>
       <c r="D107" t="s">
         <v>12</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G107" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B108" t="s">
         <v>11</v>
       </c>
       <c r="C108">
         <v>9608</v>
       </c>
       <c r="D108" t="s">
         <v>12</v>
       </c>
       <c r="E108"/>
       <c r="F108" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G108" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B109" t="s">
         <v>11</v>
       </c>
       <c r="C109">
         <v>9609</v>
       </c>
       <c r="D109" t="s">
         <v>12</v>
       </c>
       <c r="E109"/>
       <c r="F109" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G109" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B110" t="s">
         <v>11</v>
       </c>
       <c r="C110">
         <v>9610</v>
       </c>
       <c r="D110" t="s">
         <v>12</v>
       </c>
       <c r="E110"/>
       <c r="F110" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G110" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B111" t="s">
         <v>11</v>
       </c>
       <c r="C111">
         <v>9611</v>
       </c>
       <c r="D111" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G111" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B112" t="s">
         <v>11</v>
       </c>
       <c r="C112">
         <v>9662</v>
       </c>
       <c r="D112" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E112" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F112" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="G112" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B113" t="s">
         <v>11</v>
       </c>
       <c r="C113">
         <v>9712</v>
       </c>
       <c r="D113" t="s">
         <v>12</v>
       </c>
       <c r="E113" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F113" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="G113" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B114" t="s">
         <v>11</v>
       </c>
       <c r="C114">
         <v>9729</v>
       </c>
       <c r="D114" t="s">
         <v>12</v>
       </c>
       <c r="E114"/>
       <c r="F114" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G114" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B115" t="s">
         <v>11</v>
       </c>
       <c r="C115">
         <v>9770</v>
       </c>
       <c r="D115" t="s">
         <v>12</v>
       </c>
       <c r="E115" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F115" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G115" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B116" t="s">
         <v>11</v>
       </c>
       <c r="C116">
         <v>9771</v>
       </c>
       <c r="D116" t="s">
         <v>12</v>
       </c>
       <c r="E116" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F116" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G116" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B117" t="s">
         <v>11</v>
       </c>
       <c r="C117">
         <v>9772</v>
       </c>
       <c r="D117" t="s">
         <v>12</v>
       </c>
       <c r="E117" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F117" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G117" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B118" t="s">
         <v>11</v>
       </c>
       <c r="C118">
         <v>9776</v>
       </c>
       <c r="D118" t="s">
         <v>12</v>
       </c>
       <c r="E118" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F118" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G118" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B119" t="s">
         <v>11</v>
       </c>
       <c r="C119">
         <v>9778</v>
       </c>
       <c r="D119" t="s">
         <v>12</v>
       </c>
       <c r="E119" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F119" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G119" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B120" t="s">
         <v>11</v>
       </c>
       <c r="C120">
         <v>9779</v>
       </c>
       <c r="D120" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E120" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F120" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G120" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B121" t="s">
         <v>11</v>
       </c>
       <c r="C121">
         <v>9800</v>
       </c>
       <c r="D121" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E121"/>
       <c r="F121" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G121" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B122" t="s">
         <v>11</v>
       </c>
       <c r="C122">
         <v>9801</v>
       </c>
       <c r="D122" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E122"/>
       <c r="F122" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G122" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B123" t="s">
         <v>11</v>
       </c>
       <c r="C123">
         <v>9804</v>
       </c>
       <c r="D123" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E123"/>
       <c r="F123" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G123" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B124" t="s">
         <v>11</v>
       </c>
       <c r="C124">
         <v>9806</v>
       </c>
       <c r="D124" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E124"/>
       <c r="F124" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G124" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B125" t="s">
         <v>11</v>
       </c>
       <c r="C125">
         <v>9838</v>
       </c>
       <c r="D125" t="s">
         <v>12</v>
       </c>
       <c r="E125"/>
       <c r="F125" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G125" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B126" t="s">
         <v>11</v>
       </c>
       <c r="C126">
         <v>9857</v>
       </c>
       <c r="D126" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="G126" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B127" t="s">
         <v>11</v>
       </c>
       <c r="C127">
         <v>10175</v>
       </c>
       <c r="D127" t="s">
         <v>12</v>
       </c>
       <c r="E127"/>
       <c r="F127" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G127" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B128" t="s">
         <v>11</v>
       </c>
       <c r="C128">
         <v>10176</v>
       </c>
       <c r="D128" t="s">
         <v>12</v>
       </c>
       <c r="E128"/>
       <c r="F128" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G128" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B129" t="s">
         <v>11</v>
       </c>
       <c r="C129">
         <v>10177</v>
       </c>
       <c r="D129" t="s">
         <v>12</v>
       </c>
       <c r="E129"/>
       <c r="F129" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G129" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B130" t="s">
         <v>11</v>
       </c>
       <c r="C130">
         <v>10178</v>
       </c>
       <c r="D130" t="s">
         <v>12</v>
       </c>
       <c r="E130"/>
       <c r="F130" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G130" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B131" t="s">
         <v>11</v>
       </c>
       <c r="C131">
         <v>10179</v>
       </c>
       <c r="D131" t="s">
         <v>12</v>
       </c>
       <c r="E131"/>
       <c r="F131" t="s">
+        <v>193</v>
+      </c>
+      <c r="G131" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B132" t="s">
         <v>11</v>
       </c>
       <c r="C132">
         <v>10180</v>
       </c>
       <c r="D132" t="s">
         <v>12</v>
       </c>
       <c r="E132"/>
       <c r="F132" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G132" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B133" t="s">
         <v>11</v>
       </c>
       <c r="C133">
         <v>10181</v>
       </c>
       <c r="D133" t="s">
         <v>12</v>
       </c>
       <c r="E133"/>
       <c r="F133" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G133" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B134" t="s">
         <v>11</v>
       </c>
       <c r="C134">
         <v>10182</v>
       </c>
       <c r="D134" t="s">
         <v>12</v>
       </c>
       <c r="E134"/>
       <c r="F134" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G134" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B135" t="s">
         <v>11</v>
       </c>
       <c r="C135">
         <v>10183</v>
       </c>
       <c r="D135" t="s">
         <v>12</v>
       </c>
       <c r="E135"/>
       <c r="F135" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G135" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B136" t="s">
         <v>11</v>
       </c>
       <c r="C136">
         <v>10184</v>
       </c>
       <c r="D136" t="s">
         <v>12</v>
       </c>
       <c r="E136"/>
       <c r="F136" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G136" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B137" t="s">
         <v>11</v>
       </c>
       <c r="C137">
         <v>10237</v>
       </c>
       <c r="D137" t="s">
         <v>12</v>
       </c>
       <c r="E137" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F137" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="G137" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>10</v>
       </c>
       <c r="B138" t="s">
         <v>11</v>
       </c>
       <c r="C138">
         <v>10336</v>
       </c>
       <c r="D138" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E138"/>
       <c r="F138" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G138" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B139" t="s">
         <v>11</v>
       </c>
       <c r="C139">
         <v>10462</v>
       </c>
       <c r="D139" t="s">
         <v>12</v>
       </c>
       <c r="E139"/>
       <c r="F139" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G139" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B140" t="s">
         <v>11</v>
       </c>
       <c r="C140">
         <v>10463</v>
       </c>
       <c r="D140" t="s">
         <v>12</v>
       </c>
       <c r="E140"/>
       <c r="F140" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G140" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B141" t="s">
         <v>11</v>
       </c>
       <c r="C141">
         <v>10467</v>
       </c>
       <c r="D141" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E141"/>
       <c r="F141" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G141" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B142" t="s">
         <v>11</v>
       </c>
       <c r="C142">
         <v>10468</v>
       </c>
       <c r="D142" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E142"/>
       <c r="F142" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G142" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B143" t="s">
         <v>11</v>
       </c>
       <c r="C143">
         <v>10469</v>
       </c>
       <c r="D143" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E143"/>
       <c r="F143" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G143" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B144" t="s">
         <v>11</v>
       </c>
       <c r="C144">
         <v>10470</v>
       </c>
       <c r="D144" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E144"/>
       <c r="F144" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G144" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B145" t="s">
         <v>11</v>
       </c>
       <c r="C145">
         <v>10471</v>
       </c>
       <c r="D145" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E145"/>
       <c r="F145" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G145" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B146" t="s">
         <v>11</v>
       </c>
       <c r="C146">
         <v>10472</v>
       </c>
       <c r="D146" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E146"/>
       <c r="F146" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G146" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B147" t="s">
         <v>11</v>
       </c>
       <c r="C147">
         <v>10473</v>
       </c>
       <c r="D147" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E147"/>
       <c r="F147" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G147" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B148" t="s">
         <v>11</v>
       </c>
       <c r="C148">
         <v>10474</v>
       </c>
       <c r="D148" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E148"/>
       <c r="F148" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G148" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B149" t="s">
         <v>11</v>
       </c>
       <c r="C149">
         <v>10777</v>
       </c>
       <c r="D149" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E149" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F149" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="G149" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B150" t="s">
         <v>11</v>
       </c>
       <c r="C150">
         <v>10778</v>
       </c>
       <c r="D150" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E150" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F150" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="G150" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B151" t="s">
         <v>11</v>
       </c>
       <c r="C151">
         <v>10850</v>
       </c>
       <c r="D151" t="s">
         <v>12</v>
       </c>
       <c r="E151"/>
       <c r="F151" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="G151" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B152" t="s">
         <v>11</v>
       </c>
       <c r="C152">
         <v>11117</v>
       </c>
       <c r="D152" t="s">
         <v>12</v>
       </c>
       <c r="E152"/>
       <c r="F152" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="G152" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B153" t="s">
         <v>11</v>
       </c>
       <c r="C153">
         <v>11118</v>
       </c>
       <c r="D153" t="s">
         <v>12</v>
       </c>
       <c r="E153"/>
       <c r="F153" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="G153" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B154" t="s">
         <v>11</v>
       </c>
       <c r="C154">
         <v>11230</v>
       </c>
       <c r="D154" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E154"/>
       <c r="F154" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G154" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B155" t="s">
         <v>11</v>
       </c>
       <c r="C155">
         <v>11231</v>
       </c>
       <c r="D155" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E155"/>
       <c r="F155" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G155" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B156" t="s">
         <v>11</v>
       </c>
       <c r="C156">
         <v>11232</v>
       </c>
       <c r="D156" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E156"/>
       <c r="F156" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G156" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B157" t="s">
         <v>11</v>
       </c>
       <c r="C157">
         <v>11233</v>
       </c>
       <c r="D157" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E157"/>
       <c r="F157" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G157" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B158" t="s">
         <v>11</v>
       </c>
       <c r="C158">
         <v>11234</v>
       </c>
       <c r="D158" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E158"/>
       <c r="F158" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G158" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B159" t="s">
         <v>11</v>
       </c>
       <c r="C159">
         <v>11236</v>
       </c>
       <c r="D159" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E159"/>
       <c r="F159" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G159" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B160" t="s">
         <v>11</v>
       </c>
       <c r="C160">
         <v>11426</v>
       </c>
       <c r="D160" t="s">
         <v>12</v>
       </c>
       <c r="E160" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F160" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="G160" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B161" t="s">
         <v>11</v>
       </c>
       <c r="C161">
         <v>11541</v>
       </c>
       <c r="D161" t="s">
         <v>12</v>
       </c>
       <c r="E161"/>
       <c r="F161" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G161" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B162" t="s">
         <v>11</v>
       </c>
       <c r="C162">
         <v>11562</v>
       </c>
       <c r="D162" t="s">
         <v>12</v>
       </c>
       <c r="E162" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F162" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G162" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
         <v>10</v>
       </c>
       <c r="B163" t="s">
         <v>11</v>
       </c>
       <c r="C163">
         <v>11598</v>
       </c>
       <c r="D163" t="s">
         <v>12</v>
       </c>
       <c r="E163"/>
       <c r="F163" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="G163" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B164" t="s">
         <v>11</v>
       </c>
       <c r="C164">
         <v>11737</v>
       </c>
       <c r="D164" t="s">
         <v>12</v>
       </c>
       <c r="E164"/>
       <c r="F164" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="G164" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B165" t="s">
         <v>11</v>
       </c>
       <c r="C165">
         <v>11738</v>
       </c>
       <c r="D165" t="s">
         <v>12</v>
       </c>
       <c r="E165"/>
       <c r="F165" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="G165" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B166" t="s">
         <v>11</v>
       </c>
       <c r="C166">
         <v>11739</v>
       </c>
       <c r="D166" t="s">
         <v>12</v>
       </c>
       <c r="E166"/>
       <c r="F166" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="G166" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B167" t="s">
         <v>11</v>
       </c>
       <c r="C167">
         <v>11765</v>
       </c>
       <c r="D167" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E167" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F167" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G167" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B168" t="s">
         <v>11</v>
       </c>
       <c r="C168">
         <v>11766</v>
       </c>
       <c r="D168" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E168" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F168" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G168" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B169" t="s">
         <v>11</v>
       </c>
       <c r="C169">
         <v>11767</v>
       </c>
       <c r="D169" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E169" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F169" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G169" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B170" t="s">
         <v>11</v>
       </c>
       <c r="C170">
         <v>11769</v>
       </c>
       <c r="D170" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E170" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F170" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G170" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B171" t="s">
         <v>11</v>
       </c>
       <c r="C171">
         <v>11848</v>
       </c>
       <c r="D171" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E171"/>
       <c r="F171" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="G171" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B172" t="s">
         <v>11</v>
       </c>
       <c r="C172">
         <v>11849</v>
       </c>
       <c r="D172" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E172"/>
       <c r="F172" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="G172" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B173" t="s">
         <v>11</v>
       </c>
       <c r="C173">
         <v>11850</v>
       </c>
       <c r="D173" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E173"/>
       <c r="F173" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="G173" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B174" t="s">
         <v>11</v>
       </c>
       <c r="C174">
         <v>11851</v>
       </c>
       <c r="D174" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E174"/>
       <c r="F174" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="G174" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B175" t="s">
         <v>11</v>
       </c>
       <c r="C175">
         <v>11852</v>
       </c>
       <c r="D175" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E175"/>
       <c r="F175" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="G175" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B176" t="s">
         <v>11</v>
       </c>
       <c r="C176">
         <v>11853</v>
       </c>
       <c r="D176" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E176"/>
       <c r="F176" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="G176" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B177" t="s">
         <v>11</v>
       </c>
       <c r="C177">
         <v>11854</v>
       </c>
       <c r="D177" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E177"/>
       <c r="F177" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="G177" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B178" t="s">
         <v>11</v>
       </c>
       <c r="C178">
         <v>11855</v>
       </c>
       <c r="D178" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E178"/>
       <c r="F178" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="G178" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B179" t="s">
         <v>11</v>
       </c>
       <c r="C179">
         <v>11856</v>
       </c>
       <c r="D179" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E179"/>
       <c r="F179" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="G179" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B180" t="s">
         <v>11</v>
       </c>
       <c r="C180">
         <v>11912</v>
       </c>
       <c r="D180" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E180"/>
       <c r="F180" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="G180" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B181" t="s">
         <v>11</v>
       </c>
       <c r="C181">
         <v>11942</v>
       </c>
       <c r="D181" t="s">
         <v>12</v>
       </c>
       <c r="E181"/>
       <c r="F181" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="G181" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B182" t="s">
         <v>11</v>
       </c>
       <c r="C182">
         <v>11945</v>
       </c>
       <c r="D182" t="s">
         <v>12</v>
       </c>
       <c r="E182"/>
       <c r="F182" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="G182" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B183" t="s">
         <v>11</v>
       </c>
       <c r="C183">
         <v>11946</v>
       </c>
       <c r="D183" t="s">
         <v>12</v>
       </c>
       <c r="E183"/>
       <c r="F183" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="G183" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B184" t="s">
         <v>11</v>
       </c>
       <c r="C184">
         <v>11947</v>
       </c>
       <c r="D184" t="s">
         <v>12</v>
       </c>
       <c r="E184"/>
       <c r="F184" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="G184" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B185" t="s">
         <v>11</v>
       </c>
       <c r="C185">
         <v>11967</v>
       </c>
       <c r="D185" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E185"/>
       <c r="F185" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="G185" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B186" t="s">
         <v>11</v>
       </c>
       <c r="C186">
         <v>12019</v>
       </c>
       <c r="D186" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E186"/>
       <c r="F186" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G186" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B187" t="s">
         <v>11</v>
       </c>
       <c r="C187">
         <v>12021</v>
       </c>
       <c r="D187" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E187"/>
       <c r="F187" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G187" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B188" t="s">
         <v>11</v>
       </c>
       <c r="C188">
         <v>12086</v>
       </c>
       <c r="D188" t="s">
         <v>12</v>
       </c>
       <c r="E188"/>
       <c r="F188" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="G188" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B189" t="s">
         <v>11</v>
       </c>
       <c r="C189">
         <v>12293</v>
       </c>
       <c r="D189" t="s">
         <v>12</v>
       </c>
       <c r="E189"/>
       <c r="F189" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="G189" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B190" t="s">
         <v>11</v>
       </c>
       <c r="C190">
         <v>12335</v>
       </c>
       <c r="D190" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E190"/>
       <c r="F190" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="G190" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B191" t="s">
         <v>11</v>
       </c>
       <c r="C191">
         <v>12375</v>
       </c>
       <c r="D191" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E191"/>
       <c r="F191" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="G191" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B192" t="s">
         <v>11</v>
       </c>
       <c r="C192">
         <v>12381</v>
       </c>
       <c r="D192" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E192"/>
       <c r="F192" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="G192" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B193" t="s">
         <v>11</v>
       </c>
       <c r="C193">
         <v>12481</v>
       </c>
       <c r="D193" t="s">
         <v>12</v>
       </c>
       <c r="E193" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F193" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="G193" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B194" t="s">
         <v>11</v>
       </c>
       <c r="C194">
         <v>12519</v>
       </c>
       <c r="D194" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E194" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F194" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="G194" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B195" t="s">
         <v>11</v>
       </c>
       <c r="C195">
         <v>12520</v>
       </c>
       <c r="D195" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E195" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F195" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="G195" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B196" t="s">
         <v>11</v>
       </c>
       <c r="C196">
         <v>12522</v>
       </c>
       <c r="D196" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E196" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F196" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="G196" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B197" t="s">
         <v>11</v>
       </c>
       <c r="C197">
         <v>12524</v>
       </c>
       <c r="D197" t="s">
         <v>12</v>
       </c>
       <c r="E197"/>
       <c r="F197" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G197" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B198" t="s">
         <v>11</v>
       </c>
       <c r="C198">
         <v>12525</v>
       </c>
       <c r="D198" t="s">
         <v>12</v>
       </c>
       <c r="E198"/>
       <c r="F198" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G198" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B199" t="s">
         <v>11</v>
       </c>
       <c r="C199">
         <v>12620</v>
       </c>
       <c r="D199" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E199"/>
       <c r="F199" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G199" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B200" t="s">
         <v>11</v>
       </c>
       <c r="C200">
         <v>12621</v>
       </c>
       <c r="D200" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E200"/>
       <c r="F200" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="G200" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B201" t="s">
         <v>11</v>
       </c>
       <c r="C201">
         <v>12669</v>
       </c>
       <c r="D201" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E201"/>
       <c r="F201" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="G201" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B202" t="s">
         <v>11</v>
       </c>
       <c r="C202">
         <v>12670</v>
       </c>
       <c r="D202" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E202"/>
       <c r="F202" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="G202" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B203" t="s">
         <v>11</v>
       </c>
       <c r="C203">
         <v>12743</v>
       </c>
       <c r="D203" t="s">
         <v>12</v>
       </c>
       <c r="E203" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F203" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G203" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B204" t="s">
         <v>11</v>
       </c>
       <c r="C204">
         <v>12871</v>
       </c>
       <c r="D204" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E204" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F204" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G204" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B205" t="s">
         <v>11</v>
       </c>
       <c r="C205">
         <v>13030</v>
       </c>
       <c r="D205" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E205" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F205" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="G205" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B206" t="s">
         <v>11</v>
       </c>
       <c r="C206">
         <v>13064</v>
       </c>
       <c r="D206" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E206" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F206" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G206" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B207" t="s">
         <v>11</v>
       </c>
       <c r="C207">
         <v>13241</v>
       </c>
       <c r="D207" t="s">
         <v>12</v>
       </c>
       <c r="E207"/>
       <c r="F207" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G207" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
         <v>10</v>
       </c>
       <c r="B208" t="s">
         <v>11</v>
       </c>
       <c r="C208">
         <v>13252</v>
       </c>
       <c r="D208" t="s">
         <v>12</v>
       </c>
       <c r="E208"/>
       <c r="F208" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G208" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
         <v>10</v>
       </c>
       <c r="B209" t="s">
         <v>11</v>
       </c>
       <c r="C209">
         <v>13253</v>
       </c>
       <c r="D209" t="s">
         <v>12</v>
       </c>
-      <c r="E209"/>
+      <c r="E209" t="s">
+        <v>13</v>
+      </c>
       <c r="F209" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G209" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B210" t="s">
         <v>11</v>
       </c>
       <c r="C210">
         <v>13265</v>
       </c>
       <c r="D210" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E210" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F210" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G210" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B211" t="s">
         <v>11</v>
       </c>
       <c r="C211">
         <v>13266</v>
       </c>
       <c r="D211" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E211" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F211" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G211" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B212" t="s">
         <v>11</v>
       </c>
       <c r="C212">
         <v>13320</v>
       </c>
       <c r="D212" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E212"/>
       <c r="F212" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="G212" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B213" t="s">
         <v>11</v>
       </c>
       <c r="C213">
         <v>13324</v>
       </c>
       <c r="D213" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E213"/>
       <c r="F213" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="G213" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B214" t="s">
         <v>11</v>
       </c>
       <c r="C214">
         <v>13326</v>
       </c>
       <c r="D214" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E214"/>
       <c r="F214" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="G214" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B215" t="s">
         <v>11</v>
       </c>
       <c r="C215">
         <v>13327</v>
       </c>
       <c r="D215" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E215"/>
       <c r="F215" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="G215" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B216" t="s">
         <v>11</v>
       </c>
       <c r="C216">
         <v>13328</v>
       </c>
       <c r="D216" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E216"/>
       <c r="F216" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="G216" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B217" t="s">
         <v>11</v>
       </c>
       <c r="C217">
         <v>13757</v>
       </c>
       <c r="D217" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E217"/>
       <c r="F217" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="G217" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B218" t="s">
         <v>11</v>
       </c>
       <c r="C218">
         <v>13891</v>
       </c>
       <c r="D218" t="s">
         <v>12</v>
       </c>
       <c r="E218" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F218" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="G218" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B219" t="s">
         <v>11</v>
       </c>
       <c r="C219">
         <v>14037</v>
       </c>
       <c r="D219" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E219" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F219" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="G219" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B220" t="s">
         <v>11</v>
       </c>
       <c r="C220">
         <v>14038</v>
       </c>
       <c r="D220" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E220" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F220" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="G220" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B221" t="s">
         <v>11</v>
       </c>
       <c r="C221">
         <v>14039</v>
       </c>
       <c r="D221" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E221" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F221" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="G221" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B222" t="s">
         <v>11</v>
       </c>
       <c r="C222">
         <v>14062</v>
       </c>
       <c r="D222" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E222"/>
       <c r="F222" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="G222" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B223" t="s">
         <v>11</v>
       </c>
       <c r="C223">
         <v>14063</v>
       </c>
       <c r="D223" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E223" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F223" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="G223" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B224" t="s">
         <v>11</v>
       </c>
       <c r="C224">
         <v>14064</v>
       </c>
       <c r="D224" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E224" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F224" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="G224" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B225" t="s">
         <v>11</v>
       </c>
       <c r="C225">
         <v>14065</v>
       </c>
       <c r="D225" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E225" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F225" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="G225" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B226" t="s">
         <v>11</v>
       </c>
       <c r="C226">
         <v>14066</v>
       </c>
       <c r="D226" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E226" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F226" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="G226" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B227" t="s">
         <v>11</v>
       </c>
       <c r="C227">
         <v>14067</v>
       </c>
       <c r="D227" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E227" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F227" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="G227" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B228" t="s">
         <v>11</v>
       </c>
       <c r="C228">
         <v>14415</v>
       </c>
       <c r="D228" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E228" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F228" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="G228" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B229" t="s">
         <v>11</v>
       </c>
       <c r="C229">
         <v>14631</v>
       </c>
       <c r="D229" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E229"/>
       <c r="F229" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="G229" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>