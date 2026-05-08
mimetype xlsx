--- v1 (2026-02-06)
+++ v2 (2026-05-08)
@@ -65,51 +65,51 @@
   <si>
     <t>PHASE DE L'OPERATION</t>
   </si>
   <si>
     <t xml:space="preserve">PE 2357; PE 2359; </t>
   </si>
   <si>
     <t>AURUM</t>
   </si>
   <si>
     <t>LA GENERALE DES CARRIERES ET DES MINES SA</t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES  S.A ET AURUM SARL RELATIF AUX DROITS MINIERS ATTACHES  AUX PERIMETRES COUVERTS PAR LES PE 2357 et 2359 APPARTENANT A GECAMINES S.A</t>
   </si>
   <si>
     <t>2021/06/08</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t xml:space="preserve">PE 525; </t>
   </si>
   <si>
-    <t>KAMOTO COPPER COMPANY SARL</t>
+    <t>KAMOTO COPPER COMPANY SA</t>
   </si>
   <si>
     <t>CONVENTION DE JOINT-VENTURE ENTRE LA GECAMINES ET KINROSS -FORREST LTD RELATIVE A L'EXPLOITATION DE LA FILIERE KAMOTO (MINE) - DIMA - KGMOTO CONCENTRATEUR-USINES HYDROMETALLURGIQUES DE LUILU</t>
   </si>
   <si>
     <t>2023/04/15</t>
   </si>
   <si>
     <t xml:space="preserve">PR 14165; </t>
   </si>
   <si>
     <t>KASONGA MINING</t>
   </si>
   <si>
     <t>SOCIETE MINIERE DU KATANGA SASU</t>
   </si>
   <si>
     <t>2021/09/20</t>
   </si>
   <si>
     <t xml:space="preserve">PE 12270; </t>
   </si>
   <si>
     <t>NEW MINERALS INVESTMENT SARL</t>
   </si>