--- v0 (2026-03-04)
+++ v1 (2026-05-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="646">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="663">
   <si>
     <t>CTCPM DATAWAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DE TOUS LES CONTRATS DE BASE</t>
   </si>
   <si>
     <t>NOM</t>
   </si>
   <si>
     <t>OPERATEUR</t>
   </si>
   <si>
     <t>ANNEE</t>
   </si>
   <si>
     <t>MINERAIS</t>
   </si>
   <si>
     <t>TYPE DE CONTRAT</t>
   </si>
   <si>
     <t>NARURE DU CONTRAT</t>
   </si>
   <si>
@@ -461,51 +461,51 @@
   <si>
     <t>MANONO MINERALS</t>
   </si>
   <si>
     <t xml:space="preserve">Niobium; Etain; Wolframite; Coltan; Tantale Métal; Lithium; </t>
   </si>
   <si>
     <t>CONTRAT DE JV ENTRE LA COMINIERE SA ET AVZ MINERALS LTD ET DATHCOM MINING SAS ET DATHOMIR MINING RESOURCES SARL ET AVZ INTERNATIONAL PTY LTD</t>
   </si>
   <si>
     <t>DATHCOM MINING SAS</t>
   </si>
   <si>
     <t xml:space="preserve">PR 12454; PR 13359; </t>
   </si>
   <si>
     <t>CONVENTION DE JOINT VENTURE ENTRE LA SODIMICO ET FORTUNE AHEAD LTD RELATIVE A L'EXPLOITATION DES GISEMENTS DE CUIVRE ET DE COBALT DANS LA PROVNCE DU KATANGA, TERRITOIRE DE SAKANIA</t>
   </si>
   <si>
     <t>SODIFOR</t>
   </si>
   <si>
     <t>CONTRAT D'ASSOCIATION ENTRE LA RDC, LE GROUPE GECAMINES ET LE GROUPE HIGHWIND PROPERTIES LTD RELATIF A L'EXPLOITATION DES REJETS DE KINGAMYAMBO, DE LA VALLEE DE MUSONOIE ET KASOBANTU</t>
   </si>
   <si>
-    <t>METALKOL SA</t>
+    <t>COMPAGNIE DE TRAITEMENT DES REJETS DE KINGAMYAMBO</t>
   </si>
   <si>
     <t xml:space="preserve">PER 652; PE 7044; </t>
   </si>
   <si>
     <t>CONTRAT DE CESSION DES PARTS SOCIALES ENTRE LA GECAMINES SARL ET BIKO INVEST CORP DU GISEMENT MINIER DE KANSUKI COUVERT PAR LE PE 643</t>
   </si>
   <si>
     <t>KANSUKI SPRL</t>
   </si>
   <si>
     <t xml:space="preserve">Cession partielle; </t>
   </si>
   <si>
     <t xml:space="preserve">PE 643; </t>
   </si>
   <si>
     <t>CONTRAT DE CESSION DES PARTS SOCIALES ENTRE LA GECAMINES SARL ET ROWNY ASSETS LIMITED (MUTANDA MINING)</t>
   </si>
   <si>
     <t>CONVENTION D'ENTREPRISE COMMUNE ENTRE LA GECAMINES ET HEAVY MACHINERY AND INDUSTRIAL EQUIPMENT SA RELATIVE A LA RELANCE DE LA PRODUCTION DE CIMENT AU SIEGE DE CALCAIRE, CHAUX ET CIMENT DE GECAMINES</t>
   </si>
   <si>
     <t>GRANDE CIMENTERIE DU KATANGA</t>
   </si>
@@ -728,51 +728,51 @@
   <si>
     <t>CONTRATS D'AMODIATION ENTRE LA SOCIETE AURIFERE DU KIVU MANIEMA "SAKIMA" ET D.F.S.A MINING CONGO "DMC SPRL", LA GENERALE DES MINES AU CONGO "GEMICO SPRL, LE GROUPE MINIER BANGANDULA "GMB" ET SUMMERVALE OVERSEAS LIMITED "SOL"</t>
   </si>
   <si>
     <t>SOCIETE AURIFERE DU KIVU ET DU MANIEMA</t>
   </si>
   <si>
     <t xml:space="preserve">Etain; Or; Wolframite; Coltan; Cassitérite; Tantale Métal; </t>
   </si>
   <si>
     <t xml:space="preserve">PE 19; PE 12; PE 20; PE 70; PE 71; PE 72; PE 73; PE 74; PE 75; PE 79; PE 89; PE 2592; PE 2593; </t>
   </si>
   <si>
     <t>CONTRAT DE PARTENARIAT ET DE MANAGEMENT ENTRE LA SAKIMA SARL ET LA CENTRAL AFRICAN RESOURCES SPRL</t>
   </si>
   <si>
     <t>CENTRAL AFRICAN RESOURCES SPRL</t>
   </si>
   <si>
     <t xml:space="preserve">Etain; Or; Wolframite; Cassitérite; Tungsten Bar W-4; Tantale Métal; </t>
   </si>
   <si>
     <t>CONTRAT DE VENTE  ENTRE LA SOCIETE AURIFERE DU KIVU ET DU MANIEMA SARL "SAKIMA SARL" ET LA SOCIETE MANIEMA MINING SPRL</t>
   </si>
   <si>
-    <t>MANIEMA MINING</t>
+    <t>MANIEMA MINING COMPANY SARL</t>
   </si>
   <si>
     <t xml:space="preserve">Wolframite; Coltan; Cassitérite; </t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION ENTRE L'OFFICE DES MINES D'OR DE KILO-MOTO ET LA SOCIETE BLUE ROSE SPRL</t>
   </si>
   <si>
     <t>BLUE ROSE SPRL</t>
   </si>
   <si>
     <t xml:space="preserve">Or; </t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION ENTRE L'OFFICE DES MINES D'OR DE KILO-MOTO ET LA SOCIETE BORGAKIM MINING SPRL</t>
   </si>
   <si>
     <t>BORGAKIM MINING SPRL</t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION ENTRE L'OFFICE DES MINES D'OR DE KILO-MOTO ET LA SOCIETE GORUMBWA MINING SPRL</t>
   </si>
   <si>
     <t>GORUMBWA MINING SPRL</t>
   </si>
@@ -1643,51 +1643,51 @@
   <si>
     <t>CONTRAT ENTRE LA SOCIETE AURIFERE DU KIVU ET DU MANIEMA SA "SAKIMA SA" ET LA SOCIETE METAL CHEMICAL SARL "METACHEM SARL" RELATIF A L'EXECUTION DU PROJET SAKIMA N° 02/17</t>
   </si>
   <si>
     <t>METAL CHEMICAL SARL</t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES SA ET MSAC SARL RELATIF AUX DROITS MINIERS ATTACHES AU PERIMETRE DE DEUX (2) CARRES COUVERTS PAR LE PE 7571 DE GECAMINES SAOUVERT PAR LE PE 1077 DU SITE DE KALABI DE GECAMINES S.A</t>
   </si>
   <si>
     <t>MSAC SARL</t>
   </si>
   <si>
     <t xml:space="preserve">PE 7571; </t>
   </si>
   <si>
     <t>CONTRAT DE CESSION D'ACTIONS ENTRE LA GENERALE DES CARRIERES ET DES MINES S.A ET HUAYOU INTERNATIONAL MINING (HONG KONG) LIMITED RELATIF A LA CESSION D'ACTIONS DANS LA SOCIETE "LA MINIERE DE KASOMBO SAS" "MIKAS SAS " EN SIGLE</t>
   </si>
   <si>
     <t>HUAYOU INTERNATIONAL MINING (HONG KONG) LIMITED</t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES S.A. ET DIVINE LAND MINING SARL RELATIF A L'AMODIATION PARTIELLE DE DROIT D'USAGE DE LA SURFACE DE DEUX CARRES COUVERTS PAR LE PE 12.276  DE GECAMINES S.A</t>
   </si>
   <si>
-    <t>DIVINE LAND MINING SARL</t>
+    <t>DIVINE LAND MINING SARL DLT</t>
   </si>
   <si>
     <t xml:space="preserve">PE 12276; </t>
   </si>
   <si>
     <t>CONVENTION DE JOINT-VENTURE ENTRE LA GENERALE DES CARRIERES ET DES MINES S.A. ET MINALEX S.A.R.L RELATIVE A LA CREATION D'UNE JOINT-VENTURE POUR L'EXPLOITATION ET LE DEVELOPPEMENT DES GISEMENTS LOCALISES DANS LE PERIMETRE  DES PE 2361, 464, 1072  DE GECAMINES S.A.</t>
   </si>
   <si>
     <t>MINALEX SARL</t>
   </si>
   <si>
     <t xml:space="preserve">Cuivre; Cobalt; Or; </t>
   </si>
   <si>
     <t xml:space="preserve">PE 464; PE 1072; PE 2361; PE 12274; </t>
   </si>
   <si>
     <t>CONVENTION DE JOINT-VENTURE ENTRE LA GÉNÉRALE DES CARRIÈRES ET DES MINES ET CHINA NONFERROUS MINING CO. LTD RELATIVE A LA PROSPECTION ET AU DEVELOPPEMENT DU POLYGONE DE KAMBOVE</t>
   </si>
   <si>
     <t xml:space="preserve">PE 465; PE 2809; PER 13229; PER 13230; </t>
   </si>
   <si>
     <t>CONTRAT DE CESSION D'ACTIONS ENTRE KAMOA HOLDING LTD ET LA REPUBLIQUE DEMOCRATIQUE DU CONGO</t>
   </si>
@@ -1937,63 +1937,114 @@
   <si>
     <t>CONTRAT D'AMODIATION ENTRE FMR DEVELOPMENT SARL ET EXCELLEN MINERALS SARL RELATIF AUX PEPM 4004, 8139 ET 13079 DE FMR</t>
   </si>
   <si>
     <t>FMR DEVELOPMENT</t>
   </si>
   <si>
     <t xml:space="preserve">PEPM 4004; PEPM 8139; PEPM 13079; </t>
   </si>
   <si>
     <t>CONTRAT DE VENTE DE CONCENTRES DE CUIVRE ENTRE RUBAMIN SARL ET EXCELLEN MINERALS SARL</t>
   </si>
   <si>
     <t>CONTRAT DE JOINT-VENTURE ENTRE LA SOCIETE AURIFERE DU KIVU ET DU MANIEMA SA "SAKIMA SA" ET CDMC ENTITE SARL RELATIF AUX PE 17 ET 76</t>
   </si>
   <si>
     <t>CDMC ENTITE SARL</t>
   </si>
   <si>
     <t xml:space="preserve">Or; Wolframite; Coltan; Cassitérite; Tungsten Bar W-4; </t>
   </si>
   <si>
     <t>CONTRAT DE VENTE DE CATHODES DE CUIVRE CONCLU ENTRE TRANSAMINE SA ET DIVINE LAND MINING SARL</t>
   </si>
   <si>
-    <t>DIVINE LAND MINING SARL DLT</t>
-[...1 lines deleted...]
-  <si>
     <t>MEMORADUM D'INTENTION ENTRE LA REPUBLIQUE DEMOCRATIQUE DU CONGO ET LA SOCIETE FRANCAISE AREVA POUR LE DEVELOPPEMENT DE LA COOPERATION DANS LE SECTEUR MINIER DE L'URANIUM EN REPUBLIQUE DEMOCRATIQUE DU CONGO</t>
   </si>
   <si>
     <t>AREVA</t>
   </si>
   <si>
     <t>MEMORADUM D'ENTENTE ENTRE LA CONFERENCE INTERNATIONALE SUR LA REGION DES GRANDS LACS "CIRGL ET LE MINISTERE DES MINES DE LA REPUBLIQUE DEMOCRATIQUE DU CONGO SUR LA MISE EN OEUVRE DE LA PHASE PILOTE DU MECANISME D'ALERTE RAPIDE " MAR " DE LA CIRGL</t>
   </si>
   <si>
-    <t>CONTRAT DE VENTE DE CONCENTRE DE  SULFURE DE CUIVRE CONCLU ENTRE SABWE MINING SARL ET TOPVIEW INTERNATIONAL TRADING LIMITED EN DATE DU DEC 2025</t>
+    <t>CONTRAT DE VENTE DE CONCENTRE DE  SULFURE DE CUIVRE CONCLU ENTRE SABWE MINING SARL ET TOPVIEW INTERNATIONAL TRADING LIMITED EN DATE DU 03 DECEMBRE 2025</t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES SA ET LA SOCIETE WAVES RESSOURCES SARL RELATIF AUX DROITS MINIERS  ATTACHES AU PERIMETRE DE TREIZE (13) CARRES COUVERTS PAR LE PERMIS D'EXPLOITATION (PE) 531 APPARTENANT A GECAMINES SA</t>
+  </si>
+  <si>
+    <t>WAVES RESSOURCES SARL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 531; </t>
+  </si>
+  <si>
+    <t>CONTRAT D'OPTION ENTRE LA SOCIETE MINIERE DE BAKWANGA SA ET OXOR CAPITAL SARL RELATIF AU PR 11897 DE LA MIBA SA</t>
+  </si>
+  <si>
+    <t>OXOR CAPITAL SARL</t>
+  </si>
+  <si>
+    <t>CONTRAT DE CESSION ENTRE LA GENERALE DES CARRIERES ET DES MINES SA ET KABULUNGU-KAMILOMBE MINING SAS RELATIF A LA CESSION DE DROITS ET TITRES MINIERS POUR LA CERTIFICATION, LE DEVELOPPEMENT ET L'EXPLOITATION DES RESERVES DU GISEMENT DE KABULUNGU</t>
+  </si>
+  <si>
+    <t>KABULUNGU-KAMILOMBE MINING SAS</t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES SA ET LA SOCIETE CONGO MINES SERVICES SARL RELATIF AUX DROITS MINIERS ATTACHES AU PERIMETRE DE 9 (NEUF) CARRES COUVERTS PAR LE PERMIS D'EXPLOITATION (PE) 2809 PARTIELLEMENT APPARTENANT A GECAMINES SA</t>
+  </si>
+  <si>
+    <t>CONGO MINES SERVICES SARL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 2809; </t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES SA ET LA SOCIETE KAS MINING SARL RELATIF  AUX DROITS MINIERS ATTACHES AU PERIMETRE DE 5 (CINQ) CARRES COUVERTS PAR LE PERMIS D'EXPLOITATION (PE) 13829 PARTIELLEMENT APPARTENANT A GECAMINES SA</t>
+  </si>
+  <si>
+    <t>KAS MINING SARL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PE 13829; </t>
+  </si>
+  <si>
+    <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES SA ET KONGO MINING COMPANY SAS RELATIF A L'AMODIATION DE CARRES MINIERS POUR L'EXPLOITATION DE REJETS ET REMBLAIS</t>
+  </si>
+  <si>
+    <t>KONGO MINING COMPANY SAS</t>
+  </si>
+  <si>
+    <t>CONTRAT DE CESSION ENTRE LA GENERALE DES CARRIERES ET DES MINES SA ET KONGO MINING COMPANY RELATIF A LA CESSION DE CARRES MINIERS POUR L'EXPLOITATION DE REJETS ET REMBLAIS</t>
+  </si>
+  <si>
+    <t>CONTRAT DE TRANSACTION DE CONCENTRE DE SULFURE DE CUIVRE ENTRE LA COMPAGNIE MINIERE DE LUISHA (COMILU) SAS ET CHINA RAILWAY RESOURCES GROUP CO., LTD. TRADING BRANCH</t>
+  </si>
+  <si>
+    <t>CONTRAT DE VENTE DE CUIVRE CATHODIQUE ENTRE LA COMPAGNIE MINIERE DE LUISHA (COMILU) ET CHINA RAILWAY RESOURCES GROUP CO., LTD. TRADING BRANCH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2309,51 +2360,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H272"/>
+  <dimension ref="A1:H281"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H3" sqref="H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="697.116" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="113.115" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="30.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -8942,135 +8993,357 @@
       </c>
       <c r="C268">
         <v>2020</v>
       </c>
       <c r="D268" t="s">
         <v>639</v>
       </c>
       <c r="E268" t="s">
         <v>13</v>
       </c>
       <c r="F268" t="s">
         <v>14</v>
       </c>
       <c r="G268" t="s">
         <v>115</v>
       </c>
       <c r="H268">
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
         <v>640</v>
       </c>
       <c r="B269" t="s">
-        <v>641</v>
+        <v>543</v>
       </c>
       <c r="C269">
         <v>2025</v>
       </c>
       <c r="D269" t="s">
         <v>32</v>
       </c>
       <c r="E269" t="s">
         <v>103</v>
       </c>
       <c r="F269" t="s">
         <v>14</v>
       </c>
       <c r="G269"/>
       <c r="H269">
         <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
+        <v>641</v>
+      </c>
+      <c r="B270" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>643</v>
       </c>
       <c r="C270">
         <v>2009</v>
       </c>
       <c r="D270"/>
       <c r="E270" t="s">
         <v>118</v>
       </c>
       <c r="F270" t="s">
         <v>211</v>
       </c>
       <c r="G270"/>
       <c r="H270">
         <v>0</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="B271" t="s">
         <v>484</v>
       </c>
       <c r="C271">
         <v>2017</v>
       </c>
       <c r="D271"/>
       <c r="E271" t="s">
         <v>259</v>
       </c>
       <c r="F271" t="s">
         <v>260</v>
       </c>
       <c r="G271"/>
       <c r="H271">
         <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="B272" t="s">
         <v>630</v>
       </c>
       <c r="C272">
         <v>2025</v>
       </c>
       <c r="D272" t="s">
         <v>32</v>
       </c>
       <c r="E272" t="s">
         <v>510</v>
       </c>
       <c r="F272" t="s">
         <v>14</v>
       </c>
       <c r="G272"/>
       <c r="H272">
         <v>0</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>645</v>
+      </c>
+      <c r="B273" t="s">
+        <v>646</v>
+      </c>
+      <c r="C273">
+        <v>2025</v>
+      </c>
+      <c r="D273" t="s">
+        <v>12</v>
+      </c>
+      <c r="E273" t="s">
+        <v>46</v>
+      </c>
+      <c r="F273" t="s">
+        <v>14</v>
+      </c>
+      <c r="G273" t="s">
+        <v>647</v>
+      </c>
+      <c r="H273">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>648</v>
+      </c>
+      <c r="B274" t="s">
+        <v>649</v>
+      </c>
+      <c r="C274">
+        <v>2025</v>
+      </c>
+      <c r="D274" t="s">
+        <v>242</v>
+      </c>
+      <c r="E274" t="s">
+        <v>86</v>
+      </c>
+      <c r="F274" t="s">
+        <v>14</v>
+      </c>
+      <c r="G274"/>
+      <c r="H274">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>650</v>
+      </c>
+      <c r="B275" t="s">
+        <v>651</v>
+      </c>
+      <c r="C275">
+        <v>2025</v>
+      </c>
+      <c r="D275" t="s">
+        <v>12</v>
+      </c>
+      <c r="E275" t="s">
+        <v>107</v>
+      </c>
+      <c r="F275" t="s">
+        <v>14</v>
+      </c>
+      <c r="G275"/>
+      <c r="H275">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>652</v>
+      </c>
+      <c r="B276" t="s">
+        <v>653</v>
+      </c>
+      <c r="C276">
+        <v>2025</v>
+      </c>
+      <c r="D276" t="s">
+        <v>12</v>
+      </c>
+      <c r="E276" t="s">
+        <v>46</v>
+      </c>
+      <c r="F276" t="s">
+        <v>14</v>
+      </c>
+      <c r="G276" t="s">
+        <v>654</v>
+      </c>
+      <c r="H276">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>655</v>
+      </c>
+      <c r="B277" t="s">
+        <v>656</v>
+      </c>
+      <c r="C277">
+        <v>2025</v>
+      </c>
+      <c r="D277" t="s">
+        <v>12</v>
+      </c>
+      <c r="E277" t="s">
+        <v>46</v>
+      </c>
+      <c r="F277" t="s">
+        <v>14</v>
+      </c>
+      <c r="G277" t="s">
+        <v>657</v>
+      </c>
+      <c r="H277">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>658</v>
+      </c>
+      <c r="B278" t="s">
+        <v>659</v>
+      </c>
+      <c r="C278">
+        <v>2025</v>
+      </c>
+      <c r="D278" t="s">
+        <v>12</v>
+      </c>
+      <c r="E278" t="s">
+        <v>46</v>
+      </c>
+      <c r="F278" t="s">
+        <v>14</v>
+      </c>
+      <c r="G278"/>
+      <c r="H278">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>660</v>
+      </c>
+      <c r="B279" t="s">
+        <v>659</v>
+      </c>
+      <c r="C279">
+        <v>2025</v>
+      </c>
+      <c r="D279" t="s">
+        <v>12</v>
+      </c>
+      <c r="E279" t="s">
+        <v>107</v>
+      </c>
+      <c r="F279" t="s">
+        <v>14</v>
+      </c>
+      <c r="G279"/>
+      <c r="H279">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>661</v>
+      </c>
+      <c r="B280" t="s">
+        <v>24</v>
+      </c>
+      <c r="C280">
+        <v>2026</v>
+      </c>
+      <c r="D280" t="s">
+        <v>32</v>
+      </c>
+      <c r="E280" t="s">
+        <v>103</v>
+      </c>
+      <c r="F280" t="s">
+        <v>14</v>
+      </c>
+      <c r="G280"/>
+      <c r="H280">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>662</v>
+      </c>
+      <c r="B281" t="s">
+        <v>24</v>
+      </c>
+      <c r="C281">
+        <v>2026</v>
+      </c>
+      <c r="D281" t="s">
+        <v>32</v>
+      </c>
+      <c r="E281" t="s">
+        <v>103</v>
+      </c>
+      <c r="F281" t="s">
+        <v>14</v>
+      </c>
+      <c r="G281"/>
+      <c r="H281">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>