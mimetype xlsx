--- v0 (2026-03-11)
+++ v1 (2026-05-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="278">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="318">
   <si>
     <t>CTCPM DATAWAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DE TOUS LES AVENANTS ET ANNEXES</t>
   </si>
   <si>
     <t>NOM</t>
   </si>
   <si>
     <t>OPERATEUR</t>
   </si>
   <si>
     <t>ANNEE</t>
   </si>
   <si>
     <t>MINERAIS</t>
   </si>
   <si>
     <t>TYPE DE CONTRAT</t>
   </si>
   <si>
     <t>NARURE DU CONTRAT</t>
   </si>
   <si>
@@ -254,51 +254,51 @@
   <si>
     <t>COMPAGNIE MINIERE DE LUISHA</t>
   </si>
   <si>
     <t>AVENANT N° 1 A LA CONVENTION MINIERE DU 13 FEVRIER 1997</t>
   </si>
   <si>
     <t>TWANGIZA MINING</t>
   </si>
   <si>
     <t xml:space="preserve">Or; Wolframite; Coltan; Cassitérite; </t>
   </si>
   <si>
     <t>AVENANT N° 2 A LA CONVENTION MINIERE DU 13 FEVRIER 1997</t>
   </si>
   <si>
     <t>AMENDEMENT N° 1 AU CONTRAT DE JV  CONCLU LE 25 MARS 2017</t>
   </si>
   <si>
     <t>DATHCOM MINING SAS</t>
   </si>
   <si>
     <t>ANNEXES AU CONTRAT D'ASSOCIATION ENTRE LA GECAMINES ET LA COMPAGNIE DE TRAITEMENT DES REJETS DE KINGAMYAMBO RELATIF AU PER 652</t>
   </si>
   <si>
-    <t>METALKOL SA</t>
+    <t>COMPAGNIE DE TRAITEMENT DES REJETS DE KINGAMYAMBO</t>
   </si>
   <si>
     <t xml:space="preserve">PER 652; PE 7044; </t>
   </si>
   <si>
     <t>AVENANT N° 1 DU 17 MARS 2012</t>
   </si>
   <si>
     <t>GRANDE CIMENTERIE DU KATANGA</t>
   </si>
   <si>
     <t>CONVENTION TRANSACTIONNELLE ET ACTE DE CESSION DE PARTS SOCIALES</t>
   </si>
   <si>
     <t>Société Minière de Deziwa et Ecaille</t>
   </si>
   <si>
     <t xml:space="preserve">Cession  totale; </t>
   </si>
   <si>
     <t>AVENANT N° 1 A LA CONVENTION DE JV N° 1057/20523/SG/GC</t>
   </si>
   <si>
     <t>SOCIETE D’EXPLOITATION DE LA CASSITERITE AU KATANGA</t>
   </si>
@@ -846,50 +846,170 @@
     <t>AVENANT N° 6 AU CONTRAT DE CREATION DE SOCIETE 377/6713/SG/GC/2000 DU 09 JUIN 2000</t>
   </si>
   <si>
     <t>AVENANT N° 1 A LA CONVENTION D'ASSOCIATION  ENTRE  LA GENERALE DES CARRIERES ET DES MINES  ET  KIPUSHI RESOURCES INTERNATIONAL LIMITED N° 770/11068/SG/GC/2007 DU 14 FEVRIER 2007</t>
   </si>
   <si>
     <t>AVENANT N° 2 A LA CONVENTION D'ASSOCIATION  ENTRE  LA GENERALE DES CARRIERES ET DES MINES  ET  KIPUSHI RESOURCES INTERNATIONAL LIMITED N° 770/11068/SG/GC/2007 DU 14 FEVRIER 2007</t>
   </si>
   <si>
     <t>ACTE DE NOVATION RELATIF A LA CONVENTION D'ASSOCIATION  ENTRE  LA GENERALE DES CARRIERES ET DES MINES  ET  KIPUSHI RESOURCES INTERNATIONAL LIMITED ET IVANHOE DRC HOLDING COMPANY LTD</t>
   </si>
   <si>
     <t>CROQUIS ET COOORDONNES GEOGRAPHIQUES DES SOMMETS PE 779</t>
   </si>
   <si>
     <t>YAMS MINING SARL</t>
   </si>
   <si>
     <t>AVENANT N° 2 AU CONTRAT D'AMODIATION N° 1923/7813/SG/GC/2020</t>
   </si>
   <si>
     <t>KAI PENG MINING SARL</t>
   </si>
   <si>
     <t>AVENANT N° 1 AU CONTRAT DE TRANSPORT TRIPARTITE D'ENERGIE ELECTRIQUE ENTRE LA SOCIETE NATIONALE D'ELECTRICITE SA (SNEL SA), LA SINO-CONGOLAISE HYDROELECTRIQUE DE BUSANGA (SICOHYDRO SA),  SA) ET LA COMPAGNIE MINIERE DE LUISHA (COMILU SAS)</t>
+  </si>
+  <si>
+    <t>RCCM WAVES</t>
+  </si>
+  <si>
+    <t>WAVES RESSOURCES SARL</t>
+  </si>
+  <si>
+    <t>RCCM 2 WAVES</t>
+  </si>
+  <si>
+    <t>NIF WAVES</t>
+  </si>
+  <si>
+    <t>IDENTIFICATION NATIONALE WAVES</t>
+  </si>
+  <si>
+    <t>DEPOT STATUTS WAVES-R</t>
+  </si>
+  <si>
+    <t>ACTE NOTARIE WAVES-R</t>
+  </si>
+  <si>
+    <t>ACTE NOTARIE N° 026/2025</t>
+  </si>
+  <si>
+    <t>ACTE NOTARIE N° 32/2025</t>
+  </si>
+  <si>
+    <t>OXOR CAPITAL SARL</t>
+  </si>
+  <si>
+    <t>PROCURATION</t>
+  </si>
+  <si>
+    <t>ACTE NOTARIE KABULUNGU-KAMILOMBE MINING SAS</t>
+  </si>
+  <si>
+    <t>KABULUNGU-KAMILOMBE MINING SAS</t>
+  </si>
+  <si>
+    <t>ACTE NOTARIE N° 27_2025 DU CONTRAT DE CESSION</t>
+  </si>
+  <si>
+    <t>RCCM CMS</t>
+  </si>
+  <si>
+    <t>CONGO MINES SERVICES SARL</t>
+  </si>
+  <si>
+    <t>IDENTIFICATION NATIONALE CMS</t>
+  </si>
+  <si>
+    <t>NIF CONGO MINES SERVICES</t>
+  </si>
+  <si>
+    <t>ANNEXE 2 : CROQUIS ET COORDONNEES GEOGRAPHYQUES PE 2809</t>
+  </si>
+  <si>
+    <t>ANNEXE 3 : CONTENU DE L'ETUDE DE FAISABILITE</t>
+  </si>
+  <si>
+    <t>QUITTANCE/PERCEPTION N° 801- CAMI</t>
+  </si>
+  <si>
+    <t>ACTE D'ELECTION DE DOMICILE</t>
+  </si>
+  <si>
+    <t>ACTE NOTARIE CONGO MINES SERVICES SARL</t>
+  </si>
+  <si>
+    <t>ANNEXES AU CONTRAT D'AMODIATION - PE 13829</t>
+  </si>
+  <si>
+    <t>KAS MINING SARL</t>
+  </si>
+  <si>
+    <t>ACTE NOTARIE DU CADASTRE MINIER N° 28/2025</t>
+  </si>
+  <si>
+    <t>PE 2809 - EXTRAIT CARTE DE RETOMBE MINIERE - COORDONNEES GEOGRAPHYQUES</t>
+  </si>
+  <si>
+    <t>CROQUIS ET COORDONNEES  DE 13 CARRES DU PE 531 KAMWALE</t>
+  </si>
+  <si>
+    <t>AVENANT N° 1 AU CONTRAT DE CESSION N° 2681/13781/SG/GC/2025 ENTRE LA GENERALE DES CARRIERES ET DES MINES SA ET KONGO MINING COMPANY SAS RELATIF A LA CESSION DE CARRES MINIERS POUR L'EXPOITATION DE REJETS ET REMBLAIS</t>
+  </si>
+  <si>
+    <t>KONGO MINING COMPANY SAS</t>
+  </si>
+  <si>
+    <t>ACTE NOTARIE N° 30/2025 DU CAMI</t>
+  </si>
+  <si>
+    <t>ACTE NOTARIE N° 031/2025 DU CAMI</t>
+  </si>
+  <si>
+    <t>ANNEXE PE 11600</t>
+  </si>
+  <si>
+    <t>ANNEXE A  : CROQUIS ET COORDONNEES GEOGRAPHYQUES DES DROITS ET TITRES MINIERS</t>
+  </si>
+  <si>
+    <t>ANNEXE A   (bis) : CROQUIS ET COORDONNEES GEOGRAPHYQUES PER 9687</t>
+  </si>
+  <si>
+    <t>ANNEXE B : CROQUIS ET COORDONNEES GEOGRAPHYQUES PER  9687</t>
+  </si>
+  <si>
+    <t>ANNEXES REJETS DES PER 9687, PE 8841, PER 14367, PE 4958, PE 2808, PE 2356</t>
+  </si>
+  <si>
+    <t>LETTRE DE TRANSMISSION DE COMILU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contrat de vente; </t>
+  </si>
+  <si>
+    <t>LETTRE DE TRANSMISSION  DU CONTRAT DE VENTE DE COMILU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1205,51 +1325,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G165"/>
+  <dimension ref="A1:G198"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="296.071" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="74.268" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -4574,50 +4694,677 @@
         <v>18</v>
       </c>
       <c r="F164" t="s">
         <v>13</v>
       </c>
       <c r="G164"/>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
         <v>277</v>
       </c>
       <c r="B165" t="s">
         <v>21</v>
       </c>
       <c r="C165">
         <v>2025</v>
       </c>
       <c r="D165"/>
       <c r="E165" t="s">
         <v>22</v>
       </c>
       <c r="F165" t="s">
         <v>13</v>
       </c>
       <c r="G165"/>
+    </row>
+    <row r="166" spans="1:7">
+      <c r="A166" t="s">
+        <v>278</v>
+      </c>
+      <c r="B166" t="s">
+        <v>279</v>
+      </c>
+      <c r="C166">
+        <v>2024</v>
+      </c>
+      <c r="D166"/>
+      <c r="E166" t="s">
+        <v>18</v>
+      </c>
+      <c r="F166" t="s">
+        <v>32</v>
+      </c>
+      <c r="G166"/>
+    </row>
+    <row r="167" spans="1:7">
+      <c r="A167" t="s">
+        <v>280</v>
+      </c>
+      <c r="B167" t="s">
+        <v>279</v>
+      </c>
+      <c r="C167">
+        <v>2024</v>
+      </c>
+      <c r="D167"/>
+      <c r="E167" t="s">
+        <v>18</v>
+      </c>
+      <c r="F167" t="s">
+        <v>32</v>
+      </c>
+      <c r="G167"/>
+    </row>
+    <row r="168" spans="1:7">
+      <c r="A168" t="s">
+        <v>281</v>
+      </c>
+      <c r="B168" t="s">
+        <v>279</v>
+      </c>
+      <c r="C168">
+        <v>2024</v>
+      </c>
+      <c r="D168"/>
+      <c r="E168" t="s">
+        <v>18</v>
+      </c>
+      <c r="F168" t="s">
+        <v>32</v>
+      </c>
+      <c r="G168"/>
+    </row>
+    <row r="169" spans="1:7">
+      <c r="A169" t="s">
+        <v>282</v>
+      </c>
+      <c r="B169" t="s">
+        <v>279</v>
+      </c>
+      <c r="C169">
+        <v>2024</v>
+      </c>
+      <c r="D169"/>
+      <c r="E169" t="s">
+        <v>18</v>
+      </c>
+      <c r="F169" t="s">
+        <v>32</v>
+      </c>
+      <c r="G169"/>
+    </row>
+    <row r="170" spans="1:7">
+      <c r="A170" t="s">
+        <v>283</v>
+      </c>
+      <c r="B170" t="s">
+        <v>279</v>
+      </c>
+      <c r="C170">
+        <v>2024</v>
+      </c>
+      <c r="D170"/>
+      <c r="E170" t="s">
+        <v>18</v>
+      </c>
+      <c r="F170" t="s">
+        <v>32</v>
+      </c>
+      <c r="G170"/>
+    </row>
+    <row r="171" spans="1:7">
+      <c r="A171" t="s">
+        <v>284</v>
+      </c>
+      <c r="B171" t="s">
+        <v>279</v>
+      </c>
+      <c r="C171">
+        <v>2024</v>
+      </c>
+      <c r="D171"/>
+      <c r="E171" t="s">
+        <v>18</v>
+      </c>
+      <c r="F171" t="s">
+        <v>32</v>
+      </c>
+      <c r="G171"/>
+    </row>
+    <row r="172" spans="1:7">
+      <c r="A172" t="s">
+        <v>285</v>
+      </c>
+      <c r="B172" t="s">
+        <v>279</v>
+      </c>
+      <c r="C172">
+        <v>2025</v>
+      </c>
+      <c r="D172"/>
+      <c r="E172" t="s">
+        <v>18</v>
+      </c>
+      <c r="F172" t="s">
+        <v>32</v>
+      </c>
+      <c r="G172"/>
+    </row>
+    <row r="173" spans="1:7">
+      <c r="A173" t="s">
+        <v>286</v>
+      </c>
+      <c r="B173" t="s">
+        <v>287</v>
+      </c>
+      <c r="C173">
+        <v>2025</v>
+      </c>
+      <c r="D173"/>
+      <c r="E173" t="s">
+        <v>27</v>
+      </c>
+      <c r="F173" t="s">
+        <v>32</v>
+      </c>
+      <c r="G173"/>
+    </row>
+    <row r="174" spans="1:7">
+      <c r="A174" t="s">
+        <v>288</v>
+      </c>
+      <c r="B174" t="s">
+        <v>279</v>
+      </c>
+      <c r="C174">
+        <v>2025</v>
+      </c>
+      <c r="D174"/>
+      <c r="E174" t="s">
+        <v>18</v>
+      </c>
+      <c r="F174" t="s">
+        <v>32</v>
+      </c>
+      <c r="G174"/>
+    </row>
+    <row r="175" spans="1:7">
+      <c r="A175" t="s">
+        <v>289</v>
+      </c>
+      <c r="B175" t="s">
+        <v>290</v>
+      </c>
+      <c r="C175">
+        <v>2025</v>
+      </c>
+      <c r="D175"/>
+      <c r="E175" t="s">
+        <v>86</v>
+      </c>
+      <c r="F175" t="s">
+        <v>32</v>
+      </c>
+      <c r="G175"/>
+    </row>
+    <row r="176" spans="1:7">
+      <c r="A176" t="s">
+        <v>291</v>
+      </c>
+      <c r="B176" t="s">
+        <v>290</v>
+      </c>
+      <c r="C176">
+        <v>2025</v>
+      </c>
+      <c r="D176"/>
+      <c r="E176" t="s">
+        <v>86</v>
+      </c>
+      <c r="F176" t="s">
+        <v>32</v>
+      </c>
+      <c r="G176"/>
+    </row>
+    <row r="177" spans="1:7">
+      <c r="A177" t="s">
+        <v>292</v>
+      </c>
+      <c r="B177" t="s">
+        <v>293</v>
+      </c>
+      <c r="C177">
+        <v>2025</v>
+      </c>
+      <c r="D177"/>
+      <c r="E177" t="s">
+        <v>18</v>
+      </c>
+      <c r="F177" t="s">
+        <v>32</v>
+      </c>
+      <c r="G177"/>
+    </row>
+    <row r="178" spans="1:7">
+      <c r="A178" t="s">
+        <v>294</v>
+      </c>
+      <c r="B178" t="s">
+        <v>293</v>
+      </c>
+      <c r="C178">
+        <v>2025</v>
+      </c>
+      <c r="D178"/>
+      <c r="E178" t="s">
+        <v>18</v>
+      </c>
+      <c r="F178" t="s">
+        <v>32</v>
+      </c>
+      <c r="G178"/>
+    </row>
+    <row r="179" spans="1:7">
+      <c r="A179" t="s">
+        <v>295</v>
+      </c>
+      <c r="B179" t="s">
+        <v>293</v>
+      </c>
+      <c r="C179">
+        <v>2019</v>
+      </c>
+      <c r="D179"/>
+      <c r="E179" t="s">
+        <v>18</v>
+      </c>
+      <c r="F179" t="s">
+        <v>32</v>
+      </c>
+      <c r="G179"/>
+    </row>
+    <row r="180" spans="1:7">
+      <c r="A180" t="s">
+        <v>296</v>
+      </c>
+      <c r="B180" t="s">
+        <v>293</v>
+      </c>
+      <c r="C180">
+        <v>2025</v>
+      </c>
+      <c r="D180"/>
+      <c r="E180" t="s">
+        <v>18</v>
+      </c>
+      <c r="F180" t="s">
+        <v>32</v>
+      </c>
+      <c r="G180"/>
+    </row>
+    <row r="181" spans="1:7">
+      <c r="A181" t="s">
+        <v>297</v>
+      </c>
+      <c r="B181" t="s">
+        <v>293</v>
+      </c>
+      <c r="C181">
+        <v>2025</v>
+      </c>
+      <c r="D181"/>
+      <c r="E181" t="s">
+        <v>18</v>
+      </c>
+      <c r="F181" t="s">
+        <v>32</v>
+      </c>
+      <c r="G181"/>
+    </row>
+    <row r="182" spans="1:7">
+      <c r="A182" t="s">
+        <v>298</v>
+      </c>
+      <c r="B182" t="s">
+        <v>293</v>
+      </c>
+      <c r="C182">
+        <v>2025</v>
+      </c>
+      <c r="D182"/>
+      <c r="E182" t="s">
+        <v>18</v>
+      </c>
+      <c r="F182" t="s">
+        <v>32</v>
+      </c>
+      <c r="G182"/>
+    </row>
+    <row r="183" spans="1:7">
+      <c r="A183" t="s">
+        <v>299</v>
+      </c>
+      <c r="B183" t="s">
+        <v>293</v>
+      </c>
+      <c r="C183">
+        <v>2025</v>
+      </c>
+      <c r="D183"/>
+      <c r="E183" t="s">
+        <v>18</v>
+      </c>
+      <c r="F183" t="s">
+        <v>32</v>
+      </c>
+      <c r="G183"/>
+    </row>
+    <row r="184" spans="1:7">
+      <c r="A184" t="s">
+        <v>300</v>
+      </c>
+      <c r="B184" t="s">
+        <v>293</v>
+      </c>
+      <c r="C184">
+        <v>2025</v>
+      </c>
+      <c r="D184"/>
+      <c r="E184" t="s">
+        <v>18</v>
+      </c>
+      <c r="F184" t="s">
+        <v>32</v>
+      </c>
+      <c r="G184"/>
+    </row>
+    <row r="185" spans="1:7">
+      <c r="A185" t="s">
+        <v>301</v>
+      </c>
+      <c r="B185" t="s">
+        <v>302</v>
+      </c>
+      <c r="C185">
+        <v>2017</v>
+      </c>
+      <c r="D185"/>
+      <c r="E185" t="s">
+        <v>18</v>
+      </c>
+      <c r="F185" t="s">
+        <v>32</v>
+      </c>
+      <c r="G185"/>
+    </row>
+    <row r="186" spans="1:7">
+      <c r="A186" t="s">
+        <v>303</v>
+      </c>
+      <c r="B186" t="s">
+        <v>302</v>
+      </c>
+      <c r="C186">
+        <v>2025</v>
+      </c>
+      <c r="D186"/>
+      <c r="E186" t="s">
+        <v>18</v>
+      </c>
+      <c r="F186" t="s">
+        <v>32</v>
+      </c>
+      <c r="G186"/>
+    </row>
+    <row r="187" spans="1:7">
+      <c r="A187" t="s">
+        <v>304</v>
+      </c>
+      <c r="B187" t="s">
+        <v>293</v>
+      </c>
+      <c r="C187">
+        <v>2014</v>
+      </c>
+      <c r="D187"/>
+      <c r="E187" t="s">
+        <v>18</v>
+      </c>
+      <c r="F187" t="s">
+        <v>32</v>
+      </c>
+      <c r="G187"/>
+    </row>
+    <row r="188" spans="1:7">
+      <c r="A188" t="s">
+        <v>305</v>
+      </c>
+      <c r="B188" t="s">
+        <v>279</v>
+      </c>
+      <c r="C188">
+        <v>2025</v>
+      </c>
+      <c r="D188"/>
+      <c r="E188" t="s">
+        <v>18</v>
+      </c>
+      <c r="F188" t="s">
+        <v>32</v>
+      </c>
+      <c r="G188"/>
+    </row>
+    <row r="189" spans="1:7">
+      <c r="A189" t="s">
+        <v>306</v>
+      </c>
+      <c r="B189" t="s">
+        <v>307</v>
+      </c>
+      <c r="C189">
+        <v>2025</v>
+      </c>
+      <c r="D189"/>
+      <c r="E189" t="s">
+        <v>86</v>
+      </c>
+      <c r="F189" t="s">
+        <v>13</v>
+      </c>
+      <c r="G189"/>
+    </row>
+    <row r="190" spans="1:7">
+      <c r="A190" t="s">
+        <v>308</v>
+      </c>
+      <c r="B190" t="s">
+        <v>307</v>
+      </c>
+      <c r="C190">
+        <v>2025</v>
+      </c>
+      <c r="D190"/>
+      <c r="E190" t="s">
+        <v>86</v>
+      </c>
+      <c r="F190" t="s">
+        <v>32</v>
+      </c>
+      <c r="G190"/>
+    </row>
+    <row r="191" spans="1:7">
+      <c r="A191" t="s">
+        <v>309</v>
+      </c>
+      <c r="B191" t="s">
+        <v>307</v>
+      </c>
+      <c r="C191">
+        <v>2025</v>
+      </c>
+      <c r="D191"/>
+      <c r="E191" t="s">
+        <v>18</v>
+      </c>
+      <c r="F191" t="s">
+        <v>32</v>
+      </c>
+      <c r="G191"/>
+    </row>
+    <row r="192" spans="1:7">
+      <c r="A192" t="s">
+        <v>310</v>
+      </c>
+      <c r="B192" t="s">
+        <v>307</v>
+      </c>
+      <c r="C192">
+        <v>2025</v>
+      </c>
+      <c r="D192"/>
+      <c r="E192" t="s">
+        <v>18</v>
+      </c>
+      <c r="F192" t="s">
+        <v>32</v>
+      </c>
+      <c r="G192"/>
+    </row>
+    <row r="193" spans="1:7">
+      <c r="A193" t="s">
+        <v>311</v>
+      </c>
+      <c r="B193" t="s">
+        <v>307</v>
+      </c>
+      <c r="C193">
+        <v>2025</v>
+      </c>
+      <c r="D193"/>
+      <c r="E193" t="s">
+        <v>18</v>
+      </c>
+      <c r="F193" t="s">
+        <v>32</v>
+      </c>
+      <c r="G193"/>
+    </row>
+    <row r="194" spans="1:7">
+      <c r="A194" t="s">
+        <v>312</v>
+      </c>
+      <c r="B194" t="s">
+        <v>307</v>
+      </c>
+      <c r="C194">
+        <v>2025</v>
+      </c>
+      <c r="D194"/>
+      <c r="E194" t="s">
+        <v>86</v>
+      </c>
+      <c r="F194" t="s">
+        <v>32</v>
+      </c>
+      <c r="G194"/>
+    </row>
+    <row r="195" spans="1:7">
+      <c r="A195" t="s">
+        <v>313</v>
+      </c>
+      <c r="B195" t="s">
+        <v>307</v>
+      </c>
+      <c r="C195">
+        <v>2025</v>
+      </c>
+      <c r="D195"/>
+      <c r="E195" t="s">
+        <v>86</v>
+      </c>
+      <c r="F195" t="s">
+        <v>32</v>
+      </c>
+      <c r="G195"/>
+    </row>
+    <row r="196" spans="1:7">
+      <c r="A196" t="s">
+        <v>314</v>
+      </c>
+      <c r="B196" t="s">
+        <v>307</v>
+      </c>
+      <c r="C196">
+        <v>2025</v>
+      </c>
+      <c r="D196"/>
+      <c r="E196" t="s">
+        <v>86</v>
+      </c>
+      <c r="F196" t="s">
+        <v>32</v>
+      </c>
+      <c r="G196"/>
+    </row>
+    <row r="197" spans="1:7">
+      <c r="A197" t="s">
+        <v>315</v>
+      </c>
+      <c r="B197" t="s">
+        <v>72</v>
+      </c>
+      <c r="C197">
+        <v>2026</v>
+      </c>
+      <c r="D197"/>
+      <c r="E197" t="s">
+        <v>316</v>
+      </c>
+      <c r="F197" t="s">
+        <v>32</v>
+      </c>
+      <c r="G197"/>
+    </row>
+    <row r="198" spans="1:7">
+      <c r="A198" t="s">
+        <v>317</v>
+      </c>
+      <c r="B198" t="s">
+        <v>72</v>
+      </c>
+      <c r="C198">
+        <v>2026</v>
+      </c>
+      <c r="D198"/>
+      <c r="E198" t="s">
+        <v>316</v>
+      </c>
+      <c r="F198" t="s">
+        <v>32</v>
+      </c>
+      <c r="G198"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>