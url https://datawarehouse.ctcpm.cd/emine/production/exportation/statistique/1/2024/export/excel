--- v0 (2025-11-06)
+++ v1 (2026-04-03)
@@ -524,171 +524,171 @@
       <c r="B4">
         <v>247519.62</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5">
         <v>281827.0</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6">
         <v>254402.06</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7">
-        <v>776866.24</v>
+        <v>783748.68</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8">
         <v>246128.2</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9">
         <v>262833.29</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10">
         <v>224819.59</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11">
-        <v>3106335.73</v>
+        <v>733781.08</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12">
-        <v>3883201.97</v>
+        <v>1517529.76</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13">
         <v>266067.59</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14">
         <v>251593.18</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>15</v>
       </c>
       <c r="B15">
         <v>286475.33</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>16</v>
       </c>
       <c r="B16">
-        <v>5336317.64</v>
+        <v>804136.1</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>17</v>
       </c>
       <c r="B17">
         <v>289677.67</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18">
         <v>260897.99</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19">
         <v>234166.91</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>20</v>
       </c>
       <c r="B20">
-        <v>7805250.91</v>
+        <v>784742.57</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>21</v>
       </c>
       <c r="B21">
-        <v>13141568.55</v>
+        <v>1588878.67</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>22</v>
       </c>
       <c r="B22">
-        <v>17024770.52</v>
+        <v>3106408.43</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="1"/>
     </row>
@@ -851,59 +851,59 @@
       <c r="B47">
         <v>2394801.66</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48">
         <v>2023</v>
       </c>
       <c r="B48">
         <v>2837817.5</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49">
         <v>2024</v>
       </c>
       <c r="B49">
         <v>3106408.43</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50">
         <v>2025</v>
       </c>
       <c r="B50">
-        <v>269875.58</v>
+        <v>3109535.07</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>22</v>
       </c>
       <c r="B51">
-        <v>22175923.08</v>
+        <v>25015582.57</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
         <v>25</v>
       </c>
       <c r="B56" t="s">
         <v>3</v>
       </c>
       <c r="C56" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">