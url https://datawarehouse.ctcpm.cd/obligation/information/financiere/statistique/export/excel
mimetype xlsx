--- v0 (2026-06-14)
+++ v1 (2026-10-24)
@@ -38,78 +38,78 @@
   <si>
     <t>EVOLUTION DE 0,3% DE CHIFFRE D'AFFAIRE POUR LA POPULATION LOCALE</t>
   </si>
   <si>
     <t>STATISTIQUES SUR LES 0,3%</t>
   </si>
   <si>
     <t>PERIODE</t>
   </si>
   <si>
     <t>MONTANT (USD)</t>
   </si>
   <si>
     <t>CUMUL</t>
   </si>
   <si>
     <t>VOLUME TOTAL DE PROJETS DE DOT PAR DOMAINE</t>
   </si>
   <si>
     <t>DOMAINE</t>
   </si>
   <si>
     <t>NOMBRE DE PROJETS</t>
   </si>
   <si>
-    <t>socio culturel</t>
+    <t>Socio-culturel</t>
   </si>
   <si>
     <t>Santé</t>
   </si>
   <si>
     <t>Justice</t>
   </si>
   <si>
     <t>Infrastructures</t>
   </si>
   <si>
     <t>Industrie</t>
   </si>
   <si>
     <t>Environnement</t>
   </si>
   <si>
-    <t>Education et formation professionnelle</t>
-[...2 lines deleted...]
-    <t>eau et energie</t>
+    <t>Education et formation professionnelles</t>
+  </si>
+  <si>
+    <t>Eau et énergie</t>
   </si>
   <si>
     <t>Développement humain</t>
   </si>
   <si>
-    <t>Centre professionnelle</t>
+    <t>Centre professionnel</t>
   </si>
   <si>
     <t>Agro-pastoral</t>
   </si>
   <si>
     <t>VOLUME TOTAL DE LA DOT PAR PROVINCE</t>
   </si>
   <si>
     <t>NOMBRE DE SOCIETES</t>
   </si>
   <si>
     <t>Haut-Uélé</t>
   </si>
   <si>
     <t>Nord-Kivu</t>
   </si>
   <si>
     <t>Lualaba</t>
   </si>
   <si>
     <t>Haut-Katanga</t>
   </si>
   <si>
     <t>VOLUME TOTAL DE PROJET DE DOT PAR STADE DE PROJET</t>
   </si>
@@ -473,51 +473,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C36" sqref="C36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:3">
@@ -757,76 +757,76 @@
         <v>21</v>
       </c>
       <c r="B30">
         <v>1</v>
       </c>
       <c r="C30">
         <v>22429115.0</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>22</v>
       </c>
       <c r="B31">
         <v>1</v>
       </c>
       <c r="C31">
         <v>9484006.41</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>23</v>
       </c>
       <c r="B32">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C32">
-        <v>167173190.91</v>
+        <v>211156598.85</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>24</v>
       </c>
       <c r="B33">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C33">
-        <v>126403184.34</v>
+        <v>80859776.4</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>4</v>
       </c>
       <c r="B34">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C34">
-        <v>325489496.66</v>
+        <v>323929496.66</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>27</v>
       </c>
       <c r="B38">