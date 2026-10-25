--- v0 (2026-06-14)
+++ v1 (2026-10-25)
@@ -53,66 +53,66 @@
   <si>
     <t>NATURE</t>
   </si>
   <si>
     <t>COÛT EN USD</t>
   </si>
   <si>
     <t>STATUT</t>
   </si>
   <si>
     <t>DATE DEBUT</t>
   </si>
   <si>
     <t>DATE FIN</t>
   </si>
   <si>
     <t>Construction d’une école Technique pour les 15 communautés le long de la RN39 entre Kinsenda et Lualaba.</t>
   </si>
   <si>
     <t>DOT MUMI</t>
   </si>
   <si>
     <t>RN39 entre les villages Kinsenda et Lualaba.</t>
   </si>
   <si>
-    <t>Education et formation professionnelle</t>
+    <t>Education et formation professionnelles</t>
   </si>
   <si>
     <t>En cours</t>
   </si>
   <si>
     <t>Réhabilitation et redynamisation de DOKO 2</t>
   </si>
   <si>
     <t>DOT KIBALI</t>
   </si>
   <si>
     <t>Durba - Kokiza</t>
   </si>
   <si>
-    <t>socio culturel</t>
+    <t>Socio-culturel</t>
   </si>
   <si>
     <t>Fini</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>23/07/2023</t>
   </si>
   <si>
     <t>Construction et Equipement de Centre de Santé ABINVA</t>
   </si>
   <si>
     <t>Abinva</t>
   </si>
   <si>
     <t>Santé</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>Mise en œuvre d'une unité de production d'aviculture au village Masumbu pour les communautés impactées par le projet MUMI</t>
   </si>
@@ -128,51 +128,51 @@
   <si>
     <t>Construction d’un Centre de Santé de Référence avec Maternité au village Nkando</t>
   </si>
   <si>
     <t>Village Nkando/ Dianda</t>
   </si>
   <si>
     <t>Distribution d’intrants agricoles aux 450 ménages</t>
   </si>
   <si>
     <t>DOT SHITURU</t>
   </si>
   <si>
     <t>Quartier Nguya, Kilima, Buluo 1&amp;2, Kimpulande</t>
   </si>
   <si>
     <t>Construction d’un Centre de Santé Moderne avec Maternité au village Kyavie</t>
   </si>
   <si>
     <t>Village Kyavie</t>
   </si>
   <si>
     <t>Forages de 12 puits</t>
   </si>
   <si>
-    <t>eau et energie</t>
+    <t>Eau et énergie</t>
   </si>
   <si>
     <t>Construction d’une morgue moderne</t>
   </si>
   <si>
     <t>Quartier Buluo</t>
   </si>
   <si>
     <t>Construction d’un Complexe Scolaire Public dans la commune  Ruashi au quartier LUANO I</t>
   </si>
   <si>
     <t>DOT RUASHI</t>
   </si>
   <si>
     <t>Commune Ruashi sur l’avenue MANOA au quartier LUANO I</t>
   </si>
   <si>
     <t>Aux arrêts</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
     <t>06/05/2024</t>
   </si>
@@ -359,51 +359,51 @@
   <si>
     <t>Construction et Equipment d'une Ecole à Ngilima</t>
   </si>
   <si>
     <t>Dungu</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>Aménagement de l'aire de jeux et du vestiaire du stade communautaire Durba</t>
   </si>
   <si>
     <t>26/01/2024</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>Appui et équipement de centre de formation professionnelle RUASHI 2</t>
   </si>
   <si>
     <t>Commune Ruashi  sur l’avenue de l’Hôpital militaire au sein du centre socio professionnel Ruashi 2</t>
   </si>
   <si>
-    <t>Centre professionnelle</t>
+    <t>Centre professionnel</t>
   </si>
   <si>
     <t>Amélioration de l’accessibilité géographique des communautés impactées (Réhabilitation profonde de 15km de route à desserte agricole reliant les villages Kaindu-Mibanze-Dikanda et Masumbu-Kyavie)</t>
   </si>
   <si>
     <t>Villages Kaindu  Mibanze  Dikanda  Masumbu et Kyavie</t>
   </si>
   <si>
     <t>Construction du Pont à desserte agricole reliant les villages Masumbu et Kyavie dans le groupement Mwanfwe</t>
   </si>
   <si>
     <t>Entre les villages  Kyavie et Masumbu</t>
   </si>
   <si>
     <t>Equipement HGR Faradje</t>
   </si>
   <si>
     <t>Faradge Centre</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>Amélioration de la productivité des ménages agricoles (Construction de 3 greniers agricoles aux villages Kawama  Masumbu et Kyavie)</t>
   </si>
@@ -3238,51 +3238,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H482"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H3" sqref="H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="267.649" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="207.521" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>