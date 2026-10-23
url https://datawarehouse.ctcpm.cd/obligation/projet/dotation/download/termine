--- v0 (2026-06-20)
+++ v1 (2026-10-23)
@@ -53,51 +53,51 @@
   <si>
     <t>NATURE</t>
   </si>
   <si>
     <t>COÛT EN USD</t>
   </si>
   <si>
     <t>STATUT</t>
   </si>
   <si>
     <t>DATE DEBUT</t>
   </si>
   <si>
     <t>DATE FIN</t>
   </si>
   <si>
     <t>Réhabilitation et redynamisation de DOKO 2</t>
   </si>
   <si>
     <t>DOT KIBALI</t>
   </si>
   <si>
     <t>Durba - Kokiza</t>
   </si>
   <si>
-    <t>socio culturel</t>
+    <t>Socio-culturel</t>
   </si>
   <si>
     <t>Fini</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>23/07/2023</t>
   </si>
   <si>
     <t>Construction et Equipement de Centre de Santé ABINVA</t>
   </si>
   <si>
     <t>Abinva</t>
   </si>
   <si>
     <t>Santé</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>Construction d’un Centre de Santé de Référence avec Maternité au village Nkando</t>
   </si>
@@ -107,69 +107,69 @@
   <si>
     <t>Village Nkando/ Dianda</t>
   </si>
   <si>
     <t>Distribution d’intrants agricoles aux 450 ménages</t>
   </si>
   <si>
     <t>DOT SHITURU</t>
   </si>
   <si>
     <t>Quartier Nguya, Kilima, Buluo 1&amp;2, Kimpulande</t>
   </si>
   <si>
     <t>Agro-pastoral</t>
   </si>
   <si>
     <t>Construction d’un Centre de Santé Moderne avec Maternité au village Kyavie</t>
   </si>
   <si>
     <t>Village Kyavie</t>
   </si>
   <si>
     <t>Forages de 12 puits</t>
   </si>
   <si>
-    <t>eau et energie</t>
+    <t>Eau et énergie</t>
   </si>
   <si>
     <t>Construction et Equipement de Centre de Santé LANZA</t>
   </si>
   <si>
     <t>Faradje Lanza</t>
   </si>
   <si>
     <t>30/08/2023</t>
   </si>
   <si>
     <t>20/03/2024</t>
   </si>
   <si>
     <t>Construction et Equipement de l'Institut LANZA</t>
   </si>
   <si>
-    <t>Education et formation professionnelle</t>
+    <t>Education et formation professionnelles</t>
   </si>
   <si>
     <t>03/09/2023</t>
   </si>
   <si>
     <t>05/07/2024</t>
   </si>
   <si>
     <t>Construction et Equipement de l'Institut MANGORO</t>
   </si>
   <si>
     <t>Watsa Mangoro</t>
   </si>
   <si>
     <t>22/08/2023</t>
   </si>
   <si>
     <t>22/04/2024</t>
   </si>
   <si>
     <t>Equipement Centre de Santé MARBOURG</t>
   </si>
   <si>
     <t>Durba</t>
   </si>
@@ -2113,51 +2113,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H242"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H3" sqref="H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="267.649" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="179.242" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>