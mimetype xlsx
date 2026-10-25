--- v0 (2026-06-20)
+++ v1 (2026-10-25)
@@ -95,243 +95,243 @@
   <si>
     <t>MUTANDA MINING</t>
   </si>
   <si>
     <t>DOT COMMUS</t>
   </si>
   <si>
     <t>COMPAGNIE MINIERE DE MUSONOIE GLOBAL</t>
   </si>
   <si>
     <t>DOT SHITURU</t>
   </si>
   <si>
     <t>SHITURU MINING CORPORATION</t>
   </si>
   <si>
     <t>DOT COMIKA</t>
   </si>
   <si>
     <t>COMPAGNIE MINIERE DE KAMBOVE</t>
   </si>
   <si>
     <t>DOT KIBALI</t>
   </si>
   <si>
-    <t>KIBALI GOLDMINES</t>
+    <t>KIBALI GOLD MINE</t>
   </si>
   <si>
     <t>DOT KAMOA</t>
   </si>
   <si>
     <t>KAMOA COPPER SA</t>
   </si>
   <si>
     <t>DOT KCC</t>
   </si>
   <si>
     <t>KAMOTO COPPER COMPANY SA</t>
   </si>
   <si>
     <t>DOT MMG</t>
   </si>
   <si>
     <t>MMG Kinsevere (ex Anvil Mining Concentrate Kinsevere) (MMG (ex-AMCK))</t>
   </si>
   <si>
     <t>DOT SICOMINES</t>
   </si>
   <si>
-    <t>SICOMINES, LA SINO-CONGOLAISE DES MINES SA</t>
+    <t>LA SINO-CONGOLAISE DES MINES SA</t>
   </si>
   <si>
     <t>DOT SACIM</t>
   </si>
   <si>
     <t>SOCIETE ANHUI CONGO D'INVESTISSEMENT MINIER</t>
   </si>
   <si>
     <t>DOT TENKE FUNGURUME</t>
   </si>
   <si>
     <t>TENKE FUNGURUME MINING SA</t>
   </si>
   <si>
     <t>DOT METAL MINES</t>
   </si>
   <si>
     <t>METAL MINES SARL</t>
   </si>
   <si>
     <t>DOT KIMIN</t>
   </si>
   <si>
     <t>KISANFU MINING SARL</t>
   </si>
   <si>
     <t>DOT COMILU</t>
   </si>
   <si>
     <t>COMPAGNIE MINIERE DE LUISHA</t>
   </si>
   <si>
     <t>DOT HMC</t>
   </si>
   <si>
-    <t>HANRUI METAL CONGO1 SARL</t>
+    <t>HANRUI METAL CONGO SARL</t>
   </si>
   <si>
     <t>DOT KICC</t>
   </si>
   <si>
     <t>KINSENDA COPPER COMPANY SA</t>
   </si>
   <si>
     <t>DOT CDM</t>
   </si>
   <si>
-    <t>CONGO DONG FANG INTERNATIONAL MINING SARL</t>
+    <t>CONGO DONGFANG INTERNATIONAL MINING SARL</t>
   </si>
   <si>
     <t>DOT HUACHIN MABENDE</t>
   </si>
   <si>
     <t>CNMC HUACHIN MABENDE MINING SA</t>
   </si>
   <si>
     <t>DOT KAIPENG</t>
   </si>
   <si>
     <t>KAI PENG MINING SARL</t>
   </si>
   <si>
     <t>DOT KAMBOVE</t>
   </si>
   <si>
     <t>KAMBOVE OPERATING MINING Sprl</t>
   </si>
   <si>
     <t>DOT STL</t>
   </si>
   <si>
     <t>STL SA</t>
   </si>
   <si>
     <t>DOT CJCMC</t>
   </si>
   <si>
     <t>CONGO JIN JU CHENG MINING COMPANY SARL</t>
   </si>
   <si>
     <t>DOT MJM</t>
   </si>
   <si>
     <t>MACROLINK JIAYUAN MINING</t>
   </si>
   <si>
     <t>DOT TCC</t>
   </si>
   <si>
     <t>TENGYAN COBALT COPPER RESSOURCES LTD</t>
   </si>
   <si>
     <t>DOT SOMIDEZ</t>
   </si>
   <si>
-    <t>SOCIETE MINIERE DE DEZIWA ET ECAILLE</t>
+    <t>SOCIETE MINIERE DE DEZIWA SAS</t>
   </si>
   <si>
     <t>DOT THOMAS MINING</t>
   </si>
   <si>
     <t>THOMAS MINING SARL</t>
   </si>
   <si>
     <t>DOT METALKOL</t>
   </si>
   <si>
     <t>COMPAGNIE DE TRAITEMENT DES REJETS DE KINGAMYAMBO</t>
   </si>
   <si>
     <t>DOT CNMCC</t>
   </si>
   <si>
     <t>CNMC CONGO COMPAGNIE MINIERE SARL</t>
   </si>
   <si>
     <t>DOT FRONTIER</t>
   </si>
   <si>
     <t>FRONTIER S.A</t>
   </si>
   <si>
     <t>DOT HML</t>
   </si>
   <si>
     <t>HUACHIN METAL LEACH SA</t>
   </si>
   <si>
     <t>DOT CCR</t>
   </si>
   <si>
     <t>CHENGTUN CONGO RESSOURCES SARL</t>
   </si>
   <si>
     <t>DOT GOLDEN AFRICA</t>
   </si>
   <si>
     <t>GOLDEN AFRICAN RESOURCES SARL</t>
   </si>
   <si>
     <t>DOT BOSS MINING</t>
   </si>
   <si>
-    <t>BOSS MINING SARL</t>
+    <t>BOSS MINING</t>
   </si>
   <si>
     <t>DOT CHEMAF</t>
   </si>
   <si>
     <t>CHEMICAL OF AFRICA SA</t>
   </si>
   <si>
     <t>DOT EXCELLEN MINERALS</t>
   </si>
   <si>
     <t>EXCELLEN MINERALS SARL</t>
   </si>
   <si>
     <t>DOT MKM</t>
   </si>
   <si>
     <t>LA MINIERE DE KALUMBWE MYUNGA</t>
   </si>
   <si>
     <t>DOT LAMIKAL</t>
   </si>
   <si>
-    <t>LAMIKAL Sarl</t>
+    <t>LA MINIERE DE KALUKUNDI</t>
   </si>
   <si>
     <t>DOT DIVINE LAND</t>
   </si>
   <si>
     <t>DIVINE LAND MINING SARL</t>
   </si>
   <si>
     <t>DOT SOMIKA</t>
   </si>
   <si>
     <t>SOMIKA MINING COMPAGNY SARL</t>
   </si>
   <si>
     <t>DOT RUBAMIN</t>
   </si>
   <si>
     <t>RUBAMIN</t>
   </si>
   <si>
     <t>DOT CMOC</t>
   </si>
   <si>
     <t>CMOC KISANFU MINING SARL</t>
   </si>