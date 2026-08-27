--- v0 (2026-06-20)
+++ v1 (2026-08-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>CTCPM DATA WAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DES OPERATEURS MINIERS (ENTITES-DE-TRAITEMENT (EN PRODUCTION) VALIDES EN 2026)</t>
   </si>
   <si>
     <t>NIF</t>
   </si>
   <si>
     <t>NOM</t>
   </si>
   <si>
     <t>SIGLE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>FILIERE</t>
   </si>
   <si>
     <t>STATUT</t>
   </si>
   <si>
@@ -122,95 +122,77 @@
   <si>
     <t>OMR</t>
   </si>
   <si>
     <t>2907, Avenue Lumumba, Route Likasi, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
   </si>
   <si>
     <t>A1608603U</t>
   </si>
   <si>
     <t>TENGYAN COBALT COPPER RESSOURCES LTD</t>
   </si>
   <si>
     <t>TCCR</t>
   </si>
   <si>
     <t>771, Av. Industrielle, Commune de Manika, Ville de Kolwezi, Province du Lualaba</t>
   </si>
   <si>
     <t>Semi-Industriel</t>
   </si>
   <si>
     <t>Lualaba</t>
   </si>
   <si>
-    <t>A1408473B</t>
-[...17 lines deleted...]
-    <t>03, Av.enue Ruwe, Commune de Lubumbashi, Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+    <t>A1521030B</t>
+  </si>
+  <si>
+    <t>UNITED MATERIALS CONGO</t>
+  </si>
+  <si>
+    <t>UMC</t>
+  </si>
+  <si>
+    <t>Avenue Lumumba N° 07 à LUBUMBASHI/HAUT KATANGA</t>
+  </si>
+  <si>
+    <t>Tanganyika</t>
   </si>
   <si>
     <t>A1704478M</t>
   </si>
   <si>
     <t>CHENGTUN CONGO RESSOURCES SARL</t>
   </si>
   <si>
     <t>CCR</t>
   </si>
   <si>
     <t>18, Avenue Chemin Public, Commune de Manika, Ville de Likasi, Province du Haut-Katanga</t>
   </si>
   <si>
-    <t>A1511236F</t>
-[...10 lines deleted...]
-  <si>
     <t>A0814788J</t>
   </si>
   <si>
     <t>MACROLINK JIAYUAN MINING</t>
   </si>
   <si>
     <t>MJM SARLU</t>
   </si>
   <si>
     <t>2019, Avenue Chemin Public, Quartier Joli Site, Commune de Shituru, Ville de Likasi, Province du Haut-Katanga</t>
   </si>
   <si>
     <t>A1405813K</t>
   </si>
   <si>
     <t>KALONGWE MINING SA</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>113, Avenue du 30 Juin, Quartier Mutoshi, Commune de Manika, Ville de Kolwezi, Province du Lualaba</t>
   </si>
   <si>
     <t>A1809916Z</t>
@@ -254,84 +236,81 @@
   <si>
     <t>MINING MINERAL RESSOURCES SAS</t>
   </si>
   <si>
     <t>MMR SAS</t>
   </si>
   <si>
     <t>0588, Avenue Route Kipushi, Quartier Somika, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga</t>
   </si>
   <si>
     <t>A1309746J</t>
   </si>
   <si>
     <t>CONGO JIA XIN SARL</t>
   </si>
   <si>
     <t>CJX SARL</t>
   </si>
   <si>
     <t>Avenue P.E Lumumba n° 247, Quartier Nguba, Commune d'Ibanda, Ville de Bukavu, Province du Sud-Kivu, RDC</t>
   </si>
   <si>
     <t>Sud-Kivu</t>
   </si>
   <si>
-    <t>Epsilon Gold Mines Ltd</t>
+    <t>EPSILON GOLD MINES LTD</t>
   </si>
   <si>
     <t>Epsilon</t>
   </si>
   <si>
     <t>2809, Avenue Kamanyola, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
   </si>
   <si>
-    <t>A2290577D</t>
-[...11 lines deleted...]
-    <t>420, Av. Route-Nzila, Samu Kinda, Muchacha, Kolwezi, Province du Lualaba, RDC</t>
+    <t>A1608603 U</t>
+  </si>
+  <si>
+    <t>TENGYUAN COBALT &amp; COPPER RESOURCES LTD</t>
+  </si>
+  <si>
+    <t>Avenue Industrielle N° 771  à KOLWEZI/LUALABA</t>
   </si>
   <si>
     <t>A0900876N</t>
   </si>
   <si>
     <t>GOLDEN AFRICAN RESOURCES SARL</t>
   </si>
   <si>
     <t>GAR SARL</t>
   </si>
   <si>
     <t>1064, Route Likasi, Village Tumbwe, Kipushi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A 0814790 L</t>
   </si>
   <si>
     <t>LA MINIERE DE KASOMBO SAS</t>
   </si>
   <si>
     <t>MIKAS SAS</t>
   </si>
   <si>
     <t>Bâtiment CDM, Quartier Joli Site, Commune Annexe, Route Likasi, Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
   </si>
   <si>
     <t>RUBAMIN SARL</t>
   </si>
   <si>
     <t>RUBAMIN</t>
   </si>
   <si>
     <t>26 &amp; 27, Rte Kankontwe, Commune de Panda, Ville de Likasi, Province du Haut-Katanga, RDC</t>
   </si>
   <si>
     <t>A1810064A</t>
   </si>
   <si>
     <t>BAUDOUIN MINING SARL</t>
   </si>
@@ -692,61 +671,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J27"/>
+  <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J3" sqref="J3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="135.538" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
@@ -919,606 +898,524 @@
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>39</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
         <v>16</v>
       </c>
       <c r="G8" t="s">
         <v>17</v>
       </c>
       <c r="H8" t="s">
         <v>18</v>
       </c>
       <c r="I8" t="s">
         <v>25</v>
       </c>
       <c r="J8" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:10">
-      <c r="A9"/>
+      <c r="A9" t="s">
+        <v>41</v>
+      </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>16</v>
       </c>
       <c r="G9" t="s">
         <v>17</v>
       </c>
       <c r="H9" t="s">
         <v>18</v>
       </c>
       <c r="I9" t="s">
         <v>25</v>
       </c>
       <c r="J9" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>16</v>
       </c>
       <c r="G10" t="s">
         <v>17</v>
       </c>
       <c r="H10" t="s">
         <v>18</v>
       </c>
       <c r="I10" t="s">
         <v>25</v>
       </c>
       <c r="J10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>16</v>
       </c>
       <c r="G11" t="s">
         <v>17</v>
       </c>
       <c r="H11" t="s">
         <v>18</v>
       </c>
       <c r="I11" t="s">
         <v>25</v>
       </c>
       <c r="J11" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>16</v>
       </c>
       <c r="G12" t="s">
         <v>17</v>
       </c>
       <c r="H12" t="s">
         <v>18</v>
       </c>
       <c r="I12" t="s">
         <v>25</v>
       </c>
       <c r="J12" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>16</v>
       </c>
       <c r="G13" t="s">
         <v>17</v>
       </c>
       <c r="H13" t="s">
         <v>18</v>
       </c>
       <c r="I13" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="J13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D14" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
         <v>16</v>
       </c>
       <c r="G14" t="s">
         <v>17</v>
       </c>
       <c r="H14" t="s">
         <v>18</v>
       </c>
       <c r="I14" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="J14" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:10">
-      <c r="A15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A15"/>
       <c r="B15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D15" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
         <v>16</v>
       </c>
       <c r="G15" t="s">
         <v>17</v>
       </c>
       <c r="H15" t="s">
         <v>18</v>
       </c>
       <c r="I15" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="J15" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D16" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>16</v>
       </c>
       <c r="G16" t="s">
         <v>17</v>
       </c>
       <c r="H16" t="s">
         <v>18</v>
       </c>
       <c r="I16" t="s">
-        <v>71</v>
+        <v>25</v>
       </c>
       <c r="J16" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D17" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
         <v>16</v>
       </c>
       <c r="G17" t="s">
         <v>17</v>
       </c>
       <c r="H17" t="s">
         <v>18</v>
       </c>
       <c r="I17" t="s">
-        <v>71</v>
+        <v>25</v>
       </c>
       <c r="J17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
         <v>16</v>
       </c>
       <c r="G18" t="s">
         <v>17</v>
       </c>
       <c r="H18" t="s">
         <v>18</v>
       </c>
       <c r="I18" t="s">
         <v>25</v>
       </c>
       <c r="J18" t="s">
-        <v>79</v>
+        <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:10">
-      <c r="A19"/>
+      <c r="A19" t="s">
+        <v>80</v>
+      </c>
       <c r="B19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>16</v>
       </c>
       <c r="G19" t="s">
         <v>17</v>
       </c>
       <c r="H19" t="s">
         <v>18</v>
       </c>
       <c r="I19" t="s">
         <v>25</v>
       </c>
       <c r="J19" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C20" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D20" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>16</v>
       </c>
       <c r="G20" t="s">
         <v>17</v>
       </c>
       <c r="H20" t="s">
         <v>18</v>
       </c>
       <c r="I20" t="s">
         <v>25</v>
       </c>
-      <c r="J20"/>
+      <c r="J20" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C21" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D21" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
         <v>16</v>
       </c>
       <c r="G21" t="s">
         <v>17</v>
       </c>
       <c r="H21" t="s">
         <v>18</v>
       </c>
       <c r="I21" t="s">
         <v>25</v>
       </c>
       <c r="J21" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B22" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D22" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
         <v>16</v>
       </c>
       <c r="G22" t="s">
         <v>17</v>
       </c>
       <c r="H22" t="s">
         <v>18</v>
       </c>
       <c r="I22" t="s">
         <v>25</v>
       </c>
       <c r="J22" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:10">
-      <c r="A23"/>
+      <c r="A23" t="s">
+        <v>94</v>
+      </c>
       <c r="B23" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C23" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D23" t="s">
-        <v>94</v>
+        <v>76</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
         <v>16</v>
       </c>
       <c r="G23" t="s">
         <v>17</v>
       </c>
       <c r="H23" t="s">
         <v>18</v>
       </c>
       <c r="I23" t="s">
         <v>25</v>
       </c>
       <c r="J23" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:10">
-      <c r="A24"/>
+      <c r="A24" t="s">
+        <v>96</v>
+      </c>
       <c r="B24" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D24" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>16</v>
       </c>
       <c r="G24" t="s">
         <v>17</v>
       </c>
       <c r="H24" t="s">
         <v>18</v>
       </c>
       <c r="I24" t="s">
         <v>25</v>
       </c>
       <c r="J24" t="s">
-        <v>20</v>
-[...88 lines deleted...]
-      <c r="J27" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">