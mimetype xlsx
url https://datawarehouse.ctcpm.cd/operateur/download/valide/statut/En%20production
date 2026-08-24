--- v0 (2026-06-20)
+++ v1 (2026-08-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="570">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="488">
   <si>
     <t>CTCPM DATA WAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DES OPERATEURS MINIERS (En production)</t>
   </si>
   <si>
     <t>NIF</t>
   </si>
   <si>
     <t>NOM</t>
   </si>
   <si>
     <t>SIGLE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>FILIERE</t>
   </si>
   <si>
     <t>STATUT</t>
   </si>
   <si>
@@ -71,1701 +71,1455 @@
   <si>
     <t>PROVINCE</t>
   </si>
   <si>
     <t>A0901048A</t>
   </si>
   <si>
     <t>KAMOA COPPER SA</t>
   </si>
   <si>
     <t>KAMOA COPPER S.A</t>
   </si>
   <si>
     <t>1148-6, AV de la libération. Q/Golf. C/L'shi. Province du Katanga, RD Congo.</t>
   </si>
   <si>
     <t>En production</t>
   </si>
   <si>
     <t>Industriel</t>
   </si>
   <si>
     <t>Titulaires des droits miniers</t>
   </si>
   <si>
+    <t>Privé-privé</t>
+  </si>
+  <si>
+    <t>Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1302557U</t>
+  </si>
+  <si>
+    <t>MBAKA KAWAYA SARL</t>
+  </si>
+  <si>
+    <t>AMKS</t>
+  </si>
+  <si>
+    <t>N°376, Avenue Mwadingusha  à LUBUMBASHI/HAUT KATANGA</t>
+  </si>
+  <si>
+    <t>Titulaires des produits des carrières</t>
+  </si>
+  <si>
+    <t>Lualaba</t>
+  </si>
+  <si>
+    <t>A0800394N</t>
+  </si>
+  <si>
+    <t>MMG Kinsevere (ex Anvil Mining Concentrate Kinsevere) (MMG (ex-AMCK))</t>
+  </si>
+  <si>
+    <t>MMG</t>
+  </si>
+  <si>
+    <t>7409, Avenue de la Révolution, Commune de Lubumbashi - Ville de Lubumbashi</t>
+  </si>
+  <si>
+    <t>Public</t>
+  </si>
+  <si>
+    <t>A1217593M</t>
+  </si>
+  <si>
+    <t>CNMC HUACHIN MABENDE MINING SA</t>
+  </si>
+  <si>
+    <t>CNMC HUACHIN MABENDE MINING</t>
+  </si>
+  <si>
+    <t>804, Route de l’Aéroport, Bâtiment B, Luano City, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0708211J</t>
+  </si>
+  <si>
+    <t>CHEMAF EXPLORATION SA</t>
+  </si>
+  <si>
+    <t>CHEMAF</t>
+  </si>
+  <si>
+    <t>144, Avenue Usoke, Commune de Kampemba, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1214818W</t>
+  </si>
+  <si>
+    <t>CHEMAF KATANGA MINING SPRL</t>
+  </si>
+  <si>
+    <t>CKM SARL</t>
+  </si>
+  <si>
+    <t>18, Av. Basoko, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>Kinshasa</t>
+  </si>
+  <si>
+    <t>A1100211S</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE KAMBOVE</t>
+  </si>
+  <si>
+    <t>COMIKA SARL</t>
+  </si>
+  <si>
+    <t>04, Av. Charbon, Commune de Panda, Ville de Likasi, Province du Haut-Katanga, RD-Congo</t>
+  </si>
+  <si>
+    <t>A0815428E</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE LUISHA</t>
+  </si>
+  <si>
+    <t>COMILU SAS</t>
+  </si>
+  <si>
+    <t>Luisha, Territoire de Kambove, Province du Haut-Katanga</t>
+  </si>
+  <si>
     <t>Public-privé</t>
   </si>
   <si>
-    <t>Haut-Katanga</t>
-[...14 lines deleted...]
-    <t>Titulaires des produits des carrières</t>
+    <t>A0815341K</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE MUSONOIE GLOBAL</t>
+  </si>
+  <si>
+    <t>COMMUS</t>
+  </si>
+  <si>
+    <t>Avenue Mpala n° 1B, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0905460W</t>
+  </si>
+  <si>
+    <t>FRONTIER S.A</t>
+  </si>
+  <si>
+    <t>FRONTIER</t>
+  </si>
+  <si>
+    <t>N° 22389, av. de la Paix  Immeuble La Bourse, Local 5  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A0907598U</t>
+  </si>
+  <si>
+    <t>GODEFROID MANKUMBWA YASUPA</t>
+  </si>
+  <si>
+    <t>GMY</t>
+  </si>
+  <si>
+    <t>36, Av. Tuta, Lubumbashi, Haut- Katanga</t>
+  </si>
+  <si>
+    <t>A0814803A</t>
+  </si>
+  <si>
+    <t>METAL MINES SARL</t>
+  </si>
+  <si>
+    <t>MM</t>
+  </si>
+  <si>
+    <t>01, Avenue Kipese, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1007580B</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE TRAITEMENT DES REJETS DE KINGAMYAMBO</t>
+  </si>
+  <si>
+    <t>METALKOL SA</t>
+  </si>
+  <si>
+    <t>238, Route Likasi, Commune Annexe Lubumbashi RD Congo</t>
+  </si>
+  <si>
+    <t>A0700193T</t>
+  </si>
+  <si>
+    <t>KAMITUGA MINING</t>
+  </si>
+  <si>
+    <t>KM</t>
+  </si>
+  <si>
+    <t>Av. Aviateur 7È Étage Ubc Center, 7, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>Sud-Kivu</t>
+  </si>
+  <si>
+    <t>A0701041Q</t>
+  </si>
+  <si>
+    <t>KAMOTO COPPER COMPANY SA</t>
+  </si>
+  <si>
+    <t>KCC</t>
+  </si>
+  <si>
+    <t>Usine Luilu Kolwezi Katanga</t>
+  </si>
+  <si>
+    <t>A0702049L</t>
+  </si>
+  <si>
+    <t>KIBALI GOLD MINE</t>
+  </si>
+  <si>
+    <t>KIBALI</t>
+  </si>
+  <si>
+    <t>142, Blvd. Du 30 Juin, Imm. Fu-ture Tower Local n° 604, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>Haut-Uélé</t>
+  </si>
+  <si>
+    <t>KINSENDA COPPER COMPANY SA</t>
+  </si>
+  <si>
+    <t>KICC</t>
+  </si>
+  <si>
+    <t>549, Av. Adoula, Lubumbashi, Haut -Katanga</t>
+  </si>
+  <si>
+    <t>MINIERE DE MUSOSHI ET KINSENDA</t>
+  </si>
+  <si>
+    <t>A1216561Q</t>
+  </si>
+  <si>
+    <t>MINIERE DU MANIEMA Sprl</t>
+  </si>
+  <si>
+    <t>N° 46, Avenue  du Roi Baudouin,  Imm.MOZART  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>Maniema</t>
+  </si>
+  <si>
+    <t>A0704867Z</t>
+  </si>
+  <si>
+    <t>MUTANDA MINING</t>
+  </si>
+  <si>
+    <t>MUMI</t>
+  </si>
+  <si>
+    <t>Route du Golf n° 101  Quartier du Golf  à LUBUMBASHI/KATANGA</t>
+  </si>
+  <si>
+    <t>VELTIQ MINING</t>
+  </si>
+  <si>
+    <t>A0704883R</t>
+  </si>
+  <si>
+    <t>LA MINIERE DE KALUMBWE MYUNGA</t>
+  </si>
+  <si>
+    <t>MKM</t>
+  </si>
+  <si>
+    <t>18, Route Kafubu, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0814790L</t>
+  </si>
+  <si>
+    <t>LA MINIERE DE KASOMBO</t>
+  </si>
+  <si>
+    <t>MIKAS</t>
+  </si>
+  <si>
+    <t>Route Likasi, Batiment CDM, Commune de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1105861J</t>
+  </si>
+  <si>
+    <t>SOCIETE AURIFERE DU KIVU ET DU MANIEMA SA</t>
+  </si>
+  <si>
+    <t>SAKIMA SA</t>
+  </si>
+  <si>
+    <t>316, Avenue Lieutenant-Colonel Lukusa, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A0811080D</t>
+  </si>
+  <si>
+    <t>SOCIETE COMMERCIALE LA MINIERE DE KISENGE MANGANESE S.A</t>
+  </si>
+  <si>
+    <t>SCMK-Mn</t>
+  </si>
+  <si>
+    <t>285, Av. Mwepu, 3ème étage, Bâtiment BCDC, Lubumbashi, Haut- Katanga</t>
+  </si>
+  <si>
+    <t>A0810758D</t>
+  </si>
+  <si>
+    <t>TENKE FUNGURUME MINING SA</t>
+  </si>
+  <si>
+    <t>TFM SA</t>
+  </si>
+  <si>
+    <t>Batiment TFM, Route Aéroport, Commune Annexe, Ville de Lubumbashi, Province du Hau-Katanga</t>
+  </si>
+  <si>
+    <t>A0811655D</t>
+  </si>
+  <si>
+    <t>SOCIETE D'EXPLOITATION DE KIPOI  SA</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
+    <t>49, Av. Maniema, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0700073N</t>
+  </si>
+  <si>
+    <t>TWANGIZA MINING</t>
+  </si>
+  <si>
+    <t>Avenue des aviateurs 7ème Etage, UBC CENTER, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A0701627 C</t>
+  </si>
+  <si>
+    <t>REGAL SUD KIVU</t>
+  </si>
+  <si>
+    <t>SK</t>
+  </si>
+  <si>
+    <t>N°5, Avenue du Comité  Urbain à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>Semi-Industriel</t>
+  </si>
+  <si>
+    <t>A1407282G</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE BISUNZU</t>
+  </si>
+  <si>
+    <t>SMB</t>
+  </si>
+  <si>
+    <t>168, Avenue du Lac, Quartier Katindo, Ville de Goma, Province du Nord-Kivu</t>
+  </si>
+  <si>
+    <t>Nord-Kivu</t>
+  </si>
+  <si>
+    <t>A0805833A</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE KILO-MOTO</t>
+  </si>
+  <si>
+    <t>SOKIMO</t>
+  </si>
+  <si>
+    <t>15, Av. Sénégalais, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1500460S</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE LUBUTU</t>
+  </si>
+  <si>
+    <t>01, Av. Chemin de bon accueil,C/ Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A0704687D</t>
+  </si>
+  <si>
+    <t>RUASHI MINING</t>
+  </si>
+  <si>
+    <t>RUMI</t>
+  </si>
+  <si>
+    <t>109, Av. Songololo, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1309195K</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE SANDOA</t>
+  </si>
+  <si>
+    <t>SMS</t>
+  </si>
+  <si>
+    <t>7862/2 Q/LIDO GOLD  Avenue Nyangwe  Commune de lubumbashi  à LUBUMBASHI/KATANGA</t>
+  </si>
+  <si>
+    <t>A1207761A</t>
+  </si>
+  <si>
+    <t>SOCIETE ROTAX INTERNATIONAL Sarl</t>
+  </si>
+  <si>
+    <t>SRI</t>
+  </si>
+  <si>
+    <t>Avenue Luete N° 15  à KINSHASA/KALAMU</t>
+  </si>
+  <si>
+    <t>A1008279I</t>
+  </si>
+  <si>
+    <t>SHITURU MINING CORPORATION</t>
+  </si>
+  <si>
+    <t>SMCO</t>
+  </si>
+  <si>
+    <t>5961, Av. du Chantier, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Entités de traitement</t>
+  </si>
+  <si>
+    <t>A0907120A</t>
+  </si>
+  <si>
+    <t>CONGO JIN JU CHENG MINING COMPANY SARL</t>
+  </si>
+  <si>
+    <t>CJCMC</t>
+  </si>
+  <si>
+    <t>2007, Avenue Chemin Public, Quartier Joli Site, Commune de Shituru, Ville de Likasi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1206441Q</t>
+  </si>
+  <si>
+    <t>KAI PENG MINING SARL</t>
+  </si>
+  <si>
+    <t>KPM</t>
+  </si>
+  <si>
+    <t>33, Route Kambove, Commune de Panda, Ville de Likasi, Province du Haut- Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A1301003F</t>
+  </si>
+  <si>
+    <t>DRAGON INTERNATIONAL MINING</t>
+  </si>
+  <si>
+    <t>DIM</t>
+  </si>
+  <si>
+    <t>671, Av. Industrielle, Kolwezi, Lualaba</t>
   </si>
   <si>
     <t>Entreprise privée</t>
   </si>
   <si>
-    <t>Kinshasa</t>
-[...263 lines deleted...]
-    <t>56, Avenue Colonel Ebeya, Imm. Bon Coin, App. 08,  Commune de la Gombe, Ville-Province de Kinshasa</t>
+    <t>A1212519X</t>
+  </si>
+  <si>
+    <t>OM METALS RESSOURCES SARL</t>
+  </si>
+  <si>
+    <t>OMR</t>
+  </si>
+  <si>
+    <t>2907, Avenue Lumumba, Route Likasi, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A070486 5X</t>
+  </si>
+  <si>
+    <t>SOMIKA MINING COMPAGNY SARL</t>
+  </si>
+  <si>
+    <t>SOMIKA</t>
+  </si>
+  <si>
+    <t>588, route Kipushi, C/Aannexe, Lubumbashi</t>
+  </si>
+  <si>
+    <t>A1004150Y</t>
+  </si>
+  <si>
+    <t>KISANFU MINING SARL</t>
+  </si>
+  <si>
+    <t>KIMIN SARL</t>
+  </si>
+  <si>
+    <t>588, Route Kipushi, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1007960P</t>
+  </si>
+  <si>
+    <t>LA SINO-CONGOLAISE DES MINES SA</t>
+  </si>
+  <si>
+    <t>SICOMINES</t>
+  </si>
+  <si>
+    <t>2432, Av. Maman Yemo, C/ Lubumbashi, Lubumbashi, Haut- Katanga</t>
+  </si>
+  <si>
+    <t>A1301632P</t>
+  </si>
+  <si>
+    <t>MINESTONE SARL</t>
+  </si>
+  <si>
+    <t>MINESTONE</t>
+  </si>
+  <si>
+    <t>2065, 13ème Rue, C/Limete- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1608603U</t>
+  </si>
+  <si>
+    <t>TENGYAN COBALT COPPER RESSOURCES LTD</t>
+  </si>
+  <si>
+    <t>TCCR</t>
+  </si>
+  <si>
+    <t>771, Av. Industrielle, Commune de Manika, Ville de Kolwezi, Province du Lualaba</t>
+  </si>
+  <si>
+    <t>A1521030B</t>
+  </si>
+  <si>
+    <t>UNITED MATERIALS CONGO</t>
+  </si>
+  <si>
+    <t>UMC</t>
+  </si>
+  <si>
+    <t>Avenue Lumumba N° 07 à LUBUMBASHI/HAUT KATANGA</t>
   </si>
   <si>
     <t>Tanganyika</t>
   </si>
   <si>
+    <t>KAI PENG MINING</t>
+  </si>
+  <si>
+    <t>03, Av.enue Ruwe, Commune de Lubumbashi, Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A1716759L</t>
+  </si>
+  <si>
+    <t>AIR MARINE AFRICA SARL</t>
+  </si>
+  <si>
+    <t>AIR MARINE AFRICA</t>
+  </si>
+  <si>
+    <t>23, Av. Circulaire, Ville de Kipushi</t>
+  </si>
+  <si>
+    <t>Haut-Lomami</t>
+  </si>
+  <si>
+    <t>A1704478M</t>
+  </si>
+  <si>
+    <t>CHENGTUN CONGO RESSOURCES SARL</t>
+  </si>
+  <si>
+    <t>CCR</t>
+  </si>
+  <si>
+    <t>18, Avenue Chemin Public, Commune de Manika, Ville de Likasi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1703590X</t>
+  </si>
+  <si>
+    <t>PATRICK NGUDIA TSHIABA</t>
+  </si>
+  <si>
+    <t>697, Av. Ngozi, C/Lemba-Kinshasa</t>
+  </si>
+  <si>
+    <t>Lomami</t>
+  </si>
+  <si>
+    <t>A1010337Y</t>
+  </si>
+  <si>
+    <t>SOCIETE CONGO HOLDING  SARL</t>
+  </si>
+  <si>
+    <t>SOCIETE CONGO HOLDING SARL</t>
+  </si>
+  <si>
+    <t>450, Av. 9ème Rue, C/Limete-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1622094J</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE NDUBA</t>
+  </si>
+  <si>
+    <t>37, Av. Kasa Vubu, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1417319R</t>
+  </si>
+  <si>
+    <t>FUANI MUSOLE</t>
+  </si>
+  <si>
+    <t>293, Av. Mukaka, C/Manika, Kolwezi-Lualaba</t>
+  </si>
+  <si>
+    <t>A1219127 E</t>
+  </si>
+  <si>
+    <t>ASSOCIATION MINIERE DU KIVU</t>
+  </si>
+  <si>
+    <t>AMIKI</t>
+  </si>
+  <si>
+    <t>Av. Colonel Ebeya N°606 à  KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>WIDAL MINING SARL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WIDAL MINING </t>
+  </si>
+  <si>
+    <t>81/71, Av. Pumbu, 4ème Etage App. B, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1512949S</t>
+  </si>
+  <si>
+    <t>KIMIA MINING INVESTMENT SARL</t>
+  </si>
+  <si>
+    <t>KIMIA MINING INVESTMENT</t>
+  </si>
+  <si>
+    <t>N° 59, Avenue  Kwilu à KINSHA_x0002_SA/Bumbu</t>
+  </si>
+  <si>
+    <t>Ituri</t>
+  </si>
+  <si>
+    <t>A1001383 Q</t>
+  </si>
+  <si>
+    <t>SOCIETE ANHUI CONGO D'INVESTISSEMENT MINIER</t>
+  </si>
+  <si>
+    <t>SACIM</t>
+  </si>
+  <si>
+    <t>09, Avenue du Port, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>Kasaï-Oriental</t>
+  </si>
+  <si>
+    <t>A0701147F</t>
+  </si>
+  <si>
+    <t>LA GENERALE DES CARRIERES ET DES MINES SA</t>
+  </si>
+  <si>
+    <t>GECAMINES</t>
+  </si>
+  <si>
+    <t>419, Boulevard Kamanyola, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0704875H</t>
+  </si>
+  <si>
+    <t>KINSENDA COPPER COMPANY</t>
+  </si>
+  <si>
+    <t>549, Avenue Adoula, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0814788J</t>
+  </si>
+  <si>
+    <t>MACROLINK JIAYUAN MINING</t>
+  </si>
+  <si>
+    <t>MJM SARLU</t>
+  </si>
+  <si>
+    <t>2019, Avenue Chemin Public, Quartier Joli Site, Commune de Shituru, Ville de Likasi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>MCC RESOURCES</t>
+  </si>
+  <si>
+    <t>MCCR</t>
+  </si>
+  <si>
+    <t>119, Blvd Colonel Tshatshi, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>JXCOM SARL</t>
+  </si>
+  <si>
+    <t>A0700172W</t>
+  </si>
+  <si>
+    <t>ANVIL MINING CONGO</t>
+  </si>
+  <si>
+    <t>AMC</t>
+  </si>
+  <si>
+    <t>8034, Avenue Nyota, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A 0905972C</t>
+  </si>
+  <si>
+    <t>BOSS MINING</t>
+  </si>
+  <si>
+    <t>BM SARL</t>
+  </si>
+  <si>
+    <t>238, Avenue Route de Likasi, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>ALPHAMIN BISIE MINING SA</t>
+  </si>
+  <si>
+    <t>ABM</t>
+  </si>
+  <si>
+    <t>7e Niveau Im. CROWN TOWER NIF A0705928C  Locaux 701-702  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
     <t>A0906438J</t>
   </si>
   <si>
     <t>LA MINIERE DE KALUKUNDI</t>
   </si>
   <si>
     <t>LAMIKAL</t>
   </si>
   <si>
     <t>7537, Av. Changalele, Ville de Lubumbashi, Province du Haut-Katanga</t>
   </si>
   <si>
-    <t>A0704883R</t>
-[...257 lines deleted...]
-    <t>19 Bis, Av. Ndjoko, Q/Masina Ville de Kins</t>
+    <t>A1507008K</t>
+  </si>
+  <si>
+    <t>CNMC CONGO COMPAGNIE MINIERE SARL</t>
+  </si>
+  <si>
+    <t>CNMC SARL</t>
+  </si>
+  <si>
+    <t>Avenue Basoko n° 2, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1405813K</t>
+  </si>
+  <si>
+    <t>KALONGWE MINING SA</t>
+  </si>
+  <si>
+    <t>113, Avenue du 30 Juin, Quartier Mutoshi, Commune de Manika, Ville de Kolwezi, Province du Lualaba</t>
+  </si>
+  <si>
+    <t>A1712131F</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE DEZIWA SAS</t>
+  </si>
+  <si>
+    <t>SOMIDEZ</t>
+  </si>
+  <si>
+    <t>Avenue KABALO N° 323  à LUBUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A1809916Z</t>
+  </si>
+  <si>
+    <t>EXCELLEN MINERALS SARL</t>
+  </si>
+  <si>
+    <t>EXCELLEN MINERALS</t>
+  </si>
+  <si>
+    <t>14899, Avenue Lukolozwa, Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A1507009L</t>
+  </si>
+  <si>
+    <t>DIVINE LAND MINING SARL</t>
+  </si>
+  <si>
+    <t>DLM</t>
+  </si>
+  <si>
+    <t>Avenue Chemin Public, Quartier Jolie Site, Commune de Shituru, Ville de Kolwezi, Province du Lualaba, RDC</t>
+  </si>
+  <si>
+    <t>A0906604P</t>
+  </si>
+  <si>
+    <t>CMOC KISANFU MINING SARL</t>
+  </si>
+  <si>
+    <t>KFM SARL</t>
+  </si>
+  <si>
+    <t>N°1, avenue Kisanfu, Concession CMOC KISANFU MINING, Localité kisanfu, Groupement Nguba, Chefferie de Bayeke, Territoire de Lubudi, Province du Lualaba, République Démocratique du Congo</t>
+  </si>
+  <si>
+    <t>CLOE LOUANNES BRYAN CONSULTING AND TRADING SARL.</t>
+  </si>
+  <si>
+    <t>CLB CONSULTING AND TRADING SARL.</t>
+  </si>
+  <si>
+    <t>257, avenue Nyunzu Ville de Lubumbashi Province de Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2155976S</t>
+  </si>
+  <si>
+    <t>CONGO FAIR MINING SA</t>
+  </si>
+  <si>
+    <t>CFM</t>
+  </si>
+  <si>
+    <t>Avenue Dr Ngindu Kalala n° 6, Commune de Mont Ngafula, Ville Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1105861 J</t>
+  </si>
+  <si>
+    <t>PUNIA KASESE MINING S.A</t>
+  </si>
+  <si>
+    <t>PKM SA</t>
+  </si>
+  <si>
+    <t>Avenue Lt Col. Lukusa n° 316, Commune de la Gombe, Ville Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A0700357X</t>
+  </si>
+  <si>
+    <t>SOCIETE DE TRAITEMENT DU TERRIL DE LUBUMBASHI SA</t>
+  </si>
+  <si>
+    <t>STL SA</t>
+  </si>
+  <si>
+    <t>04, Avenue Laurent Désiré Kabila, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1009298T</t>
+  </si>
+  <si>
+    <t>KIPUSHI CORPORATION SA</t>
+  </si>
+  <si>
+    <t>KICO SA</t>
+  </si>
+  <si>
+    <t>Avenue de la Libération n° 1148-6, Commune et Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>MINING MINERAL RESSOURCES SAS</t>
+  </si>
+  <si>
+    <t>MMR SAS</t>
+  </si>
+  <si>
+    <t>0588, Avenue Route Kipushi, Quartier Somika, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2172342G</t>
+  </si>
+  <si>
+    <t>GOLDEN MINE INTERNATIONAL RDC SARL</t>
+  </si>
+  <si>
+    <t>GMI/RDC SARL</t>
+  </si>
+  <si>
+    <t>Cité du Fleuve Bloc 9, Appartement 45, Avenue Kingabwa, Quartier Kingabwa, Knshasa/Limete</t>
+  </si>
+  <si>
+    <t>A1309746J</t>
+  </si>
+  <si>
+    <t>CONGO JIA XIN SARL</t>
+  </si>
+  <si>
+    <t>CJX SARL</t>
+  </si>
+  <si>
+    <t>Avenue P.E Lumumba n° 247, Quartier Nguba, Commune d'Ibanda, Ville de Bukavu, Province du Sud-Kivu, RDC</t>
+  </si>
+  <si>
+    <t>EPSILON GOLD MINES LTD</t>
+  </si>
+  <si>
+    <t>Epsilon</t>
+  </si>
+  <si>
+    <t>2809, Avenue Kamanyola, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1916886B</t>
+  </si>
+  <si>
+    <t>EVERBRIGHT MINING SARL</t>
+  </si>
+  <si>
+    <t>EVERBRIGHT MINING</t>
+  </si>
+  <si>
+    <t>1890, Avenue Nautique, Quartier Golf, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1702980J</t>
+  </si>
+  <si>
+    <t>SOLEIL MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Mandradelle n° 44, Commune de Manika, Ville de Kolwezi, Province du Lualaba, RDC</t>
+  </si>
+  <si>
+    <t>WORLD MINERAL RESSOURCES WMR</t>
+  </si>
+  <si>
+    <t>WMR</t>
+  </si>
+  <si>
+    <t>NATIONAL METAL SARL OLD</t>
+  </si>
+  <si>
+    <t>NATIONAL METAL SARL</t>
+  </si>
+  <si>
+    <t>2907, Avenue Lumumba, Commune et Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A1604102C</t>
+  </si>
+  <si>
+    <t>SABWE MINING SARL</t>
+  </si>
+  <si>
+    <t>18901, Rue Club Nautique, Quartier Golf, Commune et Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>CROWN MINING</t>
+  </si>
+  <si>
+    <t>A1608603 U</t>
+  </si>
+  <si>
+    <t>TENGYUAN COBALT &amp; COPPER RESOURCES LTD</t>
+  </si>
+  <si>
+    <t>Avenue Industrielle N° 771  à KOLWEZI/LUALABA</t>
+  </si>
+  <si>
+    <t>A0900876N</t>
+  </si>
+  <si>
+    <t>GOLDEN AFRICAN RESOURCES SARL</t>
+  </si>
+  <si>
+    <t>GAR SARL</t>
+  </si>
+  <si>
+    <t>1064, Route Likasi, Village Tumbwe, Kipushi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A 0814790 L</t>
+  </si>
+  <si>
+    <t>LA MINIERE DE KASOMBO SAS</t>
+  </si>
+  <si>
+    <t>MIKAS SAS</t>
+  </si>
+  <si>
+    <t>Bâtiment CDM, Quartier Joli Site, Commune Annexe, Route Likasi, Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>RUBAMIN SARL</t>
+  </si>
+  <si>
+    <t>RUBAMIN</t>
+  </si>
+  <si>
+    <t>26 &amp; 27, Rte Kankontwe, Commune de Panda, Ville de Likasi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A1810064A</t>
+  </si>
+  <si>
+    <t>BAUDOUIN MINING SARL</t>
+  </si>
+  <si>
+    <t>444, Avenue de Chute, Quartier Makutano, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1808372W</t>
+  </si>
+  <si>
+    <t>KATANGA STRATEGIC RESOURCES AND OPERATION</t>
+  </si>
+  <si>
+    <t>Avenue Kafubu n° 18, Commune de Kampemba, Ville de Lubumbashi, Province du Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1916183M</t>
+  </si>
+  <si>
+    <t>CONGO MINING CORPORATION SARL</t>
+  </si>
+  <si>
+    <t>Avenue des Inflammables N°26  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A1601877J</t>
+  </si>
+  <si>
+    <t>MUKONO KWA MUKONO MU KAZI GROUPE SARL</t>
+  </si>
+  <si>
+    <t>MUKONO KWA MUKONO MU KAZI GROUP SARL</t>
+  </si>
+  <si>
+    <t>Avenue Sakania n°349, Quartier Mutoshi, Commune de Manika, Ville de Kolwezi, Lualaba</t>
+  </si>
+  <si>
+    <t>A 0708211 J</t>
+  </si>
+  <si>
+    <t>CHEMICAL OF AFRICA SA</t>
+  </si>
+  <si>
+    <t>Avenue Usoke n° 144, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2289501J</t>
+  </si>
+  <si>
+    <t>KAMPEMBA CORPORATION SAS</t>
+  </si>
+  <si>
+    <t>Avenue Lumumba n° 1233, Commune de Manika, Ville de Kolwezi, Province du Lualaba, RDC</t>
+  </si>
+  <si>
+    <t>A1616095N</t>
+  </si>
+  <si>
+    <t>LUALABA MINING RESOURCES</t>
+  </si>
+  <si>
+    <t>Route Kakontwe n° 26-27, Commune de Panda, Ville de Likasi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A0805299 U</t>
+  </si>
+  <si>
+    <t>SOCIETE D'EXPLOITATION MINIERES</t>
+  </si>
+  <si>
+    <t>Avenue des Poids Lourds n°12  à KINSHASA/LIMETE</t>
+  </si>
+  <si>
+    <t>A1809166J</t>
+  </si>
+  <si>
+    <t>EPSILON SARL</t>
+  </si>
+  <si>
+    <t>LA CARRIERE DE GRES DE KINSHASA</t>
+  </si>
+  <si>
+    <t>CARRIGRES</t>
+  </si>
+  <si>
+    <t>2, Avenue de l'Ecole, Quartier Kinsuka, Commune de Ngaliema, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2150245N</t>
+  </si>
+  <si>
+    <t>KALIMA MINING COMPANY SA</t>
+  </si>
+  <si>
+    <t>KALIMA MINING COMPANY</t>
+  </si>
+  <si>
+    <t>316, av. Lt. Col. Lukusa, Quartier Golf, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1816457J</t>
+  </si>
+  <si>
+    <t>JINXIN MINING SA</t>
+  </si>
+  <si>
+    <t>JINXIN MINING</t>
+  </si>
+  <si>
+    <t>Avenue Lumumba, n° 361, Ville de Kalemie, Province du Tanganyika</t>
+  </si>
+  <si>
+    <t>A2534611Z</t>
+  </si>
+  <si>
+    <t>HECHUANG NEW ENERGY MINING SAS</t>
+  </si>
+  <si>
+    <t>HECHUANG NEW ENERGY MINING</t>
+  </si>
+  <si>
+    <t>260B, Avenue Badji ne nganyi, Quartier latin, Commune de Manika, Ville de Kolwezi, Province du Lualaba</t>
+  </si>
+  <si>
+    <t>A1622626M</t>
+  </si>
+  <si>
+    <t>BENDERA MINING COMPANY SARL</t>
+  </si>
+  <si>
+    <t>BENDERA MINING COMPANY</t>
+  </si>
+  <si>
+    <t>Avenue Kituku N°283 Q/ de la  Paix à KALEMIE/ TANGANYIKA</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE L'ITURI</t>
+  </si>
+  <si>
+    <t>COOMITURI</t>
+  </si>
+  <si>
+    <t>Ville de Bunia, Province de l'Ituri</t>
   </si>
   <si>
     <t>Artisanal</t>
   </si>
   <si>
     <t>Coopératives minières</t>
   </si>
   <si>
-    <t>Kasaï</t>
-[...1076 lines deleted...]
-    <t>260B, Avenue Badji ne nganyi, Quartier latin, Commune de Manika, Ville de Kolwezi, Province du Lualaba</t>
+    <t>A2029617Q</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE D'APPUI AUX INITIATIVES PAYSANNES SARL</t>
+  </si>
+  <si>
+    <t>Avenue Lubefu, N°03 à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A1825220J</t>
+  </si>
+  <si>
+    <t>TD CONSTRUCTION SARLU</t>
+  </si>
+  <si>
+    <t>Avenue Chemin Public N° 01  à LUBUMBASHI/HAUT KATANGA</t>
+  </si>
+  <si>
+    <t>DIAGONALE MINING</t>
+  </si>
+  <si>
+    <t>LUNGA MINING SARL</t>
+  </si>
+  <si>
+    <t>A2030936Z</t>
+  </si>
+  <si>
+    <t>GREAT LAKES CEMENT SAS</t>
+  </si>
+  <si>
+    <t>Avenue Batetela  3éme Etage Pullman à  KINSHA SA/GOMBE</t>
+  </si>
+  <si>
+    <t>A0708266 T</t>
+  </si>
+  <si>
+    <t>SOCIETE D'EXPLOITATION DES GISEMENTS DE KALUKUNDI</t>
+  </si>
+  <si>
+    <t>Avenue Musofi N° 51 Q/ Golf  à LUBUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A 0702402U</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE INDUSTRIELLE</t>
+  </si>
+  <si>
+    <t>Boulevard Tshatshi, N°36  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>KOUA ET MI</t>
+  </si>
+  <si>
+    <t>Avenue de la justice n° 54, Gombe, Kinshasa</t>
+  </si>
+  <si>
+    <t>A1211608O</t>
+  </si>
+  <si>
+    <t>FKV CONSTRUCTION SARL</t>
+  </si>
+  <si>
+    <t>A1825302X</t>
+  </si>
+  <si>
+    <t>SOCIETE DE COMMERCE INTERNATIONAL ET DES RESSOURCES MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue du Marché N°26/A  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A0707210F</t>
+  </si>
+  <si>
+    <t>FEREXFOR NKV SARL</t>
+  </si>
+  <si>
+    <t>A 1313500P</t>
+  </si>
+  <si>
+    <t>LIMA SARL</t>
+  </si>
+  <si>
+    <t>Avenue Biayi N°03  à LUBUMBASHI/KATANGA</t>
+  </si>
+  <si>
+    <t>A1826751Y</t>
+  </si>
+  <si>
+    <t>KAMAYAL SARL</t>
+  </si>
+  <si>
+    <t>Avenue Bolonda N°11 à  KINSHASA/LUKUNGA</t>
+  </si>
+  <si>
+    <t>A1827361L</t>
+  </si>
+  <si>
+    <t>ROHIM-MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue BUKASA N 555/Quartier GOLF à LUBUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>KUNDELUNGU MINING AND EXPLORATION SA</t>
+  </si>
+  <si>
+    <t>Kubdelungu Bunia</t>
+  </si>
+  <si>
+    <t>A2171841W</t>
+  </si>
+  <si>
+    <t>J K MINERALS SARLU</t>
+  </si>
+  <si>
+    <t>Boulevard P.E Lumumba n° 254, Quartier Nyalukemba, Commune d'Ibanda, Ville de Bukavu, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>A0811593L</t>
+  </si>
+  <si>
+    <t>SOCIETE CIMENKAT</t>
+  </si>
+  <si>
+    <t>CIMENKAT</t>
+  </si>
+  <si>
+    <t>Avenue Savonniers N° 852 à LUBUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Inshala du Bloc Ebalaka</t>
+  </si>
+  <si>
+    <t>Bas-Uélé</t>
+  </si>
+  <si>
+    <t>A2179744C</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE KALEHE</t>
+  </si>
+  <si>
+    <t>Avenue Colonel  LUKUSA N°316  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE D'ATWAMANI POUR LE DEVELOPPEMENT INTEGRAL DU CONGO "SCOMIAT DE.CO"</t>
+  </si>
+  <si>
+    <t>SCOMIAT DE.CO</t>
+  </si>
+  <si>
+    <t>Mulungu, Groupement Babongombe, Secteur Babira Bakwame, Territoire de Punia, Province du Maniema</t>
+  </si>
+  <si>
+    <t>A0811093S</t>
+  </si>
+  <si>
+    <t>GOLDEN AFRICA RES- SOURCES SARL</t>
+  </si>
+  <si>
+    <t>Avenue Colonel Ebeya N° 1454 à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>Coopérative Minière du Congo " CMC "</t>
+  </si>
+  <si>
+    <t>01, Av. de l'Or,Q/Ponda, C/Likasi/Likasi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière et Agro-Pastorale du Salut " COOMSA-COOP-CA</t>
+  </si>
+  <si>
+    <t>2959, Av. Biyai,Q/Kabwe,C/Lubumbashi,V/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minère Mack " COMIMA "</t>
+  </si>
+  <si>
+    <t>9922, Av. Lumumba? C/Lubumbashi V/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Pour la Promotion Rurale du Katanga " COMIPRUK</t>
+  </si>
+  <si>
+    <t>999, Av. Ruwe Q/Makutano C/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Lupeto " COMILU "</t>
+  </si>
+  <si>
+    <t>27, Av. Lubumbashi Q/Makutano C/Lubumbashi,V/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière et Agricole Kintutanki " COMAK "</t>
+  </si>
+  <si>
+    <t>61, Av. Maniema C/Lubumbashi, V/Lubumbashi</t>
+  </si>
+  <si>
+    <t>OCIETE MINIERE DU KONGO SARLU</t>
+  </si>
+  <si>
+    <t>Avenue Kasa-vubu n° 5151 Quar- tier FUNA à KINSHASA/KALAMU</t>
+  </si>
+  <si>
+    <t>TSM ENTREPRISE SARL</t>
+  </si>
+  <si>
+    <t>7184, Av USOKE/ Q. Industriel C/ KAPEMBA à LUBUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>C.N.M.C HUACHIN MABENDE MINING SA</t>
+  </si>
+  <si>
+    <t>Av Basoko N 02 à LUBUMBASHI/KATANGA</t>
+  </si>
+  <si>
+    <t>ENTREPRISES MINIERE DE MUSOSHI SA</t>
+  </si>
+  <si>
+    <t>Avenue Mwepu n° 24, Lubum- bashi, Katanga</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2081,67 +1835,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J164"/>
+  <dimension ref="A1:J140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J3" sqref="J3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="150.963" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="102.546" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="219.375" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
@@ -2215,4630 +1969,3966 @@
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5" t="s">
         <v>17</v>
       </c>
       <c r="H5" t="s">
         <v>25</v>
       </c>
       <c r="I5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J5" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
         <v>28</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>29</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>16</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="I6" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="J6" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>35</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
         <v>16</v>
       </c>
       <c r="G7" t="s">
         <v>17</v>
       </c>
       <c r="H7" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="I7" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="J7" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>39</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
         <v>16</v>
       </c>
       <c r="G8" t="s">
         <v>17</v>
       </c>
       <c r="H8" t="s">
         <v>18</v>
       </c>
       <c r="I8" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="J8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
         <v>41</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>42</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>16</v>
       </c>
       <c r="G9" t="s">
         <v>17</v>
       </c>
       <c r="H9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="I9" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="J9" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" t="s">
         <v>47</v>
       </c>
       <c r="D10" t="s">
         <v>48</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>16</v>
       </c>
       <c r="G10" t="s">
         <v>17</v>
       </c>
       <c r="H10" t="s">
         <v>18</v>
       </c>
       <c r="I10" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="J10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
         <v>50</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>51</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>16</v>
       </c>
       <c r="G11" t="s">
         <v>17</v>
       </c>
       <c r="H11" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="I11" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="J11" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" t="s">
         <v>56</v>
       </c>
       <c r="D12" t="s">
         <v>57</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>16</v>
       </c>
       <c r="G12" t="s">
         <v>17</v>
       </c>
       <c r="H12" t="s">
         <v>18</v>
       </c>
       <c r="I12" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="J12" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" t="s">
         <v>60</v>
       </c>
       <c r="D13" t="s">
         <v>61</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>16</v>
       </c>
       <c r="G13" t="s">
         <v>17</v>
       </c>
       <c r="H13" t="s">
         <v>18</v>
       </c>
       <c r="I13" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="J13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>63</v>
       </c>
       <c r="C14" t="s">
         <v>64</v>
       </c>
       <c r="D14" t="s">
         <v>65</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
         <v>16</v>
       </c>
       <c r="G14" t="s">
         <v>17</v>
       </c>
       <c r="H14" t="s">
         <v>18</v>
       </c>
       <c r="I14" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="J14" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
         <v>67</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>68</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
         <v>16</v>
       </c>
       <c r="G15" t="s">
         <v>17</v>
       </c>
       <c r="H15" t="s">
         <v>18</v>
       </c>
       <c r="I15" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="J15" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
         <v>71</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>72</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>16</v>
       </c>
       <c r="G16" t="s">
         <v>17</v>
       </c>
       <c r="H16" t="s">
         <v>18</v>
       </c>
       <c r="I16" t="s">
+        <v>19</v>
+      </c>
+      <c r="J16" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
         <v>75</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>76</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
         <v>16</v>
       </c>
       <c r="G17" t="s">
         <v>17</v>
       </c>
       <c r="H17" t="s">
         <v>18</v>
       </c>
       <c r="I17" t="s">
         <v>19</v>
       </c>
       <c r="J17" t="s">
-        <v>20</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>80</v>
       </c>
       <c r="C18" t="s">
         <v>81</v>
       </c>
       <c r="D18" t="s">
         <v>82</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
         <v>16</v>
       </c>
       <c r="G18" t="s">
         <v>17</v>
       </c>
       <c r="H18" t="s">
         <v>18</v>
       </c>
       <c r="I18" t="s">
         <v>19</v>
       </c>
       <c r="J18" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>83</v>
       </c>
       <c r="B19" t="s">
         <v>84</v>
       </c>
       <c r="C19" t="s">
         <v>85</v>
       </c>
       <c r="D19" t="s">
         <v>86</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>16</v>
       </c>
       <c r="G19" t="s">
         <v>17</v>
       </c>
       <c r="H19" t="s">
         <v>18</v>
       </c>
       <c r="I19" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="J19" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:10">
-      <c r="A20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A20"/>
       <c r="B20" t="s">
         <v>88</v>
       </c>
       <c r="C20" t="s">
         <v>89</v>
       </c>
       <c r="D20" t="s">
         <v>90</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>16</v>
       </c>
       <c r="G20" t="s">
         <v>17</v>
       </c>
       <c r="H20" t="s">
         <v>18</v>
       </c>
       <c r="I20" t="s">
         <v>19</v>
       </c>
       <c r="J20" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:10">
-      <c r="A21" t="s">
+      <c r="A21"/>
+      <c r="B21" t="s">
         <v>91</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="D21"/>
       <c r="E21"/>
       <c r="F21" t="s">
         <v>16</v>
       </c>
       <c r="G21" t="s">
         <v>17</v>
       </c>
       <c r="H21" t="s">
         <v>18</v>
       </c>
       <c r="I21" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C22" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D22" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
         <v>16</v>
       </c>
       <c r="G22" t="s">
         <v>17</v>
       </c>
       <c r="H22" t="s">
         <v>18</v>
       </c>
       <c r="I22" t="s">
         <v>19</v>
       </c>
       <c r="J22" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
+        <v>97</v>
+      </c>
+      <c r="C23" t="s">
+        <v>98</v>
+      </c>
+      <c r="D23" t="s">
         <v>99</v>
-      </c>
-[...10 lines deleted...]
-        <v>102</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
         <v>16</v>
       </c>
       <c r="G23" t="s">
         <v>17</v>
       </c>
       <c r="H23" t="s">
         <v>18</v>
       </c>
       <c r="I23" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J23" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>16</v>
       </c>
       <c r="G24" t="s">
         <v>17</v>
       </c>
       <c r="H24" t="s">
         <v>18</v>
       </c>
       <c r="I24" t="s">
         <v>19</v>
       </c>
-      <c r="J24"/>
+      <c r="J24" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" t="s">
+        <v>102</v>
+      </c>
+      <c r="C25" t="s">
+        <v>103</v>
+      </c>
+      <c r="D25" t="s">
         <v>104</v>
-      </c>
-[...7 lines deleted...]
-        <v>107</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
         <v>16</v>
       </c>
       <c r="G25" t="s">
         <v>17</v>
       </c>
       <c r="H25" t="s">
         <v>18</v>
       </c>
       <c r="I25" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="J25" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
+        <v>105</v>
+      </c>
+      <c r="B26" t="s">
+        <v>106</v>
+      </c>
+      <c r="C26" t="s">
+        <v>107</v>
+      </c>
+      <c r="D26" t="s">
         <v>108</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>16</v>
       </c>
       <c r="G26" t="s">
         <v>17</v>
       </c>
       <c r="H26" t="s">
         <v>18</v>
       </c>
       <c r="I26" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="J26" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
+        <v>109</v>
+      </c>
+      <c r="B27" t="s">
+        <v>110</v>
+      </c>
+      <c r="C27" t="s">
+        <v>111</v>
+      </c>
+      <c r="D27" t="s">
         <v>112</v>
-      </c>
-[...7 lines deleted...]
-        <v>115</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
         <v>16</v>
       </c>
       <c r="G27" t="s">
         <v>17</v>
       </c>
       <c r="H27" t="s">
         <v>18</v>
       </c>
       <c r="I27" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="J27" t="s">
-        <v>116</v>
+        <v>95</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B28" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C28" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="D28" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
         <v>16</v>
       </c>
       <c r="G28" t="s">
         <v>17</v>
       </c>
       <c r="H28" t="s">
         <v>18</v>
       </c>
       <c r="I28" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="J28" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B29" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="C29" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="D29" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
         <v>16</v>
       </c>
       <c r="G29" t="s">
         <v>17</v>
       </c>
       <c r="H29" t="s">
         <v>18</v>
       </c>
       <c r="I29" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="J29" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="B30" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="C30" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="D30" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
         <v>16</v>
       </c>
       <c r="G30" t="s">
         <v>17</v>
       </c>
       <c r="H30" t="s">
         <v>18</v>
       </c>
       <c r="I30" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="J30" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B31" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C31" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="D31" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
         <v>16</v>
       </c>
       <c r="G31" t="s">
         <v>17</v>
       </c>
       <c r="H31" t="s">
         <v>18</v>
       </c>
       <c r="I31" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J31" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="B32" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="C32" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="D32" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
         <v>16</v>
       </c>
       <c r="G32" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H32" t="s">
         <v>18</v>
       </c>
       <c r="I32" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="J32" t="s">
-        <v>137</v>
+        <v>78</v>
       </c>
     </row>
     <row r="33" spans="1:10">
-      <c r="A33"/>
+      <c r="A33" t="s">
+        <v>133</v>
+      </c>
       <c r="B33" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="C33" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="D33" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
         <v>16</v>
       </c>
       <c r="G33" t="s">
         <v>17</v>
       </c>
       <c r="H33" t="s">
         <v>18</v>
       </c>
       <c r="I33" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="J33" t="s">
-        <v>66</v>
+        <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
+        <v>138</v>
+      </c>
+      <c r="B34" t="s">
+        <v>139</v>
+      </c>
+      <c r="C34" t="s">
+        <v>140</v>
+      </c>
+      <c r="D34" t="s">
         <v>141</v>
-      </c>
-[...7 lines deleted...]
-        <v>144</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
         <v>16</v>
       </c>
       <c r="G34" t="s">
         <v>17</v>
       </c>
       <c r="H34" t="s">
         <v>18</v>
       </c>
       <c r="I34" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="J34" t="s">
-        <v>20</v>
+        <v>87</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B35" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C35" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="D35" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
         <v>16</v>
       </c>
       <c r="G35" t="s">
         <v>17</v>
       </c>
       <c r="H35" t="s">
         <v>18</v>
       </c>
       <c r="I35" t="s">
         <v>19</v>
       </c>
       <c r="J35" t="s">
-        <v>66</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="B36" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="C36" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D36" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
         <v>16</v>
       </c>
       <c r="G36" t="s">
         <v>17</v>
       </c>
       <c r="H36" t="s">
         <v>18</v>
       </c>
       <c r="I36" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="J36" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="B37" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="C37" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="D37" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
         <v>16</v>
       </c>
       <c r="G37" t="s">
         <v>17</v>
       </c>
       <c r="H37" t="s">
         <v>18</v>
       </c>
       <c r="I37" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J37" t="s">
-        <v>156</v>
+        <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="B38" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C38" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="D38" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
         <v>16</v>
       </c>
       <c r="G38" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H38" t="s">
         <v>18</v>
       </c>
       <c r="I38" t="s">
         <v>19</v>
       </c>
       <c r="J38" t="s">
-        <v>161</v>
+        <v>78</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="B39" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C39" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="D39" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
         <v>16</v>
       </c>
       <c r="G39" t="s">
         <v>17</v>
       </c>
       <c r="H39" t="s">
-        <v>18</v>
+        <v>161</v>
       </c>
       <c r="I39" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="J39" t="s">
-        <v>166</v>
+        <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="B40" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C40" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="D40" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
         <v>16</v>
       </c>
       <c r="G40" t="s">
         <v>17</v>
       </c>
       <c r="H40" t="s">
-        <v>25</v>
+        <v>161</v>
       </c>
       <c r="I40" t="s">
-        <v>171</v>
+        <v>19</v>
       </c>
       <c r="J40" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="B41" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="C41" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="D41" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
         <v>16</v>
       </c>
       <c r="G41" t="s">
         <v>17</v>
       </c>
       <c r="H41" t="s">
         <v>18</v>
       </c>
       <c r="I41" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="J41" t="s">
-        <v>99</v>
+        <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="B42" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="C42" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="D42" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
         <v>16</v>
       </c>
       <c r="G42" t="s">
         <v>17</v>
       </c>
       <c r="H42" t="s">
         <v>18</v>
       </c>
       <c r="I42" t="s">
-        <v>19</v>
+        <v>174</v>
       </c>
       <c r="J42" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="B43" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="C43" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="D43" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
         <v>16</v>
       </c>
       <c r="G43" t="s">
         <v>17</v>
       </c>
       <c r="H43" t="s">
-        <v>184</v>
+        <v>161</v>
       </c>
       <c r="I43" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="J43" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="B44" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="C44" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="D44" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
         <v>16</v>
       </c>
       <c r="G44" t="s">
         <v>17</v>
       </c>
       <c r="H44" t="s">
-        <v>184</v>
+        <v>18</v>
       </c>
       <c r="I44" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="J44" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="B45" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="C45" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="D45" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
         <v>16</v>
       </c>
       <c r="G45" t="s">
         <v>17</v>
       </c>
       <c r="H45" t="s">
         <v>18</v>
       </c>
       <c r="I45" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J45" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="B46" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="C46" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="D46" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
         <v>16</v>
       </c>
       <c r="G46" t="s">
         <v>17</v>
       </c>
       <c r="H46" t="s">
         <v>18</v>
       </c>
       <c r="I46" t="s">
+        <v>19</v>
+      </c>
+      <c r="J46" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="B47" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="C47" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="D47" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
         <v>16</v>
       </c>
       <c r="G47" t="s">
         <v>17</v>
       </c>
       <c r="H47" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="I47" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J47" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="B48" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="C48" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="D48" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
         <v>16</v>
       </c>
       <c r="G48" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H48" t="s">
-        <v>184</v>
+        <v>161</v>
       </c>
       <c r="I48" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J48" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:10">
-      <c r="A49"/>
+      <c r="A49" t="s">
+        <v>199</v>
+      </c>
       <c r="B49" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="C49" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="D49" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
         <v>16</v>
       </c>
       <c r="G49" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="H49" t="s">
-        <v>209</v>
+        <v>161</v>
       </c>
       <c r="I49" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J49" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50"/>
       <c r="B50" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="C50" t="s">
-        <v>212</v>
+        <v>168</v>
       </c>
       <c r="D50" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
         <v>16</v>
       </c>
       <c r="G50" t="s">
+        <v>17</v>
+      </c>
+      <c r="H50" t="s">
+        <v>161</v>
+      </c>
+      <c r="I50" t="s">
+        <v>19</v>
+      </c>
+      <c r="J50" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" t="s">
+        <v>206</v>
+      </c>
+      <c r="B51" t="s">
+        <v>207</v>
+      </c>
+      <c r="C51" t="s">
         <v>208</v>
       </c>
-      <c r="H50" t="s">
+      <c r="D51" t="s">
         <v>209</v>
       </c>
-      <c r="I50" t="s">
-[...14 lines deleted...]
-      <c r="D51"/>
       <c r="E51"/>
       <c r="F51" t="s">
         <v>16</v>
       </c>
       <c r="G51" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="H51" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="I51" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="J51" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
     </row>
     <row r="52" spans="1:10">
-      <c r="A52"/>
+      <c r="A52" t="s">
+        <v>211</v>
+      </c>
       <c r="B52" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="C52" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="D52" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
         <v>16</v>
       </c>
       <c r="G52" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="H52" t="s">
-        <v>209</v>
+        <v>161</v>
       </c>
       <c r="I52" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J52" t="s">
-        <v>210</v>
+        <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:10">
-      <c r="A53"/>
+      <c r="A53" t="s">
+        <v>215</v>
+      </c>
       <c r="B53" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="C53" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="D53" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
         <v>16</v>
       </c>
       <c r="G53" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="H53" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="I53" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J53" t="s">
-        <v>116</v>
+        <v>218</v>
       </c>
     </row>
     <row r="54" spans="1:10">
-      <c r="A54"/>
+      <c r="A54" t="s">
+        <v>219</v>
+      </c>
       <c r="B54" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="C54" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="D54" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
         <v>16</v>
       </c>
       <c r="G54" t="s">
-        <v>208</v>
+        <v>132</v>
       </c>
       <c r="H54" t="s">
-        <v>209</v>
+        <v>25</v>
       </c>
       <c r="I54" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J54" t="s">
-        <v>226</v>
+        <v>44</v>
       </c>
     </row>
     <row r="55" spans="1:10">
-      <c r="A55"/>
+      <c r="A55" t="s">
+        <v>223</v>
+      </c>
       <c r="B55" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="C55" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="D55"/>
+        <v>224</v>
+      </c>
+      <c r="D55" t="s">
+        <v>225</v>
+      </c>
       <c r="E55"/>
       <c r="F55" t="s">
         <v>16</v>
       </c>
       <c r="G55" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="H55" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="I55" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J55" t="s">
-        <v>20</v>
+        <v>218</v>
       </c>
     </row>
     <row r="56" spans="1:10">
-      <c r="A56"/>
+      <c r="A56" t="s">
+        <v>226</v>
+      </c>
       <c r="B56" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="C56" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="D56"/>
+        <v>227</v>
+      </c>
+      <c r="D56" t="s">
+        <v>228</v>
+      </c>
       <c r="E56"/>
       <c r="F56" t="s">
         <v>16</v>
       </c>
       <c r="G56" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="H56" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="I56" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J56" t="s">
-        <v>166</v>
+        <v>26</v>
       </c>
     </row>
     <row r="57" spans="1:10">
-      <c r="A57"/>
+      <c r="A57" t="s">
+        <v>229</v>
+      </c>
       <c r="B57" t="s">
+        <v>230</v>
+      </c>
+      <c r="C57" t="s">
         <v>231</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
         <v>16</v>
       </c>
       <c r="G57" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="H57" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="I57" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J57" t="s">
-        <v>156</v>
+        <v>95</v>
       </c>
     </row>
     <row r="58" spans="1:10">
-      <c r="A58" t="s">
+      <c r="A58"/>
+      <c r="B58" t="s">
+        <v>233</v>
+      </c>
+      <c r="C58" t="s">
         <v>234</v>
       </c>
-      <c r="B58" t="s">
+      <c r="D58" t="s">
         <v>235</v>
-      </c>
-[...4 lines deleted...]
-        <v>237</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
         <v>16</v>
       </c>
       <c r="G58" t="s">
         <v>17</v>
       </c>
       <c r="H58" t="s">
         <v>18</v>
       </c>
       <c r="I58" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="J58" t="s">
-        <v>20</v>
+        <v>210</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
+        <v>236</v>
+      </c>
+      <c r="B59" t="s">
+        <v>237</v>
+      </c>
+      <c r="C59" t="s">
         <v>238</v>
       </c>
-      <c r="B59" t="s">
+      <c r="D59" t="s">
         <v>239</v>
-      </c>
-[...4 lines deleted...]
-        <v>241</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
         <v>16</v>
       </c>
       <c r="G59" t="s">
         <v>17</v>
       </c>
       <c r="H59" t="s">
         <v>18</v>
       </c>
       <c r="I59" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J59" t="s">
-        <v>66</v>
+        <v>240</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
+        <v>241</v>
+      </c>
+      <c r="B60" t="s">
         <v>242</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>243</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
         <v>16</v>
       </c>
       <c r="G60" t="s">
         <v>17</v>
       </c>
       <c r="H60" t="s">
         <v>18</v>
       </c>
       <c r="I60" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="J60" t="s">
-        <v>66</v>
+        <v>245</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
         <v>246</v>
       </c>
       <c r="B61" t="s">
         <v>247</v>
       </c>
       <c r="C61" t="s">
         <v>248</v>
       </c>
       <c r="D61" t="s">
         <v>249</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
         <v>16</v>
       </c>
       <c r="G61" t="s">
         <v>17</v>
       </c>
       <c r="H61" t="s">
         <v>18</v>
       </c>
       <c r="I61" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="J61" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
         <v>250</v>
       </c>
       <c r="B62" t="s">
         <v>251</v>
       </c>
       <c r="C62" t="s">
+        <v>89</v>
+      </c>
+      <c r="D62" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
         <v>16</v>
       </c>
       <c r="G62" t="s">
         <v>17</v>
       </c>
       <c r="H62" t="s">
         <v>18</v>
       </c>
       <c r="I62" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="J62" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
+        <v>253</v>
+      </c>
+      <c r="B63" t="s">
         <v>254</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
         <v>255</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
         <v>16</v>
       </c>
       <c r="G63" t="s">
+        <v>17</v>
+      </c>
+      <c r="H63" t="s">
+        <v>161</v>
+      </c>
+      <c r="I63" t="s">
+        <v>19</v>
+      </c>
+      <c r="J63" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64">
+        <v>5258963121</v>
+      </c>
+      <c r="B64" t="s">
+        <v>257</v>
+      </c>
+      <c r="C64" t="s">
         <v>258</v>
       </c>
-      <c r="H63" t="s">
-[...10 lines deleted...]
-      <c r="A64" t="s">
+      <c r="D64" t="s">
         <v>259</v>
-      </c>
-[...7 lines deleted...]
-        <v>262</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
         <v>16</v>
       </c>
       <c r="G64" t="s">
         <v>17</v>
       </c>
       <c r="H64" t="s">
-        <v>184</v>
+        <v>18</v>
       </c>
       <c r="I64" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J64" t="s">
-        <v>66</v>
+        <v>240</v>
       </c>
     </row>
     <row r="65" spans="1:10">
-      <c r="A65"/>
+      <c r="A65">
+        <v>1234</v>
+      </c>
       <c r="B65" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C65" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="D65" t="s">
-        <v>265</v>
+        <v>26</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
         <v>16</v>
       </c>
       <c r="G65" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="H65" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="I65" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J65" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="66" spans="1:10">
-      <c r="A66"/>
+      <c r="A66" t="s">
+        <v>261</v>
+      </c>
       <c r="B66" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="C66" t="s">
-        <v>267</v>
-[...1 lines deleted...]
-      <c r="D66"/>
+        <v>263</v>
+      </c>
+      <c r="D66" t="s">
+        <v>264</v>
+      </c>
       <c r="E66"/>
       <c r="F66" t="s">
         <v>16</v>
       </c>
       <c r="G66" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="H66" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="I66" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J66" t="s">
-        <v>99</v>
+        <v>20</v>
       </c>
     </row>
     <row r="67" spans="1:10">
-      <c r="A67"/>
+      <c r="A67" t="s">
+        <v>265</v>
+      </c>
       <c r="B67" t="s">
+        <v>266</v>
+      </c>
+      <c r="C67" t="s">
+        <v>267</v>
+      </c>
+      <c r="D67" t="s">
         <v>268</v>
-      </c>
-[...4 lines deleted...]
-        <v>270</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
         <v>16</v>
       </c>
       <c r="G67" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="H67" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="I67" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J67" t="s">
-        <v>271</v>
+        <v>20</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68"/>
       <c r="B68" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C68" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D68" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
         <v>16</v>
       </c>
       <c r="G68" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="H68" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="I68" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="J68" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="69" spans="1:10">
-      <c r="A69"/>
+      <c r="A69" t="s">
+        <v>272</v>
+      </c>
       <c r="B69" t="s">
+        <v>273</v>
+      </c>
+      <c r="C69" t="s">
+        <v>274</v>
+      </c>
+      <c r="D69" t="s">
         <v>275</v>
-      </c>
-[...4 lines deleted...]
-        <v>277</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
         <v>16</v>
       </c>
       <c r="G69" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="H69" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="I69" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J69" t="s">
-        <v>166</v>
+        <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:10">
-      <c r="A70"/>
+      <c r="A70" t="s">
+        <v>276</v>
+      </c>
       <c r="B70" t="s">
+        <v>277</v>
+      </c>
+      <c r="C70" t="s">
         <v>278</v>
       </c>
-      <c r="C70" t="s">
+      <c r="D70" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
         <v>16</v>
       </c>
       <c r="G70" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="H70" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="I70" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="J70" t="s">
-        <v>156</v>
+        <v>20</v>
       </c>
     </row>
     <row r="71" spans="1:10">
-      <c r="A71"/>
+      <c r="A71" t="s">
+        <v>280</v>
+      </c>
       <c r="B71" t="s">
         <v>281</v>
       </c>
       <c r="C71" t="s">
-        <v>191</v>
+        <v>76</v>
       </c>
       <c r="D71" t="s">
         <v>282</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
         <v>16</v>
       </c>
       <c r="G71" t="s">
         <v>17</v>
       </c>
       <c r="H71" t="s">
-        <v>184</v>
+        <v>161</v>
       </c>
       <c r="I71" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J71" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="72" spans="1:10">
-      <c r="A72"/>
+      <c r="A72" t="s">
+        <v>283</v>
+      </c>
       <c r="B72" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C72" t="s">
-        <v>284</v>
-[...1 lines deleted...]
-      <c r="D72"/>
+        <v>285</v>
+      </c>
+      <c r="D72" t="s">
+        <v>286</v>
+      </c>
       <c r="E72"/>
       <c r="F72" t="s">
         <v>16</v>
       </c>
       <c r="G72" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="H72" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="I72" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="J72"/>
+        <v>53</v>
+      </c>
+      <c r="J72" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="73" spans="1:10">
-      <c r="A73"/>
+      <c r="A73" t="s">
+        <v>287</v>
+      </c>
       <c r="B73" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="C73" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="D73" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
         <v>16</v>
       </c>
       <c r="G73" t="s">
         <v>17</v>
       </c>
       <c r="H73" t="s">
-        <v>18</v>
+        <v>161</v>
       </c>
       <c r="I73" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J73" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B74" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="C74" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="D74" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
         <v>16</v>
       </c>
       <c r="G74" t="s">
         <v>17</v>
       </c>
       <c r="H74" t="s">
-        <v>184</v>
+        <v>161</v>
       </c>
       <c r="I74" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J74" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="B75" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="C75" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="D75" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
         <v>16</v>
       </c>
       <c r="G75" t="s">
         <v>17</v>
       </c>
       <c r="H75" t="s">
         <v>18</v>
       </c>
       <c r="I75" t="s">
         <v>19</v>
       </c>
       <c r="J75" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76"/>
       <c r="B76" t="s">
-        <v>296</v>
-[...1 lines deleted...]
-      <c r="C76"/>
+        <v>299</v>
+      </c>
+      <c r="C76" t="s">
+        <v>300</v>
+      </c>
       <c r="D76" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
         <v>16</v>
       </c>
       <c r="G76" t="s">
         <v>17</v>
       </c>
       <c r="H76" t="s">
         <v>18</v>
       </c>
       <c r="I76" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J76" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B77" t="s">
-        <v>299</v>
-[...1 lines deleted...]
-      <c r="C77"/>
+        <v>303</v>
+      </c>
+      <c r="C77" t="s">
+        <v>304</v>
+      </c>
       <c r="D77" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
         <v>16</v>
       </c>
       <c r="G77" t="s">
         <v>17</v>
       </c>
       <c r="H77" t="s">
         <v>18</v>
       </c>
       <c r="I77" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="J77" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
     </row>
     <row r="78" spans="1:10">
-      <c r="A78"/>
+      <c r="A78" t="s">
+        <v>306</v>
+      </c>
       <c r="B78" t="s">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="C78"/>
+        <v>307</v>
+      </c>
+      <c r="C78" t="s">
+        <v>308</v>
+      </c>
       <c r="D78" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
         <v>16</v>
       </c>
       <c r="G78" t="s">
         <v>17</v>
       </c>
       <c r="H78" t="s">
         <v>18</v>
       </c>
       <c r="I78" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="J78" t="s">
-        <v>66</v>
+        <v>95</v>
       </c>
     </row>
     <row r="79" spans="1:10">
-      <c r="A79"/>
+      <c r="A79" t="s">
+        <v>310</v>
+      </c>
       <c r="B79" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="C79" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="D79" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
         <v>16</v>
       </c>
       <c r="G79" t="s">
         <v>17</v>
       </c>
       <c r="H79" t="s">
-        <v>18</v>
+        <v>161</v>
       </c>
       <c r="I79" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="J79" t="s">
-        <v>226</v>
+        <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="B80" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="C80" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="D80" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
         <v>16</v>
       </c>
       <c r="G80" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="H80" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="I80" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="J80" t="s">
-        <v>226</v>
+        <v>20</v>
       </c>
     </row>
     <row r="81" spans="1:10">
-      <c r="A81" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A81"/>
       <c r="B81" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="C81" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="D81" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
         <v>16</v>
       </c>
       <c r="G81" t="s">
         <v>17</v>
       </c>
       <c r="H81" t="s">
-        <v>18</v>
+        <v>161</v>
       </c>
       <c r="I81" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="J81" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
     </row>
     <row r="82" spans="1:10">
-      <c r="A82"/>
+      <c r="A82" t="s">
+        <v>321</v>
+      </c>
       <c r="B82" t="s">
-        <v>312</v>
+        <v>322</v>
       </c>
       <c r="C82" t="s">
-        <v>313</v>
+        <v>323</v>
       </c>
       <c r="D82" t="s">
-        <v>314</v>
+        <v>324</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
         <v>16</v>
       </c>
       <c r="G82" t="s">
         <v>17</v>
       </c>
       <c r="H82" t="s">
         <v>18</v>
       </c>
       <c r="I82" t="s">
         <v>19</v>
       </c>
       <c r="J82" t="s">
-        <v>226</v>
+        <v>78</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="B83" t="s">
-        <v>316</v>
+        <v>326</v>
       </c>
       <c r="C83" t="s">
-        <v>317</v>
+        <v>327</v>
       </c>
       <c r="D83" t="s">
-        <v>318</v>
+        <v>328</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
         <v>16</v>
       </c>
       <c r="G83" t="s">
         <v>17</v>
       </c>
       <c r="H83" t="s">
-        <v>18</v>
+        <v>161</v>
       </c>
       <c r="I83" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J83" t="s">
-        <v>116</v>
+        <v>78</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84"/>
       <c r="B84" t="s">
-        <v>319</v>
+        <v>329</v>
       </c>
       <c r="C84" t="s">
-        <v>319</v>
+        <v>330</v>
       </c>
       <c r="D84" t="s">
-        <v>320</v>
+        <v>331</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
         <v>16</v>
       </c>
       <c r="G84" t="s">
         <v>17</v>
       </c>
       <c r="H84" t="s">
-        <v>18</v>
+        <v>161</v>
       </c>
       <c r="I84" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J84" t="s">
-        <v>226</v>
+        <v>20</v>
       </c>
     </row>
     <row r="85" spans="1:10">
-      <c r="A85"/>
+      <c r="A85" t="s">
+        <v>332</v>
+      </c>
       <c r="B85" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="C85" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="D85" t="s">
-        <v>323</v>
+        <v>335</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
         <v>16</v>
       </c>
       <c r="G85" t="s">
         <v>17</v>
       </c>
       <c r="H85" t="s">
         <v>18</v>
       </c>
       <c r="I85" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="J85" t="s">
-        <v>226</v>
+        <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:10">
-      <c r="A86"/>
+      <c r="A86" t="s">
+        <v>336</v>
+      </c>
       <c r="B86" t="s">
-        <v>324</v>
+        <v>337</v>
       </c>
       <c r="C86" t="s">
-        <v>325</v>
+        <v>337</v>
       </c>
       <c r="D86" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
         <v>16</v>
       </c>
       <c r="G86" t="s">
         <v>17</v>
       </c>
       <c r="H86" t="s">
         <v>18</v>
       </c>
       <c r="I86" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J86" t="s">
-        <v>226</v>
+        <v>26</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87"/>
       <c r="B87" t="s">
-        <v>327</v>
+        <v>339</v>
       </c>
       <c r="C87" t="s">
-        <v>328</v>
-[...3 lines deleted...]
-      </c>
+        <v>340</v>
+      </c>
+      <c r="D87"/>
       <c r="E87"/>
       <c r="F87" t="s">
         <v>16</v>
       </c>
       <c r="G87" t="s">
         <v>17</v>
       </c>
       <c r="H87" t="s">
         <v>18</v>
       </c>
       <c r="I87" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="J87"/>
     </row>
     <row r="88" spans="1:10">
       <c r="A88"/>
       <c r="B88" t="s">
-        <v>330</v>
+        <v>341</v>
       </c>
       <c r="C88" t="s">
-        <v>331</v>
+        <v>342</v>
       </c>
       <c r="D88" t="s">
-        <v>332</v>
+        <v>343</v>
       </c>
       <c r="E88"/>
       <c r="F88" t="s">
         <v>16</v>
       </c>
       <c r="G88" t="s">
         <v>17</v>
       </c>
       <c r="H88" t="s">
         <v>18</v>
       </c>
       <c r="I88" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="J88"/>
     </row>
     <row r="89" spans="1:10">
-      <c r="A89"/>
+      <c r="A89" t="s">
+        <v>344</v>
+      </c>
       <c r="B89" t="s">
-        <v>333</v>
+        <v>345</v>
       </c>
       <c r="C89" t="s">
-        <v>334</v>
+        <v>345</v>
       </c>
       <c r="D89" t="s">
-        <v>335</v>
+        <v>346</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
         <v>16</v>
       </c>
       <c r="G89" t="s">
         <v>17</v>
       </c>
       <c r="H89" t="s">
         <v>18</v>
       </c>
       <c r="I89" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J89" t="s">
-        <v>226</v>
+        <v>20</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90"/>
       <c r="B90" t="s">
-        <v>336</v>
+        <v>347</v>
       </c>
       <c r="C90" t="s">
-        <v>337</v>
-[...3 lines deleted...]
-      </c>
+        <v>347</v>
+      </c>
+      <c r="D90"/>
       <c r="E90"/>
       <c r="F90" t="s">
         <v>16</v>
       </c>
       <c r="G90" t="s">
         <v>17</v>
       </c>
       <c r="H90" t="s">
         <v>18</v>
       </c>
       <c r="I90" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="J90" t="s">
-        <v>226</v>
+        <v>20</v>
       </c>
     </row>
     <row r="91" spans="1:10">
-      <c r="A91"/>
+      <c r="A91" t="s">
+        <v>348</v>
+      </c>
       <c r="B91" t="s">
-        <v>339</v>
+        <v>349</v>
       </c>
       <c r="C91" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
       <c r="D91" t="s">
-        <v>341</v>
+        <v>350</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
         <v>16</v>
       </c>
       <c r="G91" t="s">
         <v>17</v>
       </c>
       <c r="H91" t="s">
-        <v>18</v>
+        <v>161</v>
       </c>
       <c r="I91" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J91" t="s">
-        <v>226</v>
+        <v>26</v>
       </c>
     </row>
     <row r="92" spans="1:10">
-      <c r="A92"/>
+      <c r="A92" t="s">
+        <v>351</v>
+      </c>
       <c r="B92" t="s">
-        <v>342</v>
+        <v>352</v>
       </c>
       <c r="C92" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="D92" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
         <v>16</v>
       </c>
       <c r="G92" t="s">
         <v>17</v>
       </c>
       <c r="H92" t="s">
-        <v>18</v>
+        <v>161</v>
       </c>
       <c r="I92" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J92" t="s">
-        <v>226</v>
+        <v>20</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="B93" t="s">
-        <v>346</v>
+        <v>356</v>
       </c>
       <c r="C93" t="s">
-        <v>347</v>
+        <v>357</v>
       </c>
       <c r="D93" t="s">
-        <v>348</v>
+        <v>358</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
         <v>16</v>
       </c>
       <c r="G93" t="s">
         <v>17</v>
       </c>
       <c r="H93" t="s">
-        <v>18</v>
+        <v>161</v>
       </c>
       <c r="I93" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J93" t="s">
-        <v>137</v>
+        <v>20</v>
       </c>
     </row>
     <row r="94" spans="1:10">
-      <c r="A94" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A94"/>
       <c r="B94" t="s">
-        <v>350</v>
+        <v>359</v>
       </c>
       <c r="C94" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="D94" t="s">
-        <v>352</v>
+        <v>361</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
         <v>16</v>
       </c>
       <c r="G94" t="s">
         <v>17</v>
       </c>
       <c r="H94" t="s">
-        <v>18</v>
+        <v>161</v>
       </c>
       <c r="I94" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J94" t="s">
-        <v>226</v>
+        <v>20</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" t="s">
-        <v>353</v>
+        <v>362</v>
       </c>
       <c r="B95" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="C95" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="D95" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
         <v>16</v>
       </c>
       <c r="G95" t="s">
         <v>17</v>
       </c>
       <c r="H95" t="s">
-        <v>18</v>
+        <v>161</v>
       </c>
       <c r="I95" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J95" t="s">
-        <v>226</v>
+        <v>20</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="B96" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="C96" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="D96" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
         <v>16</v>
       </c>
       <c r="G96" t="s">
         <v>17</v>
       </c>
       <c r="H96" t="s">
         <v>18</v>
       </c>
       <c r="I96" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J96" t="s">
-        <v>226</v>
+        <v>20</v>
       </c>
     </row>
     <row r="97" spans="1:10">
-      <c r="A97"/>
+      <c r="A97" t="s">
+        <v>368</v>
+      </c>
       <c r="B97" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="C97" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="D97" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
         <v>16</v>
       </c>
       <c r="G97" t="s">
         <v>17</v>
       </c>
       <c r="H97" t="s">
         <v>18</v>
       </c>
       <c r="I97" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J97" t="s">
-        <v>226</v>
+        <v>78</v>
       </c>
     </row>
     <row r="98" spans="1:10">
-      <c r="A98"/>
+      <c r="A98" t="s">
+        <v>371</v>
+      </c>
       <c r="B98" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
       <c r="C98" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="D98" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
         <v>16</v>
       </c>
       <c r="G98" t="s">
         <v>17</v>
       </c>
       <c r="H98" t="s">
         <v>18</v>
       </c>
       <c r="I98" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J98" t="s">
-        <v>226</v>
+        <v>26</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="B99" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="C99" t="s">
-        <v>368</v>
+        <v>38</v>
       </c>
       <c r="D99" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
         <v>16</v>
       </c>
       <c r="G99" t="s">
         <v>17</v>
       </c>
       <c r="H99" t="s">
-        <v>184</v>
+        <v>18</v>
       </c>
       <c r="I99" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J99" t="s">
-        <v>137</v>
+        <v>20</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="B100" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="C100" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="D100" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
         <v>16</v>
       </c>
       <c r="G100" t="s">
         <v>17</v>
       </c>
       <c r="H100" t="s">
         <v>18</v>
       </c>
       <c r="I100" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J100" t="s">
-        <v>374</v>
+        <v>26</v>
       </c>
     </row>
     <row r="101" spans="1:10">
-      <c r="A101"/>
+      <c r="A101" t="s">
+        <v>381</v>
+      </c>
       <c r="B101" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-      <c r="D101"/>
+        <v>382</v>
+      </c>
+      <c r="C101" t="s">
+        <v>382</v>
+      </c>
+      <c r="D101" t="s">
+        <v>383</v>
+      </c>
       <c r="E101"/>
       <c r="F101" t="s">
         <v>16</v>
       </c>
       <c r="G101" t="s">
         <v>17</v>
       </c>
       <c r="H101" t="s">
         <v>18</v>
       </c>
       <c r="I101" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J101" t="s">
-        <v>374</v>
+        <v>20</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="B102" t="s">
-        <v>377</v>
-[...1 lines deleted...]
-      <c r="C102"/>
+        <v>385</v>
+      </c>
+      <c r="C102" t="s">
+        <v>385</v>
+      </c>
       <c r="D102" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
         <v>16</v>
       </c>
       <c r="G102" t="s">
         <v>17</v>
       </c>
       <c r="H102" t="s">
         <v>18</v>
       </c>
       <c r="I102" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J102" t="s">
-        <v>379</v>
+        <v>137</v>
       </c>
     </row>
     <row r="103" spans="1:10">
-      <c r="A103"/>
+      <c r="A103" t="s">
+        <v>387</v>
+      </c>
       <c r="B103" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="C103" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="D103" t="s">
-        <v>382</v>
+        <v>331</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
         <v>16</v>
       </c>
       <c r="G103" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="H103" t="s">
-        <v>209</v>
+        <v>161</v>
       </c>
       <c r="I103" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J103" t="s">
-        <v>99</v>
+        <v>20</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104"/>
       <c r="B104" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="C104" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="D104" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
         <v>16</v>
       </c>
       <c r="G104" t="s">
-        <v>208</v>
+        <v>132</v>
       </c>
       <c r="H104" t="s">
-        <v>209</v>
+        <v>25</v>
       </c>
       <c r="I104" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J104" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
     </row>
     <row r="105" spans="1:10">
-      <c r="A105"/>
+      <c r="A105" t="s">
+        <v>392</v>
+      </c>
       <c r="B105" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
       <c r="C105" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="D105" t="s">
-        <v>388</v>
+        <v>395</v>
       </c>
       <c r="E105"/>
       <c r="F105" t="s">
         <v>16</v>
       </c>
       <c r="G105" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="H105" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="I105" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J105" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
     </row>
     <row r="106" spans="1:10">
-      <c r="A106"/>
+      <c r="A106" t="s">
+        <v>396</v>
+      </c>
       <c r="B106" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="C106" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="D106" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
         <v>16</v>
       </c>
       <c r="G106" t="s">
-        <v>208</v>
+        <v>132</v>
       </c>
       <c r="H106" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="I106" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J106" t="s">
-        <v>99</v>
+        <v>203</v>
       </c>
     </row>
     <row r="107" spans="1:10">
-      <c r="A107"/>
+      <c r="A107" t="s">
+        <v>400</v>
+      </c>
       <c r="B107" t="s">
-        <v>392</v>
+        <v>401</v>
       </c>
       <c r="C107" t="s">
-        <v>393</v>
+        <v>402</v>
       </c>
       <c r="D107" t="s">
-        <v>394</v>
+        <v>403</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
         <v>16</v>
       </c>
       <c r="G107" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="H107" t="s">
-        <v>209</v>
+        <v>161</v>
       </c>
       <c r="I107" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J107" t="s">
-        <v>99</v>
+        <v>26</v>
       </c>
     </row>
     <row r="108" spans="1:10">
-      <c r="A108"/>
+      <c r="A108" t="s">
+        <v>404</v>
+      </c>
       <c r="B108" t="s">
-        <v>395</v>
+        <v>405</v>
       </c>
       <c r="C108" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="D108"/>
+        <v>406</v>
+      </c>
+      <c r="D108" t="s">
+        <v>407</v>
+      </c>
       <c r="E108"/>
       <c r="F108" t="s">
         <v>16</v>
       </c>
       <c r="G108" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="H108" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="I108" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J108" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109"/>
       <c r="B109" t="s">
-        <v>397</v>
+        <v>408</v>
       </c>
       <c r="C109" t="s">
-        <v>398</v>
-[...1 lines deleted...]
-      <c r="D109"/>
+        <v>409</v>
+      </c>
+      <c r="D109" t="s">
+        <v>410</v>
+      </c>
       <c r="E109"/>
       <c r="F109" t="s">
         <v>16</v>
       </c>
       <c r="G109" t="s">
-        <v>208</v>
+        <v>411</v>
       </c>
       <c r="H109" t="s">
-        <v>209</v>
+        <v>412</v>
       </c>
       <c r="I109" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J109" t="s">
-        <v>99</v>
+        <v>240</v>
       </c>
     </row>
     <row r="110" spans="1:10">
-      <c r="A110"/>
+      <c r="A110" t="s">
+        <v>413</v>
+      </c>
       <c r="B110" t="s">
-        <v>399</v>
-[...4 lines deleted...]
-      <c r="D110"/>
+        <v>414</v>
+      </c>
+      <c r="C110"/>
+      <c r="D110" t="s">
+        <v>415</v>
+      </c>
       <c r="E110"/>
       <c r="F110" t="s">
         <v>16</v>
       </c>
       <c r="G110" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="H110" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="I110" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J110" t="s">
-        <v>99</v>
+        <v>20</v>
       </c>
     </row>
     <row r="111" spans="1:10">
-      <c r="A111"/>
+      <c r="A111" t="s">
+        <v>416</v>
+      </c>
       <c r="B111" t="s">
-        <v>401</v>
-[...3 lines deleted...]
-      </c>
+        <v>417</v>
+      </c>
+      <c r="C111"/>
       <c r="D111" t="s">
-        <v>403</v>
+        <v>418</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
         <v>16</v>
       </c>
       <c r="G111" t="s">
-        <v>208</v>
+        <v>132</v>
       </c>
       <c r="H111" t="s">
-        <v>209</v>
+        <v>25</v>
       </c>
       <c r="I111" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J111" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112"/>
       <c r="B112" t="s">
-        <v>404</v>
-[...3 lines deleted...]
-      </c>
+        <v>419</v>
+      </c>
+      <c r="C112"/>
       <c r="D112"/>
       <c r="E112"/>
       <c r="F112" t="s">
         <v>16</v>
       </c>
       <c r="G112" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="H112" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="I112" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="J112"/>
     </row>
     <row r="113" spans="1:10">
       <c r="A113"/>
       <c r="B113" t="s">
-        <v>406</v>
-[...3 lines deleted...]
-      </c>
+        <v>420</v>
+      </c>
+      <c r="C113"/>
       <c r="D113"/>
       <c r="E113"/>
       <c r="F113" t="s">
         <v>16</v>
       </c>
       <c r="G113" t="s">
-        <v>208</v>
+        <v>17</v>
       </c>
       <c r="H113" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="I113" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="J113" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
     </row>
     <row r="114" spans="1:10">
-      <c r="A114"/>
+      <c r="A114" t="s">
+        <v>421</v>
+      </c>
       <c r="B114" t="s">
-        <v>408</v>
-[...3 lines deleted...]
-      </c>
+        <v>422</v>
+      </c>
+      <c r="C114"/>
       <c r="D114" t="s">
-        <v>410</v>
+        <v>423</v>
       </c>
       <c r="E114"/>
       <c r="F114" t="s">
         <v>16</v>
       </c>
       <c r="G114" t="s">
-        <v>208</v>
+        <v>132</v>
       </c>
       <c r="H114" t="s">
-        <v>209</v>
+        <v>25</v>
       </c>
       <c r="I114" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J114" t="s">
-        <v>20</v>
+        <v>78</v>
       </c>
     </row>
     <row r="115" spans="1:10">
-      <c r="A115"/>
+      <c r="A115" t="s">
+        <v>424</v>
+      </c>
       <c r="B115" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-      </c>
+        <v>425</v>
+      </c>
+      <c r="C115"/>
       <c r="D115" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
         <v>16</v>
       </c>
       <c r="G115" t="s">
         <v>17</v>
       </c>
       <c r="H115" t="s">
         <v>18</v>
       </c>
       <c r="I115" t="s">
         <v>19</v>
       </c>
       <c r="J115" t="s">
-        <v>161</v>
+        <v>26</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" t="s">
-        <v>414</v>
+        <v>427</v>
       </c>
       <c r="B116" t="s">
-        <v>415</v>
-[...3 lines deleted...]
-      </c>
+        <v>428</v>
+      </c>
+      <c r="C116"/>
       <c r="D116" t="s">
-        <v>417</v>
+        <v>429</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
         <v>16</v>
       </c>
       <c r="G116" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H116" t="s">
         <v>18</v>
       </c>
       <c r="I116" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="J116"/>
     </row>
     <row r="117" spans="1:10">
-      <c r="A117" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A117"/>
       <c r="B117" t="s">
-        <v>419</v>
-[...3 lines deleted...]
-      </c>
+        <v>430</v>
+      </c>
+      <c r="C117"/>
       <c r="D117" t="s">
-        <v>420</v>
+        <v>431</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
         <v>16</v>
       </c>
       <c r="G117" t="s">
         <v>17</v>
       </c>
       <c r="H117" t="s">
         <v>18</v>
       </c>
       <c r="I117" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J117" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
-        <v>421</v>
+        <v>432</v>
       </c>
       <c r="B118" t="s">
-        <v>422</v>
-[...6 lines deleted...]
-      </c>
+        <v>433</v>
+      </c>
+      <c r="C118"/>
+      <c r="D118"/>
       <c r="E118"/>
       <c r="F118" t="s">
         <v>16</v>
       </c>
       <c r="G118" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H118" t="s">
-        <v>184</v>
+        <v>18</v>
       </c>
       <c r="I118" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="J118"/>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
-        <v>425</v>
+        <v>434</v>
       </c>
       <c r="B119" t="s">
-        <v>426</v>
+        <v>435</v>
       </c>
       <c r="C119" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="D119" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="E119"/>
       <c r="F119" t="s">
         <v>16</v>
       </c>
       <c r="G119" t="s">
         <v>17</v>
       </c>
       <c r="H119" t="s">
         <v>18</v>
       </c>
       <c r="I119" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J119" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
     </row>
     <row r="120" spans="1:10">
-      <c r="A120"/>
+      <c r="A120" t="s">
+        <v>437</v>
+      </c>
       <c r="B120" t="s">
-        <v>429</v>
-[...6 lines deleted...]
-      </c>
+        <v>438</v>
+      </c>
+      <c r="C120"/>
+      <c r="D120"/>
       <c r="E120"/>
       <c r="F120" t="s">
         <v>16</v>
       </c>
       <c r="G120" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H120" t="s">
         <v>18</v>
       </c>
       <c r="I120" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="J120"/>
     </row>
     <row r="121" spans="1:10">
-      <c r="A121"/>
+      <c r="A121" t="s">
+        <v>439</v>
+      </c>
       <c r="B121" t="s">
-        <v>432</v>
-[...3 lines deleted...]
-      </c>
+        <v>440</v>
+      </c>
+      <c r="C121"/>
       <c r="D121" t="s">
-        <v>434</v>
+        <v>441</v>
       </c>
       <c r="E121"/>
       <c r="F121" t="s">
         <v>16</v>
       </c>
       <c r="G121" t="s">
         <v>17</v>
       </c>
       <c r="H121" t="s">
         <v>18</v>
       </c>
       <c r="I121" t="s">
         <v>19</v>
       </c>
-      <c r="J121" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J121"/>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="B122" t="s">
-        <v>436</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="C122"/>
       <c r="D122" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="E122"/>
       <c r="F122" t="s">
         <v>16</v>
       </c>
       <c r="G122" t="s">
-        <v>208</v>
+        <v>132</v>
       </c>
       <c r="H122" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="I122" t="s">
         <v>19</v>
       </c>
       <c r="J122" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" t="s">
-        <v>438</v>
+        <v>445</v>
       </c>
       <c r="B123" t="s">
-        <v>439</v>
-[...3 lines deleted...]
-      </c>
+        <v>446</v>
+      </c>
+      <c r="C123"/>
       <c r="D123" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="E123"/>
       <c r="F123" t="s">
         <v>16</v>
       </c>
       <c r="G123" t="s">
         <v>17</v>
       </c>
       <c r="H123" t="s">
         <v>18</v>
       </c>
       <c r="I123" t="s">
         <v>19</v>
       </c>
       <c r="J123" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="124" spans="1:10">
-      <c r="A124" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A124"/>
       <c r="B124" t="s">
-        <v>443</v>
-[...3 lines deleted...]
-      </c>
+        <v>448</v>
+      </c>
+      <c r="C124"/>
       <c r="D124" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="E124"/>
       <c r="F124" t="s">
         <v>16</v>
       </c>
       <c r="G124" t="s">
         <v>17</v>
       </c>
       <c r="H124" t="s">
-        <v>184</v>
+        <v>18</v>
       </c>
       <c r="I124" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="J124" t="s">
-        <v>66</v>
+        <v>240</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="B125" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="C125" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="D125" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="E125"/>
       <c r="F125" t="s">
         <v>16</v>
       </c>
       <c r="G125" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="H125" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="I125" t="s">
         <v>19</v>
       </c>
       <c r="J125" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="B126" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="C126" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="D126" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
         <v>16</v>
       </c>
       <c r="G126" t="s">
         <v>17</v>
       </c>
       <c r="H126" t="s">
-        <v>184</v>
+        <v>25</v>
       </c>
       <c r="I126" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J126" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="127" spans="1:10">
-      <c r="A127" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A127"/>
       <c r="B127" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="C127" t="s">
-        <v>456</v>
-[...1 lines deleted...]
-      <c r="D127" t="s">
         <v>457</v>
       </c>
+      <c r="D127"/>
       <c r="E127"/>
       <c r="F127" t="s">
         <v>16</v>
       </c>
       <c r="G127" t="s">
-        <v>17</v>
+        <v>411</v>
       </c>
       <c r="H127" t="s">
-        <v>184</v>
+        <v>412</v>
       </c>
       <c r="I127" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J127" t="s">
-        <v>66</v>
+        <v>458</v>
       </c>
     </row>
     <row r="128" spans="1:10">
-      <c r="A128"/>
+      <c r="A128" t="s">
+        <v>459</v>
+      </c>
       <c r="B128" t="s">
-        <v>458</v>
-[...4 lines deleted...]
-      <c r="D128"/>
+        <v>460</v>
+      </c>
+      <c r="C128"/>
+      <c r="D128" t="s">
+        <v>461</v>
+      </c>
       <c r="E128"/>
       <c r="F128" t="s">
         <v>16</v>
       </c>
       <c r="G128" t="s">
         <v>17</v>
       </c>
       <c r="H128" t="s">
         <v>18</v>
       </c>
       <c r="I128" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J128" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129"/>
       <c r="B129" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="C129" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="D129" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E129"/>
       <c r="F129" t="s">
         <v>16</v>
       </c>
       <c r="G129" t="s">
-        <v>17</v>
+        <v>411</v>
       </c>
       <c r="H129" t="s">
-        <v>18</v>
+        <v>412</v>
       </c>
       <c r="I129" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J129" t="s">
-        <v>20</v>
+        <v>95</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="B130" t="s">
-        <v>464</v>
-[...3 lines deleted...]
-      </c>
+        <v>466</v>
+      </c>
+      <c r="C130"/>
       <c r="D130" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E130"/>
       <c r="F130" t="s">
         <v>16</v>
       </c>
       <c r="G130" t="s">
         <v>17</v>
       </c>
       <c r="H130" t="s">
-        <v>184</v>
+        <v>18</v>
       </c>
       <c r="I130" t="s">
         <v>19</v>
       </c>
       <c r="J130" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="131" spans="1:10">
-      <c r="A131" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A131"/>
       <c r="B131" t="s">
         <v>468</v>
       </c>
       <c r="C131" t="s">
+        <v>468</v>
+      </c>
+      <c r="D131" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="E131"/>
       <c r="F131" t="s">
         <v>16</v>
       </c>
       <c r="G131" t="s">
-        <v>17</v>
+        <v>411</v>
       </c>
       <c r="H131" t="s">
-        <v>18</v>
+        <v>412</v>
       </c>
       <c r="I131" t="s">
         <v>19</v>
       </c>
       <c r="J131" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132"/>
       <c r="B132" t="s">
+        <v>470</v>
+      </c>
+      <c r="C132" t="s">
+        <v>470</v>
+      </c>
+      <c r="D132" t="s">
         <v>471</v>
       </c>
-      <c r="C132" t="s">
-[...2 lines deleted...]
-      <c r="D132"/>
       <c r="E132"/>
       <c r="F132" t="s">
         <v>16</v>
       </c>
       <c r="G132" t="s">
-        <v>208</v>
+        <v>411</v>
       </c>
       <c r="H132" t="s">
-        <v>209</v>
+        <v>412</v>
       </c>
       <c r="I132" t="s">
         <v>19</v>
       </c>
       <c r="J132" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133"/>
       <c r="B133" t="s">
+        <v>472</v>
+      </c>
+      <c r="C133" t="s">
+        <v>472</v>
+      </c>
+      <c r="D133" t="s">
         <v>473</v>
-      </c>
-[...4 lines deleted...]
-        <v>475</v>
       </c>
       <c r="E133"/>
       <c r="F133" t="s">
         <v>16</v>
       </c>
       <c r="G133" t="s">
-        <v>17</v>
+        <v>411</v>
       </c>
       <c r="H133" t="s">
-        <v>184</v>
+        <v>412</v>
       </c>
       <c r="I133" t="s">
         <v>19</v>
       </c>
       <c r="J133" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="134" spans="1:10">
-      <c r="A134" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A134"/>
       <c r="B134" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="C134" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="D134" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E134"/>
       <c r="F134" t="s">
         <v>16</v>
       </c>
       <c r="G134" t="s">
-        <v>17</v>
+        <v>411</v>
       </c>
       <c r="H134" t="s">
-        <v>18</v>
+        <v>412</v>
       </c>
       <c r="I134" t="s">
         <v>19</v>
       </c>
       <c r="J134" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
     </row>
     <row r="135" spans="1:10">
-      <c r="A135" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A135"/>
       <c r="B135" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="C135" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="D135" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E135"/>
       <c r="F135" t="s">
         <v>16</v>
       </c>
       <c r="G135" t="s">
-        <v>17</v>
+        <v>411</v>
       </c>
       <c r="H135" t="s">
-        <v>184</v>
+        <v>412</v>
       </c>
       <c r="I135" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J135" t="s">
-        <v>156</v>
+        <v>20</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136"/>
       <c r="B136" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="C136" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="D136" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="E136"/>
       <c r="F136" t="s">
         <v>16</v>
       </c>
       <c r="G136" t="s">
-        <v>17</v>
+        <v>411</v>
       </c>
       <c r="H136" t="s">
-        <v>184</v>
+        <v>412</v>
       </c>
       <c r="I136" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J136" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="137" spans="1:10">
-      <c r="A137" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A137"/>
       <c r="B137" t="s">
-        <v>488</v>
-[...3 lines deleted...]
-      </c>
+        <v>480</v>
+      </c>
+      <c r="C137"/>
       <c r="D137" t="s">
-        <v>490</v>
+        <v>481</v>
       </c>
       <c r="E137"/>
       <c r="F137" t="s">
         <v>16</v>
       </c>
       <c r="G137" t="s">
         <v>17</v>
       </c>
       <c r="H137" t="s">
         <v>18</v>
       </c>
       <c r="I137" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="J137" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
     </row>
     <row r="138" spans="1:10">
-      <c r="A138" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A138"/>
       <c r="B138" t="s">
-        <v>492</v>
-[...3 lines deleted...]
-      </c>
+        <v>482</v>
+      </c>
+      <c r="C138"/>
       <c r="D138" t="s">
-        <v>494</v>
+        <v>483</v>
       </c>
       <c r="E138"/>
       <c r="F138" t="s">
         <v>16</v>
       </c>
       <c r="G138" t="s">
         <v>17</v>
       </c>
       <c r="H138" t="s">
         <v>18</v>
       </c>
       <c r="I138" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J138" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139"/>
       <c r="B139" t="s">
-        <v>495</v>
-[...4 lines deleted...]
-      <c r="D139"/>
+        <v>484</v>
+      </c>
+      <c r="C139"/>
+      <c r="D139" t="s">
+        <v>485</v>
+      </c>
       <c r="E139"/>
       <c r="F139" t="s">
         <v>16</v>
       </c>
       <c r="G139" t="s">
         <v>17</v>
       </c>
       <c r="H139" t="s">
         <v>18</v>
       </c>
       <c r="I139" t="s">
         <v>19</v>
       </c>
-      <c r="J139"/>
+      <c r="J139" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140"/>
       <c r="B140" t="s">
-        <v>497</v>
-[...3 lines deleted...]
-      </c>
+        <v>486</v>
+      </c>
+      <c r="C140"/>
       <c r="D140" t="s">
-        <v>499</v>
+        <v>487</v>
       </c>
       <c r="E140"/>
       <c r="F140" t="s">
         <v>16</v>
       </c>
       <c r="G140" t="s">
         <v>17</v>
       </c>
       <c r="H140" t="s">
         <v>18</v>
       </c>
       <c r="I140" t="s">
-        <v>49</v>
-[...692 lines deleted...]
-        <v>66</v>
+        <v>19</v>
+      </c>
+      <c r="J140" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>