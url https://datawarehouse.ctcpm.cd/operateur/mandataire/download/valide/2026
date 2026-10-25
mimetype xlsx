--- v1 (2026-06-21)
+++ v2 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="336">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
   <si>
     <t>CTCPM DATAWAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DES MANDATAIRES EN MINES VALIDES EN 2026</t>
   </si>
   <si>
     <t>NOM</t>
   </si>
   <si>
     <t>NIF</t>
   </si>
   <si>
     <t>N° ARRETE AGREMENT</t>
   </si>
   <si>
     <t>NUMERO AGREMENT</t>
   </si>
   <si>
     <t>TELEPHONE</t>
   </si>
   <si>
     <t>EMAIL</t>
   </si>
   <si>
@@ -395,278 +395,80 @@
   <si>
     <t>Me NSUNGU MUSENGA PATRICK</t>
   </si>
   <si>
     <t>00278/CAB.MIN/MINES/01/2025</t>
   </si>
   <si>
     <t>0849900006</t>
   </si>
   <si>
     <t>patricknsumbu@yahoo.fr</t>
   </si>
   <si>
     <t>Me MUHINDO MULUMBI JACKSON</t>
   </si>
   <si>
     <t>00281/CAB.MIN/MINES/01/2025</t>
   </si>
   <si>
     <t>MUPASA LUKOBO DHEDHE</t>
   </si>
   <si>
     <t>00402/CAB.MIN/MINES/01/2025</t>
   </si>
   <si>
-    <t>BASHIZI BASHAKO</t>
-[...4 lines deleted...]
-  <si>
     <t>FREDDY LIKOMBE WA MANDJANDJO</t>
   </si>
   <si>
     <t>00337/CAB.MIN/MINES/01/2025</t>
   </si>
   <si>
-    <t>Me MADIYA MWAMBA</t>
-[...157 lines deleted...]
-  <si>
     <t>Monsieur KASONGO KUMBWA Jean</t>
   </si>
   <si>
     <t>00688/CAB.MIN/MINES/01/2022</t>
   </si>
   <si>
     <t>0814530753</t>
   </si>
   <si>
     <t>jeankumbwa@gmail.com</t>
   </si>
   <si>
-    <t>NORTON MUKEBA KABEYA</t>
-[...22 lines deleted...]
-  <si>
     <t>Monsieur KANDONGA NYINGWALO Marcelin</t>
   </si>
   <si>
     <t>00683/CAB.MIN/MINES/01/2022</t>
   </si>
   <si>
     <t>0994455217</t>
   </si>
   <si>
     <t>kandogam@gmail.com</t>
   </si>
   <si>
-    <t>TSHISEKEDI KALAMBAYI Elisée</t>
-[...7 lines deleted...]
-  <si>
     <t>Me Annicha BUALANKAY BONSILI</t>
   </si>
   <si>
     <t>BAKOMEKA KELINA Adolphe</t>
   </si>
   <si>
     <t>00473/CAB.MIN/MINES/01/2022</t>
   </si>
   <si>
     <t>0814034180</t>
   </si>
   <si>
     <t>bkelina@hotmail.com</t>
   </si>
   <si>
     <t>KIBIKONDA MUTHILU Dady</t>
   </si>
   <si>
     <t>00687/CAB.MIN/MINES/01/2022</t>
   </si>
   <si>
     <t>Monsieur MUKENDI MPOYI Bernard</t>
   </si>
   <si>
     <t>00747/CAB.MIN/MINES/01/2022</t>
@@ -884,128 +686,86 @@
   <si>
     <t>0892536488</t>
   </si>
   <si>
     <t>aimekahungu@gmail.fr</t>
   </si>
   <si>
     <t>Sté NTN PARTNERS SARL - Me Emmanuel NGALAMULUME KALALA - Me TSHIBANDA MULUNDA Christian</t>
   </si>
   <si>
     <t>00013/CAB.MIN/MINES/01/2024</t>
   </si>
   <si>
     <t>0811595882</t>
   </si>
   <si>
     <t>ntnlawyers@gmail.com</t>
   </si>
   <si>
     <t>TRADE SERVICE SARL - Francine BOLODJUA BOLUKA, Guy KIMENYEMBO</t>
   </si>
   <si>
     <t>00011/CAB.MIN/MINES/01/2025</t>
   </si>
   <si>
-    <t>MGMM ET Associés SCPA - Me MOYOGO-MOMBILI Michel - Me TOFENDO-IGAFEY Joseph - Me MOYOGO OMBA MBILIA Patrick - Me MASSAMBA MAYOMBE Fiston - Me AEMBE BULERI Dady - Me BYPA MUKALA Yannick - Me BOELE LOSOMBIA Bismack</t>
-[...28 lines deleted...]
-  <si>
     <t>Cabinet GLM et associés - Me INENGE LOKOKU André - Me TSHULEMBO ILEKO Jean de Dieu - Me BOWALA ALELA Robert - Me OMBA N’SALA Stéphane - Me NKANGA BASELE Pascal</t>
   </si>
   <si>
     <t>00024/CAB.MIN/MINES/01/2023</t>
   </si>
   <si>
     <t>0808798666</t>
   </si>
   <si>
     <t>http://www.CABGLM.com</t>
   </si>
   <si>
     <t>Me NGALU-MUTOMBO Christian</t>
   </si>
   <si>
     <t>00463/CAB.MIN/MINE/01/2023</t>
   </si>
   <si>
     <t>0812667777</t>
   </si>
   <si>
     <t>jurisconsultdefense@gmail.com</t>
   </si>
   <si>
     <t>Me CHRISTIAN KALELE NYANGE NONGOLOLA</t>
   </si>
   <si>
     <t>00306/CAB.MIN/MINE/01/2023</t>
   </si>
   <si>
     <t>0997034799</t>
   </si>
   <si>
     <t>ckakele@gmail.com</t>
   </si>
   <si>
-    <t>Me NGOIE KAZADI Emmanuel</t>
-[...10 lines deleted...]
-  <si>
     <t>Société GEOLOGIE RECHERCHE APPLICATION ET INDUSTRIE ''GRAIN''</t>
   </si>
   <si>
     <t>00146/CAB.MIN/MINE/01/2023</t>
   </si>
   <si>
     <t>0824853985</t>
   </si>
   <si>
     <t>Grain-rdc@yahoo.fr</t>
   </si>
   <si>
     <t>Me Ephrem IRAGI BAGUMA</t>
   </si>
   <si>
     <t>00017/CAB.MIN/MINE/01/2023</t>
   </si>
   <si>
     <t>0974421151</t>
   </si>
   <si>
     <t>ephremiragiact@gmail.com</t>
   </si>
   <si>
     <t>Me KABUYA KAZADI DONAT</t>
@@ -1020,50 +780,143 @@
     <t>00797/CAB.MIN/MINES/01/2025</t>
   </si>
   <si>
     <t>Me MIKWA IHENGALANI PERES</t>
   </si>
   <si>
     <t>00791/CAB.MIN/MINES/01/2025</t>
   </si>
   <si>
     <t>JK CONSULT SASU</t>
   </si>
   <si>
     <t>00720/CAB.MIN/MINES/01/2025</t>
   </si>
   <si>
     <t>Me KINDA YOHARI HELENE</t>
   </si>
   <si>
     <t>00412/CAB.MIN/MINES/01/2025</t>
   </si>
   <si>
     <t>Me MULUMBA BETU JEAN PIERRE</t>
   </si>
   <si>
     <t>00002/CAB.MIN/MINES/01/2026</t>
+  </si>
+  <si>
+    <t>SOCIETE CIVILE PROFESSIONNELLE D'AVOCAT MAITRE CLAUDE NYAMUGABO ET ASSOCIES « CN&amp;A »</t>
+  </si>
+  <si>
+    <t>00019/CAB.MIN/MINES/01/2026</t>
+  </si>
+  <si>
+    <t>Me KUBOYA WA TSHIPAMA</t>
+  </si>
+  <si>
+    <t>00018/CAB.MIN/MINES/01/2026</t>
+  </si>
+  <si>
+    <t>CONGO CONSULTING FIRM</t>
+  </si>
+  <si>
+    <t>00032/CAB.MIN/MINES/01/2026</t>
+  </si>
+  <si>
+    <t>Me KAKISINGI MUKWANDUME BAVON</t>
+  </si>
+  <si>
+    <t>00041/CAB.MIN/MINES/01/2026</t>
+  </si>
+  <si>
+    <t>Me MUKENDI ILUNGA GILBERT</t>
+  </si>
+  <si>
+    <t>00248/CAB.MIN/MINES/01/2026</t>
+  </si>
+  <si>
+    <t>KABANGA TSHIBWABWA LISETTE</t>
+  </si>
+  <si>
+    <t>00252/CAB.MIN/MINES/01/2026</t>
+  </si>
+  <si>
+    <t>UTSHUDIEMA SHUNGU JEAN</t>
+  </si>
+  <si>
+    <t>00319/CAB.MIN/MINES/01/2026</t>
+  </si>
+  <si>
+    <t>BATTAJON ROMAIN</t>
+  </si>
+  <si>
+    <t>00325/CAB.MIN/MINES/01/2026</t>
+  </si>
+  <si>
+    <t>FARIJI KYALONDAWA David upako</t>
+  </si>
+  <si>
+    <t>00321/CAB.MIN/MINES/01/2026</t>
+  </si>
+  <si>
+    <t>MPEZO BALIKI TRESOR</t>
+  </si>
+  <si>
+    <t>00390/CAB.MIN/MINES/01/2026</t>
+  </si>
+  <si>
+    <t>CLEAR VISION MINERALES HOLDING "CVMH"</t>
+  </si>
+  <si>
+    <t>00522/CAB.MIN/MINES/01/2026</t>
+  </si>
+  <si>
+    <t>BUREAU DU CONSEIL EN MINES ET INDUSTRIES « BUCOMIN » SARL</t>
+  </si>
+  <si>
+    <t>00520/CAB.MIN/MINES/01/2026</t>
+  </si>
+  <si>
+    <t>MUYOMBI TSHIMBU JETHRO</t>
+  </si>
+  <si>
+    <t>00534/2026</t>
+  </si>
+  <si>
+    <t>00534/CAB.MIN/MINES/01/2026</t>
+  </si>
+  <si>
+    <t>NEXUS MULTISECTOR SARL</t>
+  </si>
+  <si>
+    <t>00519/CAB.MIN/MINES/01/2026</t>
+  </si>
+  <si>
+    <t>TSHIMENA MUSAMPA DELPHIN</t>
+  </si>
+  <si>
+    <t>00296/CAB.MIN/MINES/01/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1379,60 +1232,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G113"/>
+  <dimension ref="A1:G102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="268.934" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
@@ -2077,1057 +1930,860 @@
       <c r="F45"/>
       <c r="G45"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>127</v>
       </c>
       <c r="B46"/>
       <c r="C46" t="s">
         <v>128</v>
       </c>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>129</v>
       </c>
       <c r="B47"/>
       <c r="C47" t="s">
         <v>130</v>
       </c>
       <c r="D47"/>
-      <c r="E47"/>
-      <c r="F47"/>
+      <c r="E47" t="s">
+        <v>131</v>
+      </c>
+      <c r="F47" t="s">
+        <v>132</v>
+      </c>
       <c r="G47"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B48"/>
       <c r="C48" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D48"/>
-      <c r="E48"/>
-      <c r="F48"/>
+      <c r="E48" t="s">
+        <v>135</v>
+      </c>
+      <c r="F48" t="s">
+        <v>136</v>
+      </c>
       <c r="G48"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B49"/>
-      <c r="C49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B50"/>
       <c r="C50" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="D50"/>
-      <c r="E50"/>
-      <c r="F50"/>
+      <c r="E50" t="s">
+        <v>140</v>
+      </c>
+      <c r="F50" t="s">
+        <v>141</v>
+      </c>
       <c r="G50"/>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B51"/>
-      <c r="C51"/>
+      <c r="C51" t="s">
+        <v>143</v>
+      </c>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="B52"/>
       <c r="C52" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D52"/>
-      <c r="E52"/>
-      <c r="F52"/>
+      <c r="E52" t="s">
+        <v>146</v>
+      </c>
+      <c r="F52" t="s">
+        <v>147</v>
+      </c>
       <c r="G52"/>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="B53"/>
       <c r="C53" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="D53"/>
-      <c r="E53"/>
+      <c r="E53" t="s">
+        <v>150</v>
+      </c>
       <c r="F53"/>
       <c r="G53"/>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="B54"/>
       <c r="C54" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="D54"/>
-      <c r="E54"/>
-      <c r="F54"/>
+      <c r="E54" t="s">
+        <v>153</v>
+      </c>
+      <c r="F54" t="s">
+        <v>154</v>
+      </c>
       <c r="G54"/>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="B55"/>
       <c r="C55" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
       <c r="D55"/>
-      <c r="E55" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E55"/>
+      <c r="F55"/>
       <c r="G55"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="B56"/>
       <c r="C56" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="D56"/>
       <c r="E56" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="F56" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="G56"/>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="B57"/>
       <c r="C57" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="D57"/>
-      <c r="E57" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E57"/>
+      <c r="F57"/>
       <c r="G57"/>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="B58"/>
       <c r="C58" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="D58"/>
       <c r="E58" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="F58"/>
       <c r="G58"/>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="B59"/>
       <c r="C59" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="D59"/>
       <c r="E59" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="F59"/>
       <c r="G59"/>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B60"/>
       <c r="C60" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="D60"/>
       <c r="E60" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="F60"/>
+        <v>171</v>
+      </c>
+      <c r="F60" t="s">
+        <v>172</v>
+      </c>
       <c r="G60"/>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B61"/>
       <c r="C61" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="D61"/>
       <c r="E61" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="F61" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="G61"/>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B62"/>
       <c r="C62" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="D62"/>
       <c r="E62" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="F62"/>
+        <v>179</v>
+      </c>
+      <c r="F62" t="s">
+        <v>180</v>
+      </c>
       <c r="G62"/>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="B63"/>
       <c r="C63" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="D63"/>
       <c r="E63"/>
-      <c r="F63" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F63"/>
       <c r="G63"/>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="B64"/>
-      <c r="C64" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C64"/>
       <c r="D64"/>
       <c r="E64" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="F64" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="G64"/>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B65"/>
-      <c r="C65"/>
+      <c r="C65" t="s">
+        <v>187</v>
+      </c>
       <c r="D65"/>
-      <c r="E65" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E65"/>
+      <c r="F65"/>
       <c r="G65"/>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B66"/>
       <c r="C66" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="D66"/>
       <c r="E66" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="F66" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="G66"/>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="B67"/>
       <c r="C67" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="D67"/>
       <c r="E67" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="F67"/>
       <c r="G67"/>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B68"/>
       <c r="C68" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D68"/>
       <c r="E68" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="F68"/>
       <c r="G68"/>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B69"/>
       <c r="C69" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D69"/>
       <c r="E69" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="F69" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G69"/>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B70"/>
       <c r="C70" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D70"/>
       <c r="E70" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="F70"/>
+        <v>204</v>
+      </c>
+      <c r="F70" t="s">
+        <v>205</v>
+      </c>
       <c r="G70"/>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B71"/>
-      <c r="C71"/>
+      <c r="C71" t="s">
+        <v>207</v>
+      </c>
       <c r="D71"/>
-      <c r="E71"/>
+      <c r="E71" t="s">
+        <v>208</v>
+      </c>
       <c r="F71"/>
       <c r="G71"/>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="B72"/>
       <c r="C72" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="D72"/>
-      <c r="E72" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E72"/>
+      <c r="F72"/>
       <c r="G72"/>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B73"/>
       <c r="C73" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D73"/>
-      <c r="E73"/>
+      <c r="E73" t="s">
+        <v>213</v>
+      </c>
       <c r="F73"/>
       <c r="G73"/>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B74"/>
       <c r="C74" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="D74"/>
       <c r="E74" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="F74" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="G74"/>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B75"/>
       <c r="C75" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="D75"/>
       <c r="E75" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="F75"/>
+        <v>220</v>
+      </c>
+      <c r="F75" t="s">
+        <v>221</v>
+      </c>
       <c r="G75"/>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="B76"/>
       <c r="C76" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D76"/>
-      <c r="E76" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E76"/>
+      <c r="F76"/>
       <c r="G76"/>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B77"/>
       <c r="C77" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D77"/>
-      <c r="E77"/>
+      <c r="E77" t="s">
+        <v>226</v>
+      </c>
       <c r="F77"/>
-      <c r="G77"/>
+      <c r="G77" t="s">
+        <v>227</v>
+      </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="B78"/>
       <c r="C78" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="D78"/>
       <c r="E78" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="F78" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="G78"/>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="B79"/>
       <c r="C79" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="D79"/>
-      <c r="E79"/>
-      <c r="F79"/>
+      <c r="E79" t="s">
+        <v>234</v>
+      </c>
+      <c r="F79" t="s">
+        <v>235</v>
+      </c>
       <c r="G79"/>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="B80"/>
       <c r="C80" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="D80"/>
       <c r="E80" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="F80"/>
+        <v>238</v>
+      </c>
+      <c r="F80" t="s">
+        <v>239</v>
+      </c>
       <c r="G80"/>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="B81"/>
       <c r="C81" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="D81"/>
       <c r="E81" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="F81"/>
+        <v>242</v>
+      </c>
+      <c r="F81" t="s">
+        <v>243</v>
+      </c>
       <c r="G81"/>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="B82"/>
       <c r="C82" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="D82"/>
-      <c r="E82" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E82"/>
+      <c r="F82"/>
       <c r="G82"/>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="B83"/>
       <c r="C83" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="D83"/>
-      <c r="E83" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E83"/>
+      <c r="F83"/>
       <c r="G83"/>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="B84"/>
       <c r="C84" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="D84"/>
-      <c r="E84" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E84"/>
+      <c r="F84"/>
       <c r="G84"/>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B85"/>
       <c r="C85" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D85"/>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="B86"/>
-      <c r="C86"/>
+      <c r="C86" t="s">
+        <v>253</v>
+      </c>
       <c r="D86"/>
-      <c r="E86" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E86"/>
+      <c r="F86"/>
       <c r="G86"/>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B87"/>
       <c r="C87" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D87"/>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B88"/>
       <c r="C88" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D88"/>
-      <c r="E88" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E88"/>
+      <c r="F88"/>
       <c r="G88"/>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
         <v>258</v>
       </c>
       <c r="B89"/>
       <c r="C89" t="s">
         <v>259</v>
       </c>
       <c r="D89"/>
-      <c r="E89" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B90"/>
       <c r="C90" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D90"/>
-      <c r="E90" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B91"/>
       <c r="C91" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="D91"/>
-      <c r="E91" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E91"/>
+      <c r="F91"/>
       <c r="G91"/>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="B92"/>
       <c r="C92" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="D92"/>
-      <c r="E92" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E92"/>
+      <c r="F92"/>
       <c r="G92"/>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="B93"/>
       <c r="C93" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="D93"/>
-      <c r="E93" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="B94"/>
       <c r="C94" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="D94"/>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="B95"/>
       <c r="C95" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="D95"/>
-      <c r="E95" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="B96"/>
       <c r="C96" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="D96"/>
-      <c r="E96" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E96"/>
+      <c r="F96"/>
       <c r="G96"/>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="B97"/>
       <c r="C97" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="D97"/>
-      <c r="E97" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E97"/>
+      <c r="F97"/>
       <c r="G97"/>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>288</v>
+        <v>276</v>
       </c>
       <c r="B98"/>
       <c r="C98" t="s">
-        <v>289</v>
+        <v>277</v>
       </c>
       <c r="D98"/>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>290</v>
+        <v>278</v>
       </c>
       <c r="B99"/>
       <c r="C99" t="s">
-        <v>291</v>
+        <v>279</v>
       </c>
       <c r="D99"/>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="B100" t="s">
-        <v>293</v>
+        <v>281</v>
       </c>
       <c r="C100" t="s">
-        <v>294</v>
+        <v>282</v>
       </c>
       <c r="D100"/>
       <c r="E100"/>
-      <c r="F100" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F100"/>
       <c r="G100"/>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>296</v>
+        <v>283</v>
       </c>
       <c r="B101"/>
       <c r="C101" t="s">
-        <v>297</v>
+        <v>284</v>
       </c>
       <c r="D101"/>
-      <c r="E101" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E101"/>
+      <c r="F101"/>
       <c r="G101"/>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>300</v>
+        <v>285</v>
       </c>
       <c r="B102"/>
       <c r="C102" t="s">
-        <v>301</v>
+        <v>286</v>
       </c>
       <c r="D102"/>
-      <c r="E102" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E102"/>
       <c r="F102"/>
-      <c r="G102" t="s">
-[...164 lines deleted...]
-      <c r="G113"/>
+      <c r="G102"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>